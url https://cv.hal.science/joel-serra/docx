--- v0 (2026-04-01)
+++ v1 (2026-04-24)
@@ -598,1958 +598,1958 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-Hole tensile tests on poplar veneer laminates and plywood: Applicability of the point stress criterion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale 3D displacement field measurement using stereo digital image correlation on a fractal speckle pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Peignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Serra</w:t>
+                <w:t xml:space="preserve">R. Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cantarel</w:t>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Eyma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 373, pp.119658. </w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e12479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/str.12479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271078v1</w:t>
+                <w:t xml:space="preserve">hal-04586145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale 3D displacement field measurement using stereo digital image correlation on a fractal speckle pattern</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the strain gradient effect on compressive failure of CRFP composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+                <w:t xml:space="preserve">Léon Ratsifandriahana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12479⟩</w:t>
+              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, pp.100621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2025.100621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586145v1</w:t>
+                <w:t xml:space="preserve">hal-05175968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the strain gradient effect on compressive failure of CRFP composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tobias Bianchi</w:t>
+                <w:t xml:space="preserve">Open-Hole tensile tests on poplar veneer laminates and plywood: Applicability of the point stress criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jawad Naciri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">A. Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon Ratsifandriahana</w:t>
+                <w:t xml:space="preserve">F. Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17, pp.100621. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 373, pp.119658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2025.100621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175968v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of mode II delamination behaviour of poplar plywood and LVL</w:t>
+                <w:t xml:space="preserve">Testing Structural Elements under Multiaxial Loading: A Numerical Model of the Bench to Understand and Predict Complex Boundary Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hadiji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Serra</w:t>
+                <w:t xml:space="preserve">Florent Grotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Curti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Gebrehiwot</w:t>
+                <w:t xml:space="preserve">Oscar Peta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2024.104354⟩</w:t>
+              <w:t xml:space="preserve">Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/aerospace11010068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485916v1</w:t>
+                <w:t xml:space="preserve">hal-04387962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood and Plywood as eco-materials for sustainable mobility:a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of mode II delamination behaviour of poplar plywood and LVL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hadiji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Castanié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Peignon</w:t>
+                <w:t xml:space="preserve">R. Curti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marc</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Gebrehiwot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.117790. </w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.104354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2024.104354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337282v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiaxial loading of aeronautic composite structures at intermediate scale: A review of VERTEX developments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+                <w:t xml:space="preserve">Wood and Plywood as eco-materials for sustainable mobility:a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2024.100439⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.117790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477158v1</w:t>
+                <w:t xml:space="preserve">hal-04337282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations and testing of notched composite plates under envelope loadings: Validation with the safe life domain method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Grotto</w:t>
+                <w:t xml:space="preserve">Multiaxial loading of aeronautic composite structures at intermediate scale: A review of VERTEX developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.100439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2024.100439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2024.118191⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04588811v1</w:t>
+                <w:t xml:space="preserve">hal-04477158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the modelling of laminated veneer lumber stiffness and the influence of the number of plies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Eyma</w:t>
+                <w:t xml:space="preserve">Numerical simulations and testing of notched composite plates under envelope loadings: Validation with the safe life domain method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Grotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 340, pp.118191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2024.118191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00226-024-01558-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04614456v1</w:t>
+                <w:t xml:space="preserve">hal-04588811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing Structural Elements under Multiaxial Loading: A Numerical Model of the Bench to Understand and Predict Complex Boundary Conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">Toward the modelling of laminated veneer lumber stiffness and the influence of the number of plies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (1), pp.68. </w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (3), pp.1111-1139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/aerospace11010068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00226-024-01558-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387962v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring structural scale composite specimens in a post‐buckling regime: The integrated finite element stereo digital image correlation approach with geometrically non‐linear regularization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local buckling on large sandwich panels used in light aviation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Colantonio</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mahuet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12450⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 304 (Part 1), pp.116439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.116439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122733v2</w:t>
+                <w:t xml:space="preserve">hal-03859793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental behaviour of aeronautical notched carbon fibre reinforced thermoplastic panels under combined tension-shear-pressure loadings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Grotto</w:t>
+                <w:t xml:space="preserve">Monitoring structural scale composite specimens in a post‐buckling regime: The integrated finite element stereo digital image correlation approach with geometrically non‐linear regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Colantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2023.107075⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (5), pp.e12450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958248v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122733v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode I delamination R-Curve in poplar laminated veneer lumber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Peignon</w:t>
+                <w:t xml:space="preserve">Experimental behaviour of aeronautical notched carbon fibre reinforced thermoplastic panels under combined tension-shear-pressure loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Grotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2023.103982⟩</w:t>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 146, pp.107075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2023.107075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141431v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local buckling on large sandwich panels applied to light aviation: Experimental and computation dialogue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mode I delamination R-Curve in poplar laminated veneer lumber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Peignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ginot</w:t>
+                <w:t xml:space="preserve">L. Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bouvet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Castanié</w:t>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. d'Ottavio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Serra</w:t>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 268, pp.112170. </w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2023.103982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080624v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141431v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Testing of Impacted Stiffened CFRP Panels under Compression with the VERTEX Test Rig</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
+                <w:t xml:space="preserve">Local buckling on large sandwich panels applied to light aviation: Experimental and computation dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/aerospace10040327⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 268, pp.112170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04080629v1</w:t>
+                <w:t xml:space="preserve">hal-04080624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local buckling on large sandwich panels used in light aviation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Bouvet</w:t>
+                <w:t xml:space="preserve">Design and Testing of Impacted Stiffened CFRP Panels under Compression with the VERTEX Test Rig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Grotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Mahuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 304 (Part 1), pp.116439. </w:t>
+              <w:t xml:space="preserve">Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (4), pp.327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.116439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/aerospace10040327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859793v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of high strain-rate, large-scale crack bridging behaviour of z-pin reinforced tapered laminates</w:t>
               </w:r>
@@ -3472,412 +3472,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and modeling of aeronautical composite structures subjected to combined loadings: The VERTEX project. Part 1: Experimental setup, FE-DIC instrumentation and procedures</w:t>
+                <w:t xml:space="preserve">Experimental and numerical analysis of Carbon Fiber Reinforced Polymer notched coupons under tensile loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 179, p.224-244. </w:t>
+              <w:t xml:space="preserve">, 2017, 181, pp.145-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.07.080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.08.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617903v1</w:t>
+                <w:t xml:space="preserve">hal-01828727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and modeling of aeronautical composite structures subjected to combined loadings: The VERTEX project. Part 2: Load envelopes for the assessment of panels with large notches</w:t>
+                <w:t xml:space="preserve">Validation and modeling of aeronautical composite structures subjected to combined loadings: The VERTEX project. Part 1: Experimental setup, FE-DIC instrumentation and procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 180, pp.550-567. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.08.055⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 179, p.224-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.07.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617966v1</w:t>
+                <w:t xml:space="preserve">hal-01617903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of Carbon Fiber Reinforced Polymer notched coupons under tensile loading</w:t>
+                <w:t xml:space="preserve">Validation and modeling of aeronautical composite structures subjected to combined loadings: The VERTEX project. Part 2: Load envelopes for the assessment of panels with large notches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 181, pp.145-157. </w:t>
+              <w:t xml:space="preserve">, 2017, 180, pp.550-567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.08.090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.08.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828727v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling effect in notched composites: The Discrete Ply Model approach</w:t>
               </w:r>
@@ -3902,51 +3902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 148, pp.127-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4025,64 +4025,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais multiaxiaux de structures composites aéronautiques avec le banc VERTEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4334,316 +4334,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique à l'aide du Discrete Ply Model d'essais Compact Tension en CFRP menant au calcul des courbes R</w:t>
+                <w:t xml:space="preserve">Caractérisation de structures composites thermoplastiques à renforts en fibres de carbone, verre, et biosourcés mises en forme par pultrusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Rutar</w:t>
+                <w:t xml:space="preserve">Léo Sudries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Chambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilian Diboune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiyao Azoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites JNC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, Jun 2025, Gif- sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360172v1</w:t>
+                <w:t xml:space="preserve">hal-05170203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de structures composites thermoplastiques à renforts en fibres de carbone, verre, et biosourcés mises en forme par pultrusion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation numérique à l'aide du Discrete Ply Model d'essais Compact Tension en CFRP menant au calcul des courbes R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilian Diboune</w:t>
+                <w:t xml:space="preserve">Romain Rutar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites JNC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMAC, Jun 2025, Gif- sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05170203v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la résistance aux trous du LVL de peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Peignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4681,90 +4681,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la caractérisation mécanique des interfaces du contreplaqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Peignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Hadiji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4806,90 +4806,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFLUENCE OF THE NUMBER OF PLIES ON THE STIFFNESS OF LAMINATED VENEER LUMBER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Peignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4940,64 +4940,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiaxial testing of aeronautic composite structures at intermediate scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5052,103 +5052,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du taux de restitution d'énergie en mode I d'un LVL de peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Peignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelard Léo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes journées du GDR 3544 « Sciences du bois » (2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Limoges, Nov 2023, Limoges, France. à paraître</w:t>
@@ -5177,90 +5177,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization and modelling of poplar plywood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Peignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eyma Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5298,90 +5298,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation mécanique et modélisation du contreplaqué de peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Peignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5413,1119 +5413,1119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage tolerance analysis of impacted composite structures subjected to multiaxial loadings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Trellu</w:t>
+                <w:t xml:space="preserve">Experimental characterization of the mode i translaminar fracture toughness of CFRP using infrared and dic measurements: compact tension and compact compression tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Rutar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Serra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Conference on Crashworthiness of Composite Structures ECCCS2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909290v1</w:t>
+                <w:t xml:space="preserve">hal-03909284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédictions numériques de la tolérance aux dommages d'impact d'une structure composite soumise à des chargements complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joel Serra</w:t>
+                <w:t xml:space="preserve">Damage tolerance analysis of impacted composite structures subjected to multiaxial loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanie</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Giens, France</w:t>
+              <w:t xml:space="preserve">2nd European Conference on Crashworthiness of Composite Structures ECCCS2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717685v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural testing of impacted stiffened panels on the VERTEX test rig</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Grotto</w:t>
+                <w:t xml:space="preserve">Prédictions numériques de la tolérance aux dommages d'impact d'une structure composite soumise à des chargements complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rivallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Conference on Crashworthiness of Composite Structures ECCCS2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909279v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de conditions limites par Stéréo-Corrélation d’images EF régularisée,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+                <w:t xml:space="preserve">Structural testing of impacted stiffened panels on the VERTEX test rig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Grotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e colloque national en calcul de structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Giens, France</w:t>
+              <w:t xml:space="preserve">2nd European Conference on Crashworthiness of Composite Structures ECCCS2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909345v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de conditions limites par Stéréo-Corrélation d'Images Eléments-Finis régularisée</w:t>
+                <w:t xml:space="preserve">Mesure de conditions limites par Stéréo-Corrélation d’images EF régularisée,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Colantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">15e colloque national en calcul de structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717634v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bois, un matériau pour la mobilité durable?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+                <w:t xml:space="preserve">Mesure de conditions limites par Stéréo-Corrélation d'Images Eléments-Finis régularisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Colantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2éme Conférence sur les Eco-Matériaux en Afrique – CEMA’2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saly, Senegal</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859861v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bois, un matériau pour la mobilité durable ?</w:t>
+                <w:t xml:space="preserve">Le bois, un matériau pour la mobilité durable?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2éme Conférence sur les Eco-Matériaux en Afrique – CEMA’2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Saly, Sénégal</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Saly, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909308v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization and modelling of poplar plywood.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Peignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Composite Structures. ICCS-25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the mode i translaminar fracture toughness of CFRP using infrared and dic measurements: compact tension and compact compression tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R Rutar</w:t>
+                <w:t xml:space="preserve">Le bois, un matériau pour la mobilité durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Serra</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Conference on Crashworthiness of Composite Structures ECCCS2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2éme Conférence sur les Eco-Matériaux en Afrique – CEMA’2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saly, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909284v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais structurels de grandes plaques composites entaillées sous cisaillement et pression combinés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Grotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6589,51 +6589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural testing of large notched composite specimens under combined shear and pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Grotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6816,407 +6816,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large damage tolerance analysis with the VERTEX multiaxial test rig</w:t>
+                <w:t xml:space="preserve">Z-Pin Through-thickness enhancement of a composite laminate with variable thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Rui Melro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Allegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen R. Hallett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Trends in Fatigue and Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Tucson, United States</w:t>
+              <w:t xml:space="preserve">ICCM22 – International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472363v1</w:t>
+                <w:t xml:space="preserve">hal-02454543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy equivalent cohesive law for modelling Z-pinned composite laminates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large damage tolerance analysis with the VERTEX multiaxial test rig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephen R. Hallett</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM22 – International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">New Trends in Fatigue and Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454549v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z-Pin Through-thickness enhancement of a composite laminate with variable thickness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An energy equivalent cohesive law for modelling Z-pinned composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Rui Melro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Allegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen R. Hallett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM22 – International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454543v1</w:t>
+                <w:t xml:space="preserve">hal-02454549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of aeronautic structures by single multiaxial testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7252,743 +7252,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et numérique de la propagation de coupure dans des stratifiés composites soumis à de la traction simple</w:t>
+                <w:t xml:space="preserve">Sur le dialogue essais-calcul dans les essais structuraux complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926728v1</w:t>
+                <w:t xml:space="preserve">hal-01926867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISCRETE PLY MODELLING OF NOTCHED CFRP PLATES UNDER TENSION</w:t>
+                <w:t xml:space="preserve">Etude expérimentale et numérique de la propagation de coupure dans des stratifiés composites soumis à de la traction simple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Petiot</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Composite Materials (ICCM 21),Xi'an China, August 20-25, 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Xi'an, China</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044392v1</w:t>
+                <w:t xml:space="preserve">hal-01926728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VERTEX program: complex loading and validation of aeronautic composite structures</w:t>
+                <w:t xml:space="preserve">DISCRETE PLY MODELLING OF NOTCHED CFRP PLATES UNDER TENSION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Composite Materials (ICCM 21),Xi'an China, August 20-25</w:t>
+              <w:t xml:space="preserve">International Conference of Composite Materials (ICCM 21),Xi'an China, August 20-25, 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044393v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'essais structuraux sur plaques entaillées</w:t>
+                <w:t xml:space="preserve">The VERTEX program: complex loading and validation of aeronautic composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Pierré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">International Conference of Composite Materials (ICCM 21),Xi'an China, August 20-25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623260v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of notched CFRP composites under multiaxial loadings</w:t>
+                <w:t xml:space="preserve">Modélisation d'essais structuraux sur plaques entaillées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS20 - 20th International Conference on Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454562v1</w:t>
+                <w:t xml:space="preserve">hal-01623260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le dialogue essais-calcul dans les essais structuraux complexes</w:t>
+                <w:t xml:space="preserve">Experimental and numerical analysis of notched CFRP composites under multiaxial loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">ICCS20 - 20th International Conference on Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926867v1</w:t>
+                <w:t xml:space="preserve">hal-02454562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling effect in notched composites: the Discrete Ply Model approach</w:t>
               </w:r>
@@ -8013,51 +8013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM17 - European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8108,51 +8108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8216,51 +8216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8356,51 +8356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8710,51 +8710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sudri&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diboune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Cloos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Almeida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115401" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341724v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bianchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sucarrat-Riberaygua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Ratsifandrihana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100675" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Guerrero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119042" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05249580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Hadiji" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Serra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Curti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12090782" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05271078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cantarel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119658" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04586145v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalanne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12479" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175968v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Naciri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Ratsifandriahana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100621" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485916v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hadiji" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Curti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gebrehiwot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2024.104354" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337282v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castani&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117790" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477158v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100439" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588811v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grotto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118191" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04614456v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01558-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Peta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace11010068" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04122733v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colantonio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12450" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958248v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2023.107075" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141431v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Peignon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;lard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2023.103982" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Ottavio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112170" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080629v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace10040327" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahuet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116439" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551501v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. D Cochrane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. K Lander" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#246;hm" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wollmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106825" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897090v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajwal Karinja Haridas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983221139791" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512459v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Cochrane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J K Lander" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I K Partridge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H B&#246;hm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2021.104089" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512437v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trellu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2021.100203" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954087v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Trellu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pichon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108194" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325885v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio R Melro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Allegri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Hallett" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.06.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952013v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia-Perez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2020.100031" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454681v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617903v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Pierr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.080" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617966v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.08.055" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828727v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petiot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.08.090" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828731v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.03.062" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05017703v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05170211v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiyao Azoti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360125v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360172v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rutar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05170203v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sudries" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Chambe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilian Diboune" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04606298v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04644650v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04746171v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287252v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelard L&#233;o" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206181v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyma Florent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606768v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castanie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909290v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717685v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909279v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909345v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717634v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859861v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909308v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859814v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909284v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rutar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Serra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286686v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407636v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909317v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472363v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454549v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rui Melro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Hallett" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454543v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454556v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926728v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044392v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petiot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044393v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Pierr&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623260v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454562v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926867v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454601v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052192v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052191v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057722v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02454452v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sudri&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diboune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Cloos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Almeida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115401" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341724v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bianchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sucarrat-Riberaygua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Ratsifandrihana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100675" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Guerrero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119042" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05249580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Hadiji" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Serra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Curti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12090782" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04586145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalanne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12479" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Naciri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Ratsifandriahana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100621" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05271078v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peignon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cantarel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119658" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387962v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grotto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Peta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace11010068" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485916v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hadiji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Curti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gebrehiwot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2024.104354" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337282v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castani&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117790" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477158v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100439" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588811v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118191" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04614456v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01558-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859793v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahuet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116439" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04122733v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colantonio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12450" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958248v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2023.107075" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141431v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Peignon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;lard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2023.103982" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080624v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Ottavio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112170" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080629v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace10040327" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551501v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. D Cochrane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. K Lander" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#246;hm" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wollmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106825" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897090v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajwal Karinja Haridas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983221139791" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512459v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Cochrane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J K Lander" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I K Partridge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H B&#246;hm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2021.104089" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512437v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trellu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2021.100203" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954087v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Trellu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pichon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108194" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325885v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio R Melro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Allegri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Hallett" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.06.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952013v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia-Perez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2020.100031" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454681v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828727v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petiot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.08.090" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617903v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Pierr&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.080" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617966v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.08.055" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828731v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.03.062" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05017703v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05170211v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiyao Azoti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360125v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05170203v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sudries" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Chambe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilian Diboune" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360172v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rutar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04606298v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04644650v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04746171v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287252v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelard L&#233;o" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206181v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyma Florent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606768v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castanie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909284v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rutar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Serra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717685v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909279v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909345v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717634v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859861v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859814v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909308v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286686v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407636v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909317v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454543v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rui Melro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Hallett" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472363v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454549v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454556v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926867v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926728v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044392v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petiot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044393v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Pierr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623260v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454562v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454601v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052192v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052191v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057722v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02454452v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>