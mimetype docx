--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -234,447 +234,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacking sequence effects on compressive failure using pin-ended buckling test</w:t>
+                <w:t xml:space="preserve">Analysis of the Compressive Buckling and Post-Buckling Behaviour of Wood-Based Sandwich Panels Used in Light Aviation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Bianchi</w:t>
+                <w:t xml:space="preserve">Hajer Hadiji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Sucarrat-Riberaygua</w:t>
+                <w:t xml:space="preserve">Joel Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Serra</w:t>
+                <w:t xml:space="preserve">Remi Curti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léon Ratsifandrihana</w:t>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2025.100675⟩</w:t>
+              <w:t xml:space="preserve">Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (9), pp.782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/aerospace12090782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05341724v1</w:t>
+                <w:t xml:space="preserve">hal-05249580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete ply modelling of aeronautical intermediate-scale notched carbon fibre reinforced thermoplastic specimens subjected to multiaxial loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stacking sequence effects on compressive failure using pin-ended buckling test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Guerrero</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Patricia Sucarrat-Riberaygua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joël Serra</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Ratsifandrihana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119042⟩</w:t>
+              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.100675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2025.100675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175948v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Compressive Buckling and Post-Buckling Behaviour of Wood-Based Sandwich Panels Used in Light Aviation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrete ply modelling of aeronautical intermediate-scale notched carbon fibre reinforced thermoplastic specimens subjected to multiaxial loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Curti</w:t>
+                <w:t xml:space="preserve">José Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (9), pp.782. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 361, pp.119042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/aerospace12090782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249580v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale 3D displacement field measurement using stereo digital image correlation on a fractal speckle pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -734,90 +734,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the strain gradient effect on compressive failure of CRFP composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawad Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Ratsifandriahana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -916,51 +916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 373, pp.119658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -988,1611 +988,1611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05271078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing Structural Elements under Multiaxial Loading: A Numerical Model of the Bench to Understand and Predict Complex Boundary Conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiaxial loading of aeronautic composite structures at intermediate scale: A review of VERTEX developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/aerospace11010068⟩</w:t>
+              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.100439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2024.100439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387962v1</w:t>
+                <w:t xml:space="preserve">hal-04477158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of mode II delamination behaviour of poplar plywood and LVL</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wood and Plywood as eco-materials for sustainable mobility:a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2024.104354⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.117790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485916v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood and Plywood as eco-materials for sustainable mobility:a review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of mode II delamination behaviour of poplar plywood and LVL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hadiji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Curti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gebrehiwot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117790⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.104354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2024.104354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337282v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiaxial loading of aeronautic composite structures at intermediate scale: A review of VERTEX developments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Numerical simulations and testing of notched composite plates under envelope loadings: Validation with the safe life domain method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Grotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John-Eric Dufour</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joël Serra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2024.100439⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 340, pp.118191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2024.118191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477158v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations and testing of notched composite plates under envelope loadings: Validation with the safe life domain method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Grotto</w:t>
+                <w:t xml:space="preserve">Toward the modelling of laminated veneer lumber stiffness and the influence of the number of plies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Peignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2024.118191⟩</w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (3), pp.1111-1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00226-024-01558-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588811v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the modelling of laminated veneer lumber stiffness and the influence of the number of plies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Testing Structural Elements under Multiaxial Loading: A Numerical Model of the Bench to Understand and Predict Complex Boundary Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Grotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Peta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 58 (3), pp.1111-1139. </w:t>
+              <w:t xml:space="preserve">Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00226-024-01558-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/aerospace11010068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614456v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local buckling on large sandwich panels used in light aviation</w:t>
+                <w:t xml:space="preserve">Mode I delamination R-Curve in poplar laminated veneer lumber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ginot</w:t>
+                <w:t xml:space="preserve">Axel Peignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bouvet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joël Serra</w:t>
+                <w:t xml:space="preserve">L. Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mahuet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.116439⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2023.103982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859793v1</w:t>
+                <w:t xml:space="preserve">hal-04141431v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring structural scale composite specimens in a post‐buckling regime: The integrated finite element stereo digital image correlation approach with geometrically non‐linear regularization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local buckling on large sandwich panels applied to light aviation: Experimental and computation dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. d'Ottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John-Eric Dufour</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+                <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12450⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 268, pp.112170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122733v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental behaviour of aeronautical notched carbon fibre reinforced thermoplastic panels under combined tension-shear-pressure loadings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Monitoring structural scale composite specimens in a post‐buckling regime: The integrated finite element stereo digital image correlation approach with geometrically non‐linear regularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Colantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2023.107075⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (5), pp.e12450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958248v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122733v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode I delamination R-Curve in poplar laminated veneer lumber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Experimental behaviour of aeronautical notched carbon fibre reinforced thermoplastic panels under combined tension-shear-pressure loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Grotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 146, pp.107075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2023.103982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2023.107075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141431v2</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local buckling on large sandwich panels applied to light aviation: Experimental and computation dialogue</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Design and Testing of Impacted Stiffened CFRP Panels under Compression with the VERTEX Test Rig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Grotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112170⟩</w:t>
+              <w:t xml:space="preserve">Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (4), pp.327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/aerospace10040327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04080624v1</w:t>
+                <w:t xml:space="preserve">hal-04080629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Testing of Impacted Stiffened CFRP Panels under Compression with the VERTEX Test Rig</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Grotto</w:t>
+                <w:t xml:space="preserve">Local buckling on large sandwich panels used in light aviation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mahuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (4), pp.327. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 304 (Part 1), pp.116439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/aerospace10040327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.116439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080629v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of high strain-rate, large-scale crack bridging behaviour of z-pin reinforced tapered laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D. D Cochrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.K. K Lander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2669,90 +2669,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of combined size effects acting on an open-hole laminated composite plate under tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prajwal Karinja Haridas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Ratsifandrihana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2780,589 +2780,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of large-scale high-velocity soft-body impact on composite laminates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined loadings after medium velocity impact on large CFRP laminated plates: Discrete ply model simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A D Cochrane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Serra</w:t>
+                <w:t xml:space="preserve">A Trellu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J K Lander</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H Böhm</w:t>
+                <w:t xml:space="preserve">Samuel Rivallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2021.104089⟩</w:t>
+              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2021.100203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03512459v2</w:t>
+                <w:t xml:space="preserve">hal-03512437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined loadings after medium velocity impact on large CFRP laminated plates: Discrete ply model simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joel Serra</w:t>
+                <w:t xml:space="preserve">Experimental investigation of large-scale high-velocity soft-body impact on composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A D Cochrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J K Lander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Trellu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">I K Partridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Rivallant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
+                <w:t xml:space="preserve">H Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6, </w:t>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2021.100203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2021.104089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512437v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512459v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined loadings after medium velocity impact on large CFRP laminate plates: Tests and enhanced computation/testing dialogue</w:t>
+                <w:t xml:space="preserve">An energy-equivalent bridging map formulation for modelling delamination in through-thickness reinforced composite laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Trellu</w:t>
+                <w:t xml:space="preserve">António R Melro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pichon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giuliano Allegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen R Hallett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2020.108194⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 202, pp.153 - 165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954087v1</w:t>
+                <w:t xml:space="preserve">hal-03325885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy-equivalent bridging map formulation for modelling delamination in through-thickness reinforced composite laminates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined loadings after medium velocity impact on large CFRP laminate plates: Tests and enhanced computation/testing dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuliano Allegri</w:t>
+                <w:t xml:space="preserve">Antoine Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen R Hallett</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rivallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 202, pp.153 - 165. </w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 196, pp.108194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.06.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2020.108194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325885v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain rate effect of mode II interlaminar fracture toughness on the impact response of a thermoplastic PEEK composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Garcia-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3409,51 +3409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards aging aircrafts extended life using Structural Health Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aeroaging Weekly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3472,481 +3472,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of Carbon Fiber Reinforced Polymer notched coupons under tensile loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Validation and modeling of aeronautical composite structures subjected to combined loadings: The VERTEX project. Part 1: Experimental setup, FE-DIC instrumentation and procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 181, pp.145-157. </w:t>
+              <w:t xml:space="preserve">, 2017, 179, p.224-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.08.090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.07.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828727v1</w:t>
+                <w:t xml:space="preserve">hal-01617903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and modeling of aeronautical composite structures subjected to combined loadings: The VERTEX project. Part 1: Experimental setup, FE-DIC instrumentation and procedures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Validation and modeling of aeronautical composite structures subjected to combined loadings: The VERTEX project. Part 2: Load envelopes for the assessment of panels with large notches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 179, p.224-244. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.07.080⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 180, pp.550-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.08.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617903v1</w:t>
+                <w:t xml:space="preserve">hal-01617966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and modeling of aeronautical composite structures subjected to combined loadings: The VERTEX project. Part 2: Load envelopes for the assessment of panels with large notches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical analysis of Carbon Fiber Reinforced Polymer notched coupons under tensile loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 180, pp.550-567. </w:t>
+              <w:t xml:space="preserve">, 2017, 181, pp.145-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.08.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.08.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617966v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling effect in notched composites: The Discrete Ply Model approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 148, pp.127-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4006,221 +4006,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais multiaxiaux de structures composites aéronautiques avec le banc VERTEX</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Evaluation de l'effet de courbure sur la rupture en compression de composite carbone/epoxy via l'essai de compression rotulée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique et Technique Certification des structures aéronautiques composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMAC, Apr 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017703v1</w:t>
+                <w:t xml:space="preserve">hal-05360125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition d'un essai de matage dans une structure bi-composant composite/métal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Sudriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiyao Azoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites JNC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, Jun 2025, Gif- sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4239,122 +4209,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'effet de courbure sur la rupture en compression de composite carbone/epoxy via l'essai de compression rotulée.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Essais multiaxiaux de structures composites aéronautiques avec le banc VERTEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique et Technique Certification des structures aéronautiques composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, Apr 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360125v1</w:t>
+                <w:t xml:space="preserve">hal-05017703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de structures composites thermoplastiques à renforts en fibres de carbone, verre, et biosourcés mises en forme par pultrusion</w:t>
               </w:r>
@@ -4379,51 +4379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Chambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilian Diboune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiyao Azoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4478,64 +4478,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique à l'aide du Discrete Ply Model d'essais Compact Tension en CFRP menant au calcul des courbes R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rutar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4554,476 +4554,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la résistance aux trous du LVL de peuplier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">INFLUENCE OF THE NUMBER OF PLIES ON THE STIFFNESS OF LAMINATED VENEER LUMBER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Peignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées du GDR 3544 « Sciences du bois »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nantes, France. pp.43-48</w:t>
+              <w:t xml:space="preserve">ECCM21 – 21st European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916209v1</w:t>
+                <w:t xml:space="preserve">hal-04644650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la caractérisation mécanique des interfaces du contreplaqué</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Évaluation de la résistance aux trous du LVL de peuplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Peignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3éme conférence des Eco-Matériaux en Afrique, CEMA 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Africaine des Eco-matériaux, Jun 2024, Libreville, Gabon</w:t>
+              <w:t xml:space="preserve">13èmes journées du GDR 3544 « Sciences du bois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nantes, France. pp.43-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606298v1</w:t>
+                <w:t xml:space="preserve">hal-04916209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE OF THE NUMBER OF PLIES ON THE STIFFNESS OF LAMINATED VENEER LUMBER</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Sur la caractérisation mécanique des interfaces du contreplaqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Peignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Hadiji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM21 – 21st European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">3éme conférence des Eco-Matériaux en Afrique, CEMA 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Africaine des Eco-matériaux, Jun 2024, Libreville, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644650v1</w:t>
+                <w:t xml:space="preserve">hal-04606298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiaxial testing of aeronautic composite structures at intermediate scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAS2024 - 34th Congress of the International Council of the Aeronautical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Council of the Aeronautical Sciences, Sep 2024, Firenze (Florence), Italy</w:t>
@@ -5046,355 +5046,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du taux de restitution d'énergie en mode I d'un LVL de peuplier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Mechanical characterization and modelling of poplar plywood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Peignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyma Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées du GDR 3544 « Sciences du bois » (2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Limoges, Nov 2023, Limoges, France. à paraître</w:t>
+              <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Besançon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287252v1</w:t>
+                <w:t xml:space="preserve">hal-04206181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization and modelling of poplar plywood</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Evaluation du taux de restitution d'énergie en mode I d'un LVL de peuplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Peignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eyma Florent</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Gelard Léo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Besançon (France), France</w:t>
+              <w:t xml:space="preserve">12èmes journées du GDR 3544 « Sciences du bois » (2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, Nov 2023, Limoges, France. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206181v1</w:t>
+                <w:t xml:space="preserve">hal-04287252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation mécanique et modélisation du contreplaqué de peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Peignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5413,1158 +5413,1158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the mode i translaminar fracture toughness of CFRP using infrared and dic measurements: compact tension and compact compression tests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J Serra</w:t>
+                <w:t xml:space="preserve">Mesure de conditions limites par Stéréo-Corrélation d'Images Eléments-Finis régularisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Colantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Conference on Crashworthiness of Composite Structures ECCCS2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909284v1</w:t>
+                <w:t xml:space="preserve">hal-03717634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage tolerance analysis of impacted composite structures subjected to multiaxial loadings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Prédictions numériques de la tolérance aux dommages d'impact d'une structure composite soumise à des chargements complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Conference on Crashworthiness of Composite Structures ECCCS2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909290v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédictions numériques de la tolérance aux dommages d'impact d'une structure composite soumise à des chargements complexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Damage tolerance analysis of impacted composite structures subjected to multiaxial loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rivallant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanie</w:t>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Giens, France</w:t>
+              <w:t xml:space="preserve">2nd European Conference on Crashworthiness of Composite Structures ECCCS2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717685v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural testing of impacted stiffened panels on the VERTEX test rig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Grotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Conference on Crashworthiness of Composite Structures ECCCS2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de conditions limites par Stéréo-Corrélation d’images EF régularisée,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John-Eric Dufour</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Colantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e colloque national en calcul de structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de conditions limites par Stéréo-Corrélation d'Images Eléments-Finis régularisée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le bois, un matériau pour la mobilité durable?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John-Eric Dufour</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+                <w:t xml:space="preserve">Joël Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">2éme Conférence sur les Eco-Matériaux en Afrique – CEMA’2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saly, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717634v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bois, un matériau pour la mobilité durable?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Mechanical characterization and modelling of poplar plywood.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Peignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Eyma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2éme Conférence sur les Eco-Matériaux en Afrique – CEMA’2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saly, Senegal</w:t>
+              <w:t xml:space="preserve">25th International Conference on Composite Structures. ICCS-25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859861v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization and modelling of poplar plywood.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Le bois, un matériau pour la mobilité durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Eyma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joel Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Composite Structures. ICCS-25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">2éme Conférence sur les Eco-Matériaux en Afrique – CEMA’2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saly, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859814v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bois, un matériau pour la mobilité durable ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of the mode i translaminar fracture toughness of CFRP using infrared and dic measurements: compact tension and compact compression tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Rutar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2éme Conférence sur les Eco-Matériaux en Afrique – CEMA’2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saly, Sénégal</w:t>
+              <w:t xml:space="preserve">2nd European Conference on Crashworthiness of Composite Structures ECCCS2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909308v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais structurels de grandes plaques composites entaillées sous cisaillement et pression combinés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Grotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 22 – Conférence virtuelle – 28 - 30 juin 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6589,90 +6589,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural testing of large notched composite specimens under combined shear and pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Grotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Composite Structures Faculty of Engineering, University of Porto, Portugal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6697,103 +6697,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From small coupons to mid-scale impacted specimens, how to predict laminate failure?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Trellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rivallant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Composites Testing and Model Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Lille, France</w:t>
@@ -6816,420 +6816,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z-Pin Through-thickness enhancement of a composite laminate with variable thickness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Large damage tolerance analysis with the VERTEX multiaxial test rig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephen R. Hallett</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM22 – International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">New Trends in Fatigue and Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454543v1</w:t>
+                <w:t xml:space="preserve">hal-02472363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large damage tolerance analysis with the VERTEX multiaxial test rig</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An energy equivalent cohesive law for modelling Z-pinned composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Rui Melro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castanié</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Allegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen R. Hallett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Trends in Fatigue and Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Tucson, United States</w:t>
+              <w:t xml:space="preserve">ICCM22 – International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472363v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy equivalent cohesive law for modelling Z-pinned composite laminates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Z-Pin Through-thickness enhancement of a composite laminate with variable thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rui Melro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano Allegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen R. Hallett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM22 – International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454549v1</w:t>
+                <w:t xml:space="preserve">hal-02454543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of aeronautic structures by single multiaxial testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM18 - European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Athens, Greece</w:t>
@@ -7252,812 +7252,812 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le dialogue essais-calcul dans les essais structuraux complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modélisation d'essais structuraux sur plaques entaillées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926867v1</w:t>
+                <w:t xml:space="preserve">hal-01623260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et numérique de la propagation de coupure dans des stratifiés composites soumis à de la traction simple</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The VERTEX program: complex loading and validation of aeronautic composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Pierré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">International Conference of Composite Materials (ICCM 21),Xi'an China, August 20-25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926728v1</w:t>
+                <w:t xml:space="preserve">hal-02044393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISCRETE PLY MODELLING OF NOTCHED CFRP PLATES UNDER TENSION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Composite Materials (ICCM 21),Xi'an China, August 20-25, 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VERTEX program: complex loading and validation of aeronautic composite structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale et numérique de la propagation de coupure dans des stratifiés composites soumis à de la traction simple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Composite Materials (ICCM 21),Xi'an China, August 20-25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Xi'an, China</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044393v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'essais structuraux sur plaques entaillées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical analysis of notched CFRP composites under multiaxial loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">ICCS20 - 20th International Conference on Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623260v1</w:t>
+                <w:t xml:space="preserve">hal-02454562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of notched CFRP composites under multiaxial loadings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sur le dialogue essais-calcul dans les essais structuraux complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Pierré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS20 - 20th International Conference on Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454562v1</w:t>
+                <w:t xml:space="preserve">hal-01926867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling effect in notched composites: the Discrete Ply Model approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM17 - European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8082,90 +8082,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Ply Modelling analysis of notched CFRP under tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCS18 - 18th International Conference on Composite Structures, Porto, June 15-17 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8190,90 +8190,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Image Correlation and Thermography analysis of notched CFRP under tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCS18 - 18th International Conference on Composite Structures, Porto, June 15-17 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8330,90 +8330,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du comportement en traction de stratifiés composites entaillés en utilisant la corrélation d'images ainsi que le suivi infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8470,51 +8470,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et numérique de la propagation de coupure dans des stratifiés composites soumis à des chargements complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. ISAE-SUPAERO, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8710,51 +8710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sudri&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diboune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Cloos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Almeida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115401" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341724v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bianchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sucarrat-Riberaygua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Ratsifandrihana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100675" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Guerrero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119042" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05249580v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Hadiji" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Serra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Curti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12090782" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04586145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalanne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12479" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Naciri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Ratsifandriahana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100621" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05271078v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peignon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cantarel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119658" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387962v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grotto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Peta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace11010068" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485916v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hadiji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Curti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gebrehiwot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2024.104354" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337282v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castani&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117790" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477158v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100439" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588811v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118191" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04614456v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01558-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859793v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahuet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116439" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04122733v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colantonio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12450" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958248v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2023.107075" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141431v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Peignon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;lard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2023.103982" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080624v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Ottavio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112170" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080629v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace10040327" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551501v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. D Cochrane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. K Lander" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#246;hm" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wollmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106825" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897090v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajwal Karinja Haridas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983221139791" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512459v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Cochrane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J K Lander" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I K Partridge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H B&#246;hm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2021.104089" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512437v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trellu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2021.100203" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954087v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Trellu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pichon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108194" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325885v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio R Melro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Allegri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Hallett" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.06.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952013v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia-Perez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2020.100031" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454681v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828727v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petiot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.08.090" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617903v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Pierr&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.080" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617966v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.08.055" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828731v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.03.062" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05017703v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05170211v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiyao Azoti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360125v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05170203v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sudries" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Chambe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilian Diboune" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360172v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rutar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04606298v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04644650v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04746171v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287252v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelard L&#233;o" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206181v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyma Florent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606768v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castanie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909284v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rutar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Serra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717685v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909279v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909345v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717634v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859861v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859814v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909308v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286686v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407636v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909317v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454543v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rui Melro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Hallett" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472363v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454549v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454556v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926867v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926728v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044392v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petiot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044393v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Pierr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623260v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454562v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454601v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052192v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052191v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057722v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02454452v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sudri&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diboune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Cloos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Almeida" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2025.115401" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05249580v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Hadiji" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Serra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Curti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace12090782" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bianchi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sucarrat-Riberaygua" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Serra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Ratsifandrihana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100675" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Guerrero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119042" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04586145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalanne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12479" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Naciri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Ratsifandriahana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100621" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05271078v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peignon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cantarel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119658" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477158v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100439" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castani&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117790" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485916v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hadiji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Curti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gebrehiwot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2024.104354" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588811v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grotto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118191" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04614456v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01558-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387962v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Peta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace11010068" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141431v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Peignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;lard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eyma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2023.103982" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080624v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Ottavio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112170" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04122733v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colantonio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12450" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958248v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2023.107075" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080629v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace10040327" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahuet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116439" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551501v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. D Cochrane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. K Lander" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#246;hm" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wollmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.106825" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897090v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajwal Karinja Haridas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983221139791" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512437v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trellu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2021.100203" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512459v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D Cochrane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J K Lander" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I K Partridge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H B&#246;hm" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2021.104089" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325885v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio R Melro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Allegri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R Hallett" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.06.018" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954087v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Trellu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pichon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108194" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952013v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia-Perez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2020.100031" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454681v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617903v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Pierr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.080" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617966v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.08.055" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828727v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petiot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.08.090" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828731v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.03.062" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360125v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05170211v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiyao Azoti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05017703v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05170203v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Sudries" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Chambe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilian Diboune" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360172v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rutar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04644650v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916209v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04606298v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04746171v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206181v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyma Florent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287252v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelard L&#233;o" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606768v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castanie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717634v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717685v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909290v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909279v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909345v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859861v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859814v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909308v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909284v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rutar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Serra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286686v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407636v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909317v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472363v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454549v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rui Melro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Hallett" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454543v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454556v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623260v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044393v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Pierr&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044392v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petiot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926728v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454562v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926867v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454601v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052192v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052191v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057722v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02454452v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>