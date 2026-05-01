--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:177.77777777778px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joël THOMAS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël THOMAS est agrégé de Lettres classiques, professeur émérite de Langue et littérature latines à l’Université de Perpignan-</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">via Domitia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Il est spécialiste de Virgile et de la poésie augustéenne, mais aussi de la symbolique générale, des méthodologies de l’imaginaire, et des rapports entre l’imaginaire et les neurosciences. Il est directeur de 15 ouvrages collectifs, auteur d’environ 300 articles sur la littérature latine et les problèmes de critique littéraire, dont la plupart sont en ligne. Il a publié </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structures de l’imaginaire dans l’Énéide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Paris, Les Belles Lettres, 1981, rééd. 2022, en ligne sur le site des Belles Lettres) ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dépassement du quotidien dans l’Énéide, les Métamorphoses d’Apulée et le Satyricon. Essai sur trois univers imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Paris, Les Belles Lettres, 1986) ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Arbre et la Forêt dans l’Énéide et l’Enéas. De la psyché antique à la psyché médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris-Genève, Champion-Slatkine, 1997, (en collaboration avec Pierre Gallais ; préface de Gilbert Durand) ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virgile, Bucoliques, Géorgiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Paris, Ellipses, coll. « Textes fondateurs », 1998, en ligne sur HAL) ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythes et Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (en collaboration avec F. Monneyron, Paris, P.U.F., coll. « Que sais-je ? », 2002, rééd. 2012 et 2019 ) ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’imaginaire de l’homme romain. Dualité et complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruxelles, Latomus, 200 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Automobile. Un imaginaire contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Paris, Imago, 2006 ; en collaboration avec F. Monneyron; en ligne sur HAL)  ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythanalyse de la Rome antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (préface de Paul Veyne, Paris, Les Belles Lettres, coll. « Vérité des mythes »), 2015 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mythes gréco-romains, ou la force de l’imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Bruxelles, Academia, 2017) ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaire, physique et neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Lisbonne, 2022 ; en ligne sur HAL) ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruodlieb, conte latin du XIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (en collaboration avec Ph. Walter, Grenoble, UGA Editions). Il est le directeur de l’Introduction aux méthodologies de l’imaginaire  (Paris, Ellipses, 1998), et du secteur « Monde romain » du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’Ésotérisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (J. Servier dir., Paris, P.U.F., 1998).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curriculum comple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">t</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRAVAUX ET PUBLICATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OUVRAGES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I-	Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1- Structures de l'Imaginaire dans l'Énéide, Paris, Les Belles Lettres, Coll. d'Etudes Anciennes, 1981, 447 p., 2 pl. (texte intégral de la thèse de Doctorat d'Etat). - 2ème édit. 2021, revue et augmentée, avec une nouvelle préface et une bibliographie actualisée. En accès libre sur Books Google et Open Editions : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://books.openedition.org/lesbelleslettres/8409</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2- Le dépassement du quotidien dans l'Énéide, les Métamorphoses d'Apulée et le Satyricon. Essai sur trois univers imaginaires, Paris, Les Belles Lettres, Coll. d'Etudes Anciennes, 1986, 210 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3- Virgile. Bucoliques, Géorgiques, Paris, Ellipses, coll. « Textes fondateurs », 1998, 176 p. – En ligne sur HAL Archives ouvertes CNRS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4- L’imaginaire de l’homme romain. Dualité et complexité, Bruxelles, Collection Latomus, 2006, 246 p. En ligne sur HAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5- Mythanalyse de la Rome antique (préface de Paul Veyne), Paris, Les Belles Lettres, coll. « Vérité des Mythes »), 2015, 282 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6- Les mythes gréco-romains, ou la force de l’imaginaire. Les récits de la construction de soi et du monde (préface de Paul-Augustin Deproost), Louvain la Neuve – Paris, Éditions Académia-L’Harmattan, 2017, 206 p. En ligne (partiel) sur Books Google. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7- Imaginaire, physique et neurosciences. Essais en hommage à Helder Godinho – Lisbonne, 2021, Publications de l’IELT de l’Université Nouvelle de Lisbonne, et sous forme de livre électronique, en accès libre, avec l’URL</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ielt.fcsh.unl.pt/wp-content/uploads/2021/12/imaginairephysiqueneurosciences-joelthomas-ebook-v04a.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">II-	Ouvrages écrits en collaboration</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1- L’Arbre et la forêt dans l’Énéide et l’Eneas. De la psyché antique à la psyché médiévale, en collaboration avec P. Gallais (Préface de Gilbert Durand), Paris-Genève, Champion-Slatkine, 1997, 126 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2- Dictionnaire critique de l’ésotérisme (J. Servier dir. - Direction du secteur « Monde romain », rédaction de 106 notices et articles), Paris, P.U.F., 1998 ; 2ème édition, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3- Mythes et littérature (en collaboration avec F. Monneyron), Paris, P.U.F., coll. « Que sais-je ? », 2002, 128 p. – Troisième édition 2019 – Trad. espagnole, Mitos y literatura (trad. Emilio Bernini), Buenos Aires, Ediciones Nueva Visión, 2004, 94 p. – Partiellement en ligne sur Books Google</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4- L’Automobile. Un imaginaire contemporain (en collaboration avec F. Monneyron), Paris, Imago, 2006, 162 p. Partiellement en ligne sur Books Google. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5- Ruodlieb, conte latin du XIe siècle. Un ancêtre du Conte du graal (texte présenté, traduit et annoté par Joël Thomas et Ph. Walter), Grenoble, UGA Éditions, coll. « Moyen Âge européen », 2024, 356 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">III - Direction d’ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1- L'imaginaire de l'Espace et du Temps chez les Latins (ouvrage collectif de l'EPRIL), Cahiers de l'Université de Perpignan, n° 5, automne 1988 (2° édition 1991), 190 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2- Les imaginaires des Latins, Actes du Colloque international de Perpignan, Perpignan, Presses Univ., Coll. &amp;quot;Etudes&amp;quot;, 1992 (2° édition 1995), 208 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3- L'imaginaire religieux gréco-romain, (ouvrage collectif de l'EPRIL), Perpignan, Presses Univ., Collection &amp;quot;Etudes&amp;quot;, 1994, 336 p. En ligne Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4- Euphrosyne, numéro spécial sur les religions grecque et romaine (codirection avec Aires A. Nascimento), Lisbonne, XXV, 1997, 548 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5- Introduction aux méthodologies de l’imaginaire, Paris, Ellipses, 1998, 319 p. En ligne sur </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://archive.org/details/introductionauxm0000unse/page/8/mode/2up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6- Dictionnaire critique de l’ésotérisme (J. Servier dir. - Direction du secteur Monde romain), Paris, P.U.F., 1998.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7- Saveurs, senteurs. Le goût de la Méditerranée, Actes du colloque international de Perpignan (13-15 novembre 1997), co-dirigés par P. Carmignani, J.- Y. Laurichesse et J. Thomas, Perpignan, Presses Universitaires, coll. « Etudes », 1998, 458 p. En ligne sur Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8- Imaginaire et modes de construction du savoir antique dans les textes scientifiques et techniques, Actes du colloque international de Perpignan (12-13 mai 2000), co-dirigés par Mireille Courrént et Joël Thomas, Perpignan, Presses Universitaires, coll. « Etudes », 2001, 174 p. En ligne Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9– « Hekateia ». Au carrefour des savoirs (dir. P. Carmignani et J. Thomas), Perpignan, Presses Universitaires, coll. « Etudes », 2002, 195 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10- « Hekateia ». Au carrefour des savoirs (dir. P. Carmignani et J. Thomas), Perpignan, Presses Universitaires, coll. « Etudes », 2003, 220 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11- Rythmes et Lumières de la Méditerranée, Actes du colloque international de Perpignan (20-23 mars 2002), co-dirigés par P. Carmignani, J.- Y. Laurichesse et J. Thomas, Perpignan, Presses Universitaires, coll. « Etudes », 2003, 408 p. En ligne sur Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12- Automobile et Littérature, (F. Monneyron et J. Thomas dir.), Perpignan, Presses Universitaires, Coll. « Etudes », 2005, 232 p. En ligne sur Open Edition books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13– La Méditerranée à feu et à sang. Poétique du récit de guerre (Actes du colloque international de Perpignan, 2-4 juin 2005, co-dirigés par P. Carmignani, J.-Y. Laurichesse et J. Thomas), Perpignan, Presses Universitaires, 2006. En ligne sur Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14– Le Corps dans les Cultures méditerranéennes, Actes du colloque international de Perpignan (30-31 mars, 1er avril 2006), codirigé par P. Carmignani, M. Courrént, T. Eloi et J. Thomas, Perpignan, Presses Universitaires, coll. « Etudes », 2007. En ligne sur Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15- Sublime et sublimation dans l’imaginaire gréco-romain (M. Courrént et J. Thomas dir.), Actes du colloque international de Perpignan (23-25 mars 2017), Cahiers des Études Anciennes, 2019. En ligne sur Open Editions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IV- Mélanges en hommage à J. Thomas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Transports. Mélanges offerts à J. Thomas (M. Courrént, G. Jay-Robert et T. Éloi dir.), 575 p., Perpignan, Presses Universitaires, 2012. En ligne sur Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ARTICLES :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ETUDES SUR L’ANTIQUITÉ CLASSIQUE :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">1983 :1- &amp;quot;Astrologie, alchimie et structures ontologiques dans les Mystères de Mithra&amp;quot;, in Astres, astrologie, religions astrales dans l'Antiquité, Pallas, XXX, Toulouse, 1983, p. 75-94. En ligne sur Persée. – En ligne sur HAL.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">1984 :2- &amp;quot;Voyage initiatique et quête de l'absolu dans l'Enéide&amp;quot;, in Epopée, Tragédie, Antiquité tardive, Pallas,XXXI, Toulouse, 1984, p. 41-61. En ligne sur Persée. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3- &amp;quot;Etude de quelques images de l'Enéide dans leurs rapports avec une symbolique générale&amp;quot;, Euphrosyne, vol. XII, Lisbonne, 1983-84, p. 131-154. En ligne sur Brepolsonline</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1985 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4- &amp;quot;Personnalités féminines et quête initiatique dans l'Enéide&amp;quot;, Latomus, XLIV,3, Bruxelles, juillet-septembre 1985, p. 546-560. En ligne sur Jstor.- En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5- &amp;quot;L'Empire romain et la notion de divus&amp;quot;, in Os Imperios do Espirito Santo na Simbolica do Imperio, Actes du II° Colloque international de Symbologie, Angra do Heroismo (Azores), 1985, p. 205-224. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1987 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6- &amp;quot;Janus, le dieu de la genèse et du passage&amp;quot;, Euphrosyne, vol. XV, Lisbonne, 1987, p. 281-296. En ligne sur Brepolsonline. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7- &amp;quot;Sénèque et le problème de la légitimité de l'action&amp;quot;, Euphrosyne, vol. XVI, Lisbonne, 1988, p. 97-124. En ligne sur Brepolsonline. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8- &amp;quot;L'Ancien et le Nouveau. Pour une relecture des oeuvres latines&amp;quot;, in L'imaginaire de l'espace et du temps chez les Latins, (ouvrage collectif de l'EPRIL), Cahiers de l'Université de Perpignan, n° 5, automne 1988 (2° édition 1991), p. 15-33. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9- &amp;quot;Le sens du voyage et le &amp;quot;tissage&amp;quot; de l'espace-temps du héros dans l'Enéide&amp;quot;, in L'imaginaire de l'espace et du temps chez les Latins, (ouvrage collectif de l'EPRIL), Cahiers de l'Université de Perpignan, n° 5, automne 1988 (2° édition 1991), p. 37-74. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10- &amp;quot;Essai de panorama diachronique. Analyse d'une tendance : l'installation de la cyclothymie (du I° s. av. J.C. au Bas-Empire)&amp;quot;, in L'imaginaire de l'espace et du temps chez les Latins, (ouvrage collectif de l'EPRIL), Cahiers de l'Université de Perpignan, n° 5, automne 1988 (2° édition 1991), p. 139-148. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11- (avec Marie-Arlette THOMAS et Paul CARMIGNANI) « Élargissement comparatiste : un exemple d’imagination créatrice, La Tombe du Tisserand de Seumas O’Kelly », in L'imaginaire de l'espace et du temps chez les Latins, (ouvrage collectif de l'EPRIL), Cahiers de l'Université de Perpignan, n° 5, automne 1988 (2° édition 1991), p. 161-185. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12- &amp;quot;Peinture et poésie au I° s. av. J.C.&amp;quot;, in L'imaginaire de l'espace et du temps chez les Latins, (ouvrage collectif de l'EPRIL), Cahiers de l'Université de Perpignan, n° 5, automne 1988 (2° édition 1991), p. 109-123. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13- &amp;quot;L'Espace du héros, ou les destins croisés&amp;quot;, in Wegkreugzungen, Eranos Jahrbuch 1987, Insel Verlag, Frankfurt, 1989, p. 133-177. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14- &amp;quot;L'Enéide et le &amp;quot;rêve éveillé&amp;quot; de R. Desoille: épopée initiatique et psychothérapie&amp;quot;, Euphrosyne, vol. XVII, Lisbonne, 1989, p. 245-254. En ligne sur Brepolsonline. - En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15- &amp;quot;De l'ordalie à l'initiation : le voyage d'Énée&amp;quot;, Latomus XLVIII, 1, Bruxelles, 1989, p. 36-44. En ligne sur Jstor. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">16- &amp;quot;Epopée et roman. Contribution à une typologie des structures épiques&amp;quot;, in Em torno da Idade Media, Lisbonne, 1989, p. 95-117. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17- &amp;quot;Poésie latine et psychologie des profondeurs&amp;quot;, in Actualité de l'Antiquité, Actes du Colloque Pallas de Toulouse, Édit. du CNRS, Toulouse, 1989, p. 63-67. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18- &amp;quot;L'Arbre et la Forêt dans l'Enéide et l'Enéas: de la psyché antique à la psyché médiévale&amp;quot;, en collaboration avec Pierre GALLAIS, Prisma, V, 1, janvier-juin 1989, p. 17-46, et V, 2, juillet-décembre 1989, p. 157-184, Poitiers, Publ. de l'ERLIMA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19- &amp;quot;Le sens symbolique de la bataille d'Actium (Enéide, VIII, 671-728)&amp;quot;, Euphrosyne, XIX, Lisbonne, 1991, p. 303-309. En ligne sur Brepolsonline. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20- &amp;quot;L'Enéide, le roman français du XIIème siècle, et les trois régimes de l'imaginaire : tradition et changement&amp;quot;, in A imagem do mundo na Idade Media, Actes du colloque international de Lisbonne, Lisbonne, 1992, p. 105-112. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21- &amp;quot;Les courants de pensée ésotériques dans le monde romain. Eléments d'une bibliographie&amp;quot;, Euphrosyne, XX, Lisbonne, 1992, p. 429-438. En ligne sur Brepolsonline. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22- &amp;quot;Pour une relecture des oeuvres latines&amp;quot;, in Les imaginaires des Latins, Actes du colloque international de Perpignan, Perpignan, Presses Universitaires, Coll. &amp;quot;Etudes&amp;quot;, 1992, p. 11-22. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">23- &amp;quot;Les deux lauriers de l'Enéide&amp;quot;, in Les imaginaires des Latins, Actes du colloque international de Perpignan, Perpignan, Presses Universitaires, Coll. &amp;quot;Etudes&amp;quot;, 1992, p. 49-60. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">24- &amp;quot;L'Enéide, récit initiatique&amp;quot;, in L'Initiation, Actes du colloque international de Montpellier, tome I (Les rites d'adolescence et les Mystères), Montpellier, Publ. de la Recherche, Univ. Paul Valéry, 1992, p. 251-260. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25- &amp;quot;Nuovi percorsi per l'immaginario: pensiero antico e psicologia profonda&amp;quot;, in L'Immaginale, n° 13, octobre 1992, Lecce, p. 15-26. (en italien, trad. Marina Taccone). – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26- &amp;quot;L'espace de l'Enéide, ou la quête du sens&amp;quot;, Actes du colloque de l'URAM &amp;quot;La recherche du sens à travers l'expérience poétique du monde chez Virgile&amp;quot; dirigé par S. Gély et J. Thomas, in Bulletin de l'Association Guillaume Budé, 3, octobre 1992, Paris, Les Belles Lettres, p. 252-261. En ligne sur Persée. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">27- &amp;quot;La pensée &amp;quot;complexe&amp;quot; des Romains&amp;quot;, in Sociétés, n° 38, Paris, Dunod, 1992, p. 411-416.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">28- &amp;quot;La violence transformée&amp;quot;, in Virgile, revue Europe, n° 765-766, janvier-février 1993, Paris, p. 54-61. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">29- &amp;quot;Bibliographie virgilienne&amp;quot;, in Virgile, revue Europe, n° 765-766, janvier-février 1993, Paris, p. 148-149.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">30- &amp;quot;La Rome historique et la Rome imaginaire: essai de mythanalyse&amp;quot;, in Euphrosyne, XXI, Lisbonne, 1993, p. 275-284. En ligne sur Brepolsonline. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">31- &amp;quot;Rom oder die vervandelte Gewalt: der Mythos der Regeneration bei den Römern&amp;quot;, in Strukturen des Chaos (Actes des Conférences d'Eranos 1991), Wilhelm Fink Verlag, München, 1994, p. 49-87. (en allemand; trad. Hanna Jenni).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">32- &amp;quot;L'Eneide e il &amp;quot;sogno ad occhi aperti&amp;quot; di R. Desoille: epopea iniziatica e psicoterapia&amp;quot;, in L'immaginale, n° 16, avril 1994, Lecce, p. 91-100. (en italien; trad. Marina Taccone).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">33- &amp;quot;Lucrèce, ou la mystique du Grand Repos&amp;quot;, in L'Imaginaire religieux gréco-romain, J. Thomas dir., Perpignan, Presses Univ. (coll. &amp;quot;Etudes&amp;quot;), 1994, p. 187-202. En ligne Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t. - En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">34- &amp;quot;L'Enéide et Cinéma Paradiso: deux variations sur le thème archétypal des &amp;quot;destins croisés&amp;quot; et du voyage initiatique&amp;quot;, in L'Imaginaire religieux gréco-romain, J. Thomas dir., Perpignan, Presses Univ. (coll. &amp;quot;Etudes&amp;quot;), 1994, p. 317-327. En ligne sur Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35- &amp;quot;Virgile et l'imaginaire du pouvoir&amp;quot;, in Imperium Romanum. Images romaines du pouvoir, Eidôlon, n° 43, Bordeaux, septembre 1994, p. 41-54. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">36- &amp;quot;De l'Enéide au Satyricon et à la Pharsale, ou la modification des chemins&amp;quot;, in Uranie, n° 4, Voyages et voyageurs, Lille, 1994, p. 79-94.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">199537-&amp;quot;Le sens de la limite chez les épicuriens et les stoïciens à Rome (I° s. av. J.C. - I° s. ap. J.C.), in Frontières terrestres, frontières célestes dans l'Antiquité, Coll. &amp;quot;Etudes&amp;quot;, Perpignan, P.U.P, (diff. De Boccard), 1995, p. 297-308. En ligne Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">38- &amp;quot;A propos du symbolisme zodiacal de l'Enéide&amp;quot;, in Latomus, Bruxelles, tome 54, fasc. 1, janvier-mars 1995, p. 86-91. En ligne sur Jstor.- En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">39- &amp;quot;La symbolique de la calanque dans l'Enéide de Virgile&amp;quot;, in Méditerranée. Imaginaires de l'espace, Cahiers de l'Université de Perpignan, n° 20, Perpignan, Presses Universitaires, 1995, p. 13-28. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">40- &amp;quot;L'Eneide e Cinema Paradiso: due variazioni sul tema archetipale dei &amp;quot;destini incrociati&amp;quot; e del viaggio iniziatico&amp;quot;, in L'Immaginale, n° 19, Lecce, octobre 1995, (trad. en italien par Anna Accogli), p. 140-153.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">41- &amp;quot;Le personnage d'Énée : ses rapports aux autres et au monde&amp;quot;, in L'École des Lettres, n° spécial, Virgile, l'Enéide, Livre VI, n° 4, novembre 1995, p. 55-66.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">42- &amp;quot;Properce, ou l'incommunication (Elégies, I, 3)&amp;quot;, in L'imaginaire de la communication, II, Eidôlon n° 46, Bordeaux, janvier 1996, p.31-38. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43- « Virgile et Tite-Live : la célébration du destin romain », in Rome, I° s. av. J.C. Ainsi périt la république des vertus..., Paris, Ed. Autrement, coll. « Mémoires », tome I, 1996, p. 162-175.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">44- « Dionysos : l’ambivalence du désir », in Euphrosyne XXIV, Lisbonne, 1996, p. 33-51. En ligne sur Brepolsonline. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">45- « Rome, ou la violence transformée. Le mythe de la régénération chez les Latins », in L’Age d’Or (J. Poirier dir.), Dijon, Editions Universitaires, 1996, p. 91-141.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">46- « L’enfant, la toupie et le cercle. Etude comparative entre Virgile, Enéide VII, 378-384 et un jeu rituel des Bambara », in L’Imaginaire des Ages de la Vie (D. Chauvin dir.), Grenoble, ELLUG, 1996, p. 55-68. En ligne sur Books Google. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">47- &amp;quot;L'imaginaire gréco-latin et la science contemporaine : la pensée du complexe ; état des lieux et prospectives.&amp;quot;, Euphrosyne, n° XXV, Lisbonne, 1997, p. 371-381. En ligne sur Brepolsonline. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">48- « Der Traum. Wege der Erkenntnis im klassischen Altertum », in Die Wahrheit der Traüme, Actes des conférences d’Eranos 1995, München, Wilhelm Fink Verlag, 1997, p. 145-185.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">49- « Deux figures &amp;quot;circulaires&amp;quot; du temps dans l'initiation gréco-romaine: le temps &amp;quot;tissé&amp;quot; et le temps &amp;quot;en miroir&amp;quot; », in Les Figures du Temps, (L. Couloubaritsis et J.J. Wunenburger dir.), Strasbourg, Presses Universitaires, 1997, p. 141-152.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">50- « &amp;quot;J'ai vu les nymphes nues&amp;quot;: tropismes du regard à Rome. », Iris, numéro hors-série sur L’œil fertile, Grenoble, ELLUG, 1997, p. 45-56. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">51- « Dioniso : l’ambivalenza del desiderio » (trad. en italien par Pasquale Mauro), L’Immaginale, n° 23, octobre 1997, Lecce, p. 71-105.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">52- « Prologo », in Voces y visiones. Poesía y representación en el mundo antiguo (H. Bauza dir.), Buenos Aires, Editorial Biblos, 1994 (2e éd. 2004), p. 11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">53- « Le thème du désert dans l’hagiographie de saint Antoine et dans la Pharsale de Lucain », Euphrosyne n° XXVI, Lisbonne, 1998, p. 169-175. En ligne sur Brepolsonline. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">54- « La nourriture d’immortalité en Grèce et à Rome », in Saveurs, senteurs. Le goût de la Méditerranée (Actes du colloque de Perpignan ; P. Carmignani, J.Y. Laurichesse et J. Thomas dir.), Perpignan, Presses Universitaires, 1998, p. 13-22. En ligne Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">55- « Introduction », in Introduction aux méthodologies de l’imaginaire, Paris,Ellipses, 1998, p.15-21. En ligne sur </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://archive.org/details/introductionauxm0000unse/page/8/mode/2up</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">56- « Socio-culture de l’Antiquité classique ; la république romaine et l’imaginaire du &amp;quot;retour du roi&amp;quot; », in Introduction aux méthodologies de l’imaginaire, Paris, Ellipses, 1998, p.177-180. En ligne sur </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://archive.org/details/introductionauxm0000unse/page/8/mode/2up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">57- « Socio-culture de l’Antiquité classique ; l’imaginaire virgilien », in Introduction aux méthodologies de l’imaginaire, Paris, Ellipses, 1998, p. 187-191. En ligne sur https://archive.org/details/introductionauxm0000unse/page/8/mode/2up58- « Rome antique », présentation du secteur « Monde romain » du Dictionnaire critique de l’ésotérisme (J. Servier dir.), Paris, P.U.F., 1998, p. 1121-1125.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">59-Article « Mystères de Mithra », Dictionnaire critique de l’ésotérisme (J. Servier dir.), Paris, P.U.F., 1998, p. 864-866.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">60-Article « Néopythagoriciens », Dictionnaire critique de l’ésotérisme (J. Servier dir.), Paris, P.U.F., 1998, p. 916-918.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">61-Article « Socio-histoire de l’ésotérisme à Rome », Dictionnaire critique de l’ésotérisme (J. Servier dir.), Paris, P.U.F., 1998, p. 1200-1203.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">62-Article « Virgile », Dictionnaire critique de l’ésotérisme (J. Servier dir.), Paris, P.U.F., 1998, p. 1362-1366.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">63-Article « Noms secrets de Rome », Dictionnaire critique de l’ésotérisme (J. Servier dir.), Paris, P.U.F., 1998, p. 939-940. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">64-Articles « Adonis », « Alchimie », « Androgyne », « Ange gardien », « Angélologie », « Angerona », « Antre des Nymphes », « Apollon », « Apulée », Arcane », « Arts libéraux », « Arvales », « Astrologie », « Attis », « Augures », « Banquet sacré », « Baptême », « Basilique de la Porte Majeure », « Boèce », « Bona Dea », « Calendrier », « Carmenta », « Cérès », « Cicéron »,  « Clergé », « Cybèle », « Démembrement », « Devotio », « Dieux comme énergies », « Dioscures », « Dolichenus (Jupiter) », « Droite », « Echo », « Enfants », « Épi », « Equus October (Cheval d’Octobre) », « Evocatio », « Faunus », « Fétiaux », « Flamen », « Fondation (rituel de) », « Fortuna », « Fratrie », « Gardien du seuil », « Genius », « Hécate », « Hercule », « Horace », « Horatius Flaccus », « Horoscope de Rome », « Initiation », « Isis », « Janus », « Jeûne », « Jeux », « Junon », « Jupiter », « Labyrinthe », « Lares », « Latium », « Lémures et larvae », « Lier/délier », « Lieux magiques », « Lituus », « Livres sibyllins », « Lupercales », « Macrobe », « Mânes », « Manilius », « Mars », « Martianus Capella », « Médecine », « Mercure », « Messianisme », « Mot de passe », « Mundus », « Mystères », « Mythologie (interprétation ésotérique de la) », « Nigidius Figulus », « Noces mystiques », « Nom secret dans les mystères », « Numérologie », « Onction », « Orphisme », « Ovide », « Palladium », « Pénates », « Phénix », « Philosophie », « Physiognomonie », « Pileus », « Pontifex », « Psychomantium », « Puer/senex », « Purification », « Rire », «Saliens », « Saturne », « Secret », « Sénèque », « Servius », « Solaires (cultes) », « Sortes », « Syrie (mystères de) »,  « Talisman », « Tellus », « Tissage », « Triomphe », « Varron », « Vénus », « Vesta », « Vestales », « Virbius », « Vittae », « Voyage », « Vulcain », in Dictionnaire critique de l’ésotérisme (J. Servier dir.), Paris, P.U.F., 1998.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 :65-« La truie blanche et les trente gorets dans l’Énéide de Virgile », in Mythologies du Porc, Actes du Colloque de Saint Antoine l’Abbaye (4-5 avril 1998), Grenoble, Jérôme Million, 1999, p. 51-72. En ligne sur Books Google. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">66-« L’imaginaire de l’amour chez les Latins », in Euphrosyne, XXVII, Lisbonne, 1999, p. 31-50. En ligne sur Brepolsonline. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">67-« Umriss einer Geschichte des Schuldgefühls in Rom », in Schuld (Tilo Schabert et Detlev Clemens dir.), Actes des conférences d’Eranos 1996, München, Wilhelm Fink Verlag, 1999, p. 191-222 (trad. de Mechthild et Guiu Sobial-Caanitz).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">68-« Il cibo dell’immortalità in Grecia e a Roma », in L’Immaginale, n° 26, Lecce, avril 1999, p. 49-65. (trad. Pasquale Mauro).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">69-« Deux visages du destin dans le second livre de l’Enéide », in Vita Latina, n° 155, Montpellier, septembre 1999, p. 8-18. En ligne sur Persée. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 :70-« Le bœuf, la truie et la louve : les animaux-totems et les voyageurs dans le mythe des origines de Rome », in Bouleversants voyages. Itinéraires et transformations (P. Carmignani dir.), Perpignan, Presses Universitaires, coll. « Etudes », 2000, p. 67-84. En ligne sur Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">71-« L’otium dans les Bucoliques : temps suspendu et temps de l’éclair. », in Euphrosyne, numéro thématique sur Le Temps, XXVIII, 2000, p. 213-220. En ligne sur Brepolsonline. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">72-« Bibliographie sommaire sur l’inspiration poétique dans l’aire culturelle de la romanité », in L’antique notion d’inspiration (dir. J. Assaël), Noesis, n° 4, Paris, Vrin Diffusion, 2000, p. 299-301. En ligne sur Open Editions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001:73-« Deux figures de l’imaginaire gréco-romain : l’acrobate et le plongeur », in Etudes sur l’imaginaire. Mélanges offerts à Claude-Gilbert Dubois (G. Peylet dir.), Paris, L’Harmattan, 2001, p. 77-89. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">74-« Les études sur la latinité et l’imaginaire à l’Université de Perpignan », in L’Université de Perpignan (1350-2000). Tradition humaniste et modernité scientifique, Perpignan, P.U.P., 2001, p. 303-311. En ligne sur Books Google. – En ligne sur HAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">75- « Introduction » in Imaginaire et modes de construction du savoir antique dans les textes scientifiques et techniques, Actes du colloque international de Perpignan (12-13 mai 2000), co-dirigé par Mireille Courrént et Joël Thomas, Perpignan, Presses Universitaires, coll. « Etudes », 2001, p. 7-12. En ligne sur Open Editions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">76- « Roi, sage ou jardinier ? L’image du philosophe à Rome », in Portraits de philosophes : de l’idée à l’image, Actes du colloque de Dijon, 18-18 novembre 1999, B. Curatolo et J. Poirier éd., Dijon, Editions Universitaires, 2001, p. 55-64. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">77- « Des Amazones aux animaux-totems : les Romains et l’exotisme », in Imaginaire, tourisme et exotisme, Cahiers de l’IRSA (Institut de Recherches Sociologiques et Anthropologiques), n° 5, mai 2001, Publications de l’université de Montpellier III, p. 17-26. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 :78- « Esquisse d’une histoire de la culpabilité à Rome » in Hekateia. Au carrefour des savoirs (P. Carmignani et J. Thomas dir.), Perpignan, Presses Universitaires, coll. « Etudes », 2002, p. 53-88.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">79- « Les Passeurs dans l’Enéide » in Figures du Passeur (P. Carmignani dir.), Perpignan, Presses Universitaires, 2002, p. 199-216. En ligne sur Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">80- « La culpabilité dans l’Enéide », in Hommages à Carl Deroux, I – Poésie (Pol Defosse éd.), Bruxelles, Latomus, vol. 266, 2002, p. 464-472. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">81- Article « Vénus » dans le Dictionnaire des Mythes féminins (P. Brunel dir.), Paris/Monaco, Ed. du Rocher, 2002, p. 1886-1892.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">82- « Imaginaires de l’exil : Ovide chez les Scythes, revisité par David Malouf », in Eclipses et surgissements de constellations mythiques – Littératures et contexte culturel – Champs francophones, Actes du Colloque international des CRI (Nice, 22-24 mars 2001), Loxias, revue du C.R.L.P., n° 2-3, Nice, Publications de la Faculté des Lettres de Nice, 2002, p. 37-64. En ligne sur </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://revel.unice.fr/loxias/index.html?id=153</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">83-« Racines ou rhizomes ? La romanité comme métissage », in Arquetipologia general de la dinàmica transcultural : el problema de l’Altre, Anuari de filologia, vol. XXIV, n° 12, Barcelona, 2002, p. 57-70. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 :84-« L’imaginaire romain », in Ancient Roman Mosaics. Paths through the Classical Mind, Actes du colloque de Luxembourg, mars 2000, (dir. Ch.-M. Ternes), Linden, Luxembourg, 2003, p. 1-23. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">85-« Lumières, rythmes et couleurs dans l’Enéide et la Divine Comédie », in Rythmes et Lumières de la Méditerranée (P. Carmignani, J-Y. Laurichesse et J. Thomas éd.), 2003, Actes du colloque de Perpignan, 20-23 mars 2002, Perpignan, Presses Universitaires, Coll. « Etudes », p. 27-38. En ligne sur Open Edition books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">86- « Le récit littéraire comme atelier du mythe. Le mythe de Pygmalion, et ses résonances ovidiennes », in Hommages à V. Jabouille, Euphrosyne, XXXI, Lisbonne, 2003, p. 327-332. En ligne sur Brepolsonline. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">87- « L’imaginaire gréco-romain du temps », in Hekateia. Au carrefour des savoirs (P. Carmignani et J. Thomas dir.), Perpignan, Presses Universitaires, coll. « Etudes », 2003, p. 57-104. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">88- « Griechisch-römische Vorstellungen von Raum und Zeit », in Das Ordnen der Zeit, Actes des conférences 1999 d’Eranos (T. Schabert et M. Riedl éd.), Eranos 10, Würzburg, Verlag Könighausen & Neumann, 2003, p. 135-160.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">89- «O imaginário vergiliano», in Variações sobre o imaginario (A. F. Araújo e F. P. Baptista coord.), Lisboa, Instituto Piaget, 2003, p. 469-486.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004:90-« Le Passage dans le Zodiaque : une image récurrente de la littérature latine », in Antiguidade Clássica : Que fazer com este património ?, Colóquio à Memória de Victor Jabouille, (mai 2003), éd. Aires A. Nascimento, Lisboa, 2004, p. 165-169. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">91-« Mirabilia. Tropismes de l’imaginaire antique », in Mirabilia. Conceptions et représentations de l’extraordinaire dans le monde antique (Ph. Mudry dir.), Actes du colloque international de Lausanne (20-22 mars 2003), Bern, Peter Lang Editions, 2004, p. 1-13. En ligne sur Books Google et Open Editions. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 :92-« La place de l’orphisme dans les mouvements religieux du monde gréco-romain », in Euphrosyne, XXXIII, Lisboa, 2005, p. 379-389. En ligne sur Brepolsonline. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">93-« Prologue » in H. Bauza, Voix et visions. Poésie et représentation dans le monde antique, Paris, L’Harmattan, 2005, p. 9-17.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">200694- « Une constante de l’imaginaire virgilien : la complémentarité des contraires, comme condition de la complexité », in Phantasia. Il pensiero per immagini degli antichi e dei moderni (Atti del Convegno Internazionale, 28-30 aprile 2005), Incontri Triestini di Filologia Classica IV, 2004-2005, Polymnia, Studi di Filologia Classica, Trieste, Edizioni Università di Trieste, 2006, p. 151-160. En ligne sur Open Editions. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">95- « Virgile, les Romains et la guerre », in La Méditerranée à feu et à sang. Poétique du récit de guerre, Actes du colloque international de Perpignan (2-4 juin 2005), Perpignan, Presses Universitaires, 2006, p. 25-33. En ligne sur Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">96- « Quelques figures de la symbolique spatiale liées à l’avoiement et au dévoiement dans l’épopée classique », in Déclinaisons de la voie : avoiement, dévoiement, fourvoiement (P. Amiot, H. Guillaume, P. Carmignani dir.), Perpignan, Presses Universitaires, 2006, p. 39-49. En ligne sur Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">200797- « Images de la carte du monde chez les Latins », in Le Monde et les Mots. Mélanges G. Aujac, Toulouse, Presses Universitaires du Mirail, 2007, p. 97-110. En ligne sur Books Google. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">98- « Corps humilié et corps de transfiguration dans l’Enéide », in Le Corps dans les Cultures méditerranéennes (Actes du colloque international de Perpignan, 30-31 mars et 1er avril 2006), P. Carmignani, M. Courrént, T. Eloi et J. Thomas dir., Perpignan, Presses Universitaires, p. 67-75. En ligne sur Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t. – en ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">99- « La protection des dirigeants à Rome » in La Protection des Pouvoirs constitués (Chef de l’Etat, Ministres, Parlementaires, Juges) (Ph. Ségur dir.), Bruxelles, Bruylant, 2007, p. 13-26. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">100- « L’aorasie, ou la Leçon de Ténèbres. Du sens caché dans l’Enéide », in Être Romain. Hommages in memoriam. Charles Marie Ternes (R. Bedon et M. Polfer éd.), Remshalden, Greiner, 2007, p. 19-26. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">101- « Mythologie classique et théories de la complexité : la notion de système mythologique », in Euphrosyne, XXXV, Lisboa, 2007, p. 365-372. En ligne sur Brepolsonline. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">102- « Imitation et création dans l’écriture poétique de l’antiquité », in Mito, Literatura, Arte. Mitos Clássicos no Portugal Quinhentista (A. Pena dir.), Actes du Colloque international des 29-30 mars 2007, Lisboa, Centro de Estudos Clássicos, Faculdade de Letras, 2007, p. 107-117. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">103- «Passer la limite : le duende, une rencontre entre les mythes gréco-romains et notre imaginaire contemporain », in Latomus, 66, fasc. 3, Bruxelles, 2007, p. 718-726. En ligne sur Jstor. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 :104- « Le sentiment de l’exil chez Virgile et Ovide », in Euphrosyne, XXXVI, Lisboa, 2008, p. 199-209. En ligne sur Brepolsonline. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">105- « Camille, guerrière, vierge et martyre (Enéide, XI, 498-895) »., in Libres Horizons. Hommage à Arlette et Roger Chemain (M. Symington et B. Bonhomme dir.), Paris, L’Harmattan, 2008, p. 277-283. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">106- « Mémoire et travail d’écriture chez Virgile et Ovide », in Mémoire et identité. Parcours dans l’imaginaire occidental (P.-A. Deproost, L. van Ypersele et M. Watthee-Delmotte dir.), Louvain, Presses Universitaires, 2008, p. 347-356. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">107- Présentation (avec J.- P. Aygon et R. Courtray) au colloque Mythes et savoirs dans les textes grecs et latins (éd. J.-P. Aygon et R. Courtray), Actes du colloque international de Toulouse, Pallas 78, Toulouse, Presses Universitaires du Mirail, 2008, p. 9-14. En ligne sur Open Editions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">108- « Grecs et Romains « à deux têtes » : la non-séparativité de l’approche intuitive et de l’approche technique dans les processus de création poétique », in Mythes et savoirs dans les textes grecs et latins (éd. J.-P. Aygon et R. Courtray), Actes du colloque international de Toulouse, Pallas 78, Toulouse, Presses Universitaires du Mirail, 2008, p. 33-40. En ligne sur Books Google et Open Editions. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 :109- « Est-il légitime d’avoir recours à la psychanalyse comme mode interprétatif de la culture antique ? », in Euphrosyne, XXXVII, Lisboa, 2009, p. 279-290. En ligne sur Brepolsonline. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 :110- « La Rome antique et l’Europe : un héritage et des malentendus », in Des Mythes politiques (F. Monneyron et A. Mouchtouris dir.), Paris, Imago, 2010, p. 60-72. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">111- « Une relecture de l’Enéide : la Créüside de Magda Szabo », in Euphrosyne XXXVIII, Lisboa, 2010, p. 391-398. En ligne sur Brepolsonline. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">112- « De la déchéance à l’échéance : figures de l’exil dans l’Enéide », in Exils (H. Carrera dir.), Perpignan, Presses Universitaires, 2010, p. 199-210. En ligne sur Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">113- « De l’Enéide à l’Eneas. Pour une approche comparative et systémique de l’imaginaire littéraire », in Paysages critiques de l’imaginaire, I, PRIS-MA, Tome XXV, 1 et 2, n° 49-50, Poitiers, 2010, p. 175-188. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">114- « Le rire de Virgile », in La grâce de Thalie, ou la beauté du rire (Ph. Heuzé et Ch. Veyrard-Cosme dir.), Actes du colloque international de Paris III-Sorbonne Nouvelle des 17-18 novembre 2006, Paris, Presses de la Sorbonne Nouvelle, 2010, p. 47-55. – En ligne sur HAL. 115- « Virgile, ou le classicisme augustéen », in L’Esprit des Lettres, n° 8, Mélanges offerts à Jean-Pierre Landry (O. Leplatre dir.), Cahiers du GADGES, Université de Lyon-III, Genève, Droz, 2010, p. 5-17. En ligne sur https://www.persee.fr/issue/gadge_1950-974x_2010_num_8_1.  – En ligne sur HAL. 116- « La « théorie des catastrophes » dans l’Antiquité classique », in L’imaginaire des catastrophes (J.-J. Wunenburger et I. Buse coordinateurs), Symbolon 6, Lyon, Editions Universitaires de Lyon III, 2010, p. 17-32. En ligne sur HAL. 2011 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">117- « Puer Aeternus. Figures de l’Enfant chez Virgile », in Retour vers les Enfances méditerranéennes (I. Dubois et F. Haffner dir.), Actes du Colloque international des 15-17 octobre 2008, Perpignan, Presses Universitaires, 2011, p. 49-61. En ligne sur Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">118- « Le « chant profond » des mythes gréco-romains : état des lieux et perspectives méthodologiques », in Cadernos do CEIL, Revista Multidisciplinar de Estudos sobre o Imaginario, n°1, Narrativos e mediacão, 2011, Lisboa. En ligne http://ceil.fcsh.unl.pt/cadernos/numeros.html. – En ligne sur HAL. 2012 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">119- « Méthodologies de l’imaginaire et sciences de l’Antiquité : un dialogue. – Un exemple : l’imaginaire de la limite », in Liber Aureus. Mélanges d’antiquité et de contemporanéité offerts à Nicole Fick, Nancy, ADRA, 2012. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">120- « Icône et idole. Les avatars de la copie, de Platon à notre monde contemporain », in Imaginaire, Mythe, Utopie, Rationalité. - Hommages à J.-J. Wunenburger, Echinox, vol. 22, Cluj-Napoca, 2012, p. 207-217. En ligne, phantasma.ro. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">121- Présentation (avec A. Pena) du colloque Révélation et apprentissage dans les textes gréco-latins, Actes du colloque international de Lisbonne (7-8 avril 2011), Lisboa, Centro de Estudos Clássicos, 2012, p. 9-15.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">122- « Platon et la théorie des systèmes ? », in Révélation et apprentissage dans les textes gréco-latins, Actes du colloque international de Lisbonne (7-8 avril 2011), Lisboa, Centro de Estudos Clássicos , 2012, p. 19-27. En ligne sur Open Editions. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 :123- « Virgile et l’émergence de Rome », in Poésie augustéenne et mémoire du passé à Rome, Hommages à L. Deschamps (O. Devillers et G. Flamerie de la Chapelle dir.), Ausonius, Bordeaux, diff. De Boccard, 2013, p. 29-34. – En ligne sur HAL. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">124- « Les intuitions de la civilisation antique, au miroir du structuralisme et des neurosciences », in Science et imaginaire, Cadernos do CEIL, Lisbonne, 2013, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.ceil.fcsh.unl.pt/cadernos/PDF/5_CCEIL2_2012_JT.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. - En ligne sur HA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">125- « Unitas multiplex : de la barque de Catulle au Bateau Ivre. Rimbaud lecteur de Catulle », in La Profusion et l’Unité. Pour Françoise Haffner, Perpignan, Presses Universitaires, 2013, p. 101-107. En ligne sur Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">126- « Les Romains étaient-ils sportifs ? Etude d’un imaginaire », in Sport et imaginaire (F. Monneyron dir.), Montpellier, Presses Universitaires de la Méditerranée, 2013, p. 13-26. En ligne sur HAL.2014 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">127- « Un vieux débat, toujours actuel : végétarisme et ʺgrande bouffe ʺ de l’Antiquité à nos jours », in Chaire, chair et bonne chère – Hommage à Paul Bretel (M. Adroher et F. Mignon dir.), Perpignan, Presses Universitaires, 2014, p. 149-160. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">128- Introduction (avec P.-A. Deproost) au colloque Extravagances. Ecart et norme dans les textes grecs et latins (P.-A. Deproost dir.), Actes du colloque international de Louvain (16-17 mai 2013), Paris, L’Harmattan, 2014, p. 5-9. En ligne sur Open Editions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">129- « Le sacré comme extra-vagance », in Extravagances. Ecart et norme dans les textes grecs et latins (P.-A. Deproost dir.), Actes du colloque international de Louvain (16-17 mai 2013), Paris, L’Harmattan, 2014, p. 11-20. En ligne sur Open Editions. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">130- « Liance, déliance, reliance : l’émergence du héros. Construction de soi et construction du monde, des Bucoliques à l’Énéide de Virgile et à la Pharsale de Lucain », in Héros voyageurs et constructions identitaires (G. Jay-Robert et C. Jubier-Galinier éd.), Perpignan, Presses Universitaires, 2014, p. 167-183. - En ligne Open Editions books-openedition-org.ezproxy.univperp.fr/authors?letter=t.En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 :131- « Avant-propos », in Euripide et l’imagination aérienne, (J. A	ssaël dir.), Thyrse n° 6, Paris, L’Harmattan, 2015, p.7-16. – En ligne sur HAL. 132- « Figures du héros à Rome », in Autour de la figure de Jean Moulin. Héros et Résistances » (J. Sagnes et B. Salques  dir .), Actes du colloque de Béziers des 13-14 juin 2013, Cazouls lès Béziers, Éditions du Mont, 2015, p. 59-73. – En ligne sur HAL. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">133- « Une relecture bachelardienne : la symbolique élémentaire chez Virgile et chez Lucrèce », Bachelard e la letteratura : ermeneutica e femenologia dell’imagine poetica, in Ermeneutica letteraria, Lecce, 2015, p. 85-94. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">134- « La place et le rôle de l’anxiété dans l’imaginaire gréco-romain », in L’imaginaire dans tous les états. Hommage à Jean-Jacques Wunenburger (coordinateur : Ionel Buse), Symbolon 11, Craiova-Lyon III, p. 93-110. – En ligne sur HAL.2016135- « La mort de Turnus. Encore sur Énéide XII 919-952 », in Virgiliennes. Hommages à Philippe Heuzé (J. Pigeaud éd.), Paris, Les Belles Lettres, 2016, p. 61-69. – En ligne sur HAL. 136- « Ulysse, ou l’Absent », in Ausência, Cadernos do CEIL, Lisboa, 2016, p. 29-35, https://ielt.fcsh.unl.pt/pt/cadernos-ceil#numero3.- En ligne sur HAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">137- « Comment Rome construit ses légendes. La valeur fonctionnelle de l’éloge et du blâme dans la cité romaine », in Éloge et blâme. Figures et pratiques (Ph. Guizard et Ch. Laizé dir.), Paris, Ellipses, coll. « Cultures antiques », 2016, p. 343-365. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017138- « L’imaginaire de la chute dans les mythes gréco-romains », in Queda, Cadernos do CEIL, Lisboa, 2017, p. 21-28. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ielt.fcsh.unl.pt/wp-content/uploads/2020/01/ilovepdf_merged.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - En ligne sur HAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">139- « Polir le miroir de l’âme. L’art du portrait à Rome », in Formes du portrait dans le monde hellénistique et romain, Actes du Colloque international de Montpellier des 11-13 mai 2015, Paris, Garnier, 2017, p. 17-27. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">140 - « L’initiation mithriaque », in Historia Occultae, n° 8, 2017, Paris, Les Éditions de l’Oeil du Sphinx, p. 221-233.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">141 - « Janus, le dieu du passage et de l’initiation », in Historia Occultae, Paris, Les Éditions de l’Oeil du Sphinx n° 8, 2017, p. 235-246.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018142 – « Le Mythe du Phénix » in Historia Occultae 9, mai 2018, Paris, Éditions de l’oeil du Sphinx p. 243-246.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019143 – « Les Métamorphoses d’Apulée (I-XI), ou l’initiation par les femmes », Vita Latina, n° 199, 2019, p. 17-33. En ligne sur Persée. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">144 - « Introduction » (avec M. Courrént), in Sublime et sublimation dans l’imaginaire gréco-romain, Cahiers des Études Anciennes, 2019, p. 7-13. En ligne sur Open Editions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">145 - « Le sublime, comme valeur fondatrice de l’imaginaire romain. L’exemple de l’Énéide », in Sublime et sublimation dans l’imaginaire gréco-romain, Cahiers des Études Anciennes, 2019, p. 223-238. En ligne sur Open Editions. - En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">146 - « Janus, le dieu du passage et de l’initiation », in Historia Occultae 11, Paris, Editions de l’œil du Sphinx, 2019, p. 97-109. 2020147- « L’Énéide, une tragédie dans l’épopée, deux formes du sublime », in Anthropologie tragique et création poétique de l’Antiquité au XVIIe siècle français (H. Baby et J. Assaël dir.), Paris, Garnier, p. 193-204. – En ligne sur HAL. 2022148- « Centres, marges et recoins. Le rapport complexe des Romains au centre et à la périphérie », in Centro e Periferia nella letteratura di Roma imperiale (A. Bonadeo, A. Canobbio et E. Romano dir.), Actes du Colloque 2019 de Pavie, Pavie, Pavia University Press, 2022, p. 1-12. – En ligne sur HAL. 149- « Le lion – Animal brutal et clément dans l’antiquité romaine », in Le Lion, roi craint et vénéré, Mythologies, Les Essentiels, n° 14, juillet-septembre 2022, p. 42-45. – En ligne sur HAL. 150- « Le lion d’Androclès : préfiguration de l’animalisme ? », in Le Lion, roi craint et vénéré, Mythologies, Les Essentiels, n° 14, juillet-septembre 2022, p. 46. – En ligne sur HAL. 151- « Les figures léontocéphales de Mithra », in Le Lion, roi craint et vénéré, Mythologies, Les Essentiels, n° 14, juillet-septembre 2022, p. 47. – En ligne sur HAL. 152- « Centre et périphérie dans l’Imperium Romanum : un sujet d’actualité », in Optimo magistro sodalium et amicorum munus. Homenagem a Aires A. Nascimento, Lisboa, Centro de Estudios Clássicos, 2022, p. 83-96. – En ligne sur HAL. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">153- « Huysmans et le latin : une fascination pour la distance », in Actualités huysmansiennes. Miscellanées en hommage à Jean-Marie Seillan (A. de Georges dir.), Paris, Garnier, 2023, p. 311-322. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">154- « Virgile, la guerre et la violence éternelle », in Imaginaire de la guerre, Symbolon 16, Lyon, Éditions Universitaires, 2023, p. 9-25. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">155- « Du nouveau sur l’Énéide : le livre d’Antonio Cussen, El Milenario ségun Virgilio », in Latomus, 82, 3, Bruxelles, 2023, p. 594-605. En ligne, Peeters. – En ligne sur HAL. 156- « Le paysage virgilien comme état d’âme. Des Bucoliques aux Géorgiques et à l’Énéide », in Géographie sensible. Hommage à J.-Y. Laurichesse (S. Vignes dir.), Littératures, 89, Toulouse, Presses universitaires du Midi, 2023, p. 15-31. – En ligne sur HAL. 2024157- « Virgile, ce passeur », Folia Electronica Classica, Louvain-la-Neuve, 47, janvier-juin 2024, p. 2-17. En ligne sur HAL.ÉTUDES SUR LA SYMBOLIQUE GENERALEET LA MÉTHODOLOGIE DE L’IMAGINAIRE :1985 :158 - « James Hillman, l’âme pluridimensionnelle », in Artus n° 19, avril 1985, p. 22-24. – En ligne sur HAL.159 - « Gilbert Durand, le jeu des harmoniques », in Artus n° 20, juillet 1985, p. 49-52. – En ligne sur HAL. 1988 :160 - &amp;quot;Optimisme et pessimisme dans les crises de civilisation&amp;quot;, in L'Imaginaire dans les sciences et les arts, Actes du Colloque du Centre de Recherches sur l'Imaginaire, Toulouse, Privat, 1988, p. 99-104. En ligne sur HAL. 161 - &amp;quot;Les nouveaux chemins de l'imaginaire. Regards sur l'anthropologie contemporaine&amp;quot;, in L'Imaginaire de l'Espace et du Temps chez les Latins (ouvrage collectif de l'EPRIL coordonné et dirigé par J. Thomas), Cahiers de l'Université de Perpignan, n° 5, automne 1988 (2° édition 1991), p. 9-14. – En ligne sur HAL. 162 – (avec Marie-Arlette THOMAS et Paul CARMIGNANI), &amp;quot;Un exemple d'imagination créatrice: La tombe du Tisserand de Seumas O'Kelly. Le regard de l'antiquisant&amp;quot;, in L'imaginaire de l'espace et du temps chez les Latins, op. cit., p. 151-159.- En ligne sur HAL. 1993 :163 - &amp;quot;Le héros épique gréco-romain. Epopée et roman comme épiphanies d'une image de l’homo viator&amp;quot;, in Prisma, T. IX, n° 2, Poitiers, juillet-décembre 1993, p. 255-265.164 - &amp;quot;Epopea e romanzo come epifanie di una immagine dell’homo viator&amp;quot;, in L'Immaginale, n° 15, octobre 1993, Lecce, pp. 109-118. (trad. Marina Taccone).1994 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">165 - &amp;quot;La logique de l'imaginaire&amp;quot;, in L'Imaginaire religieux gréco-romain, J. Thomas dir., Perpignan, Presses Univ. (coll. &amp;quot;Etudes&amp;quot;), 1994, p. 5-9. En ligne sur Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 :166 - « Gilbert Durand : resistenza e riconciliazione » (trad. Roberta Alemanni), in L’immaginale, n° 22, Lecce, avril 1997, p. 96-115. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">167 - « Antilles et antiquité classique : rencontre de deux imaginaires fondateurs », in Société et littérature antillaises aujourd’hui, Actes du colloque de novembre 1994, Cahier n° 25 de l’Université de Perpignan, Presses Universitaires, 1997, p. 55-81. En ligne sur Open Editions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">168 - « Fondation et initiation. Réflexion sur deux niveaux de lecture des systèmes mythologiques », in Les Systèmes Mythologiques, (J. Boulogne éd.), Lille, Presses Universitaires du Septentrion, 1997, p. 18-28. – En ligne sur HAL. 1998 :169 - Texte liminaire à l’Introduction aux méthodologies de l’imaginaire, Paris, Ellipses, 1998, p. 15-21.- En ligne sur HAL. 170 - « Le XXème siècle et les théories formatrices autour de l’image ; C.G. Jung », in Introduction aux méthodologies de l’imaginaire, Paris, Ellipses, 1998, p. 83-90.171 - « Le XXème siècle et les théories formatrices autour de l’image ; Roger Caillois », in Introduction aux méthodologies de l’imaginaire, Paris, Ellipses, 1998, p. 96-100.172 - « Le XXème siècle et les théories formatrices autour de l’image ;Georges Gusdorf», in Introduction aux méthodologies de l’imaginaire, Paris, Ellipses, 1998, p. 101-104.173 - « Les Pères fondateurs de la notion d’imaginaire ; Mircea Eliade », in Introduction aux méthodologies de l’imaginaire, Paris, Ellipses, 1998, p. 121-127.174 - « Les Pères fondateurs de la notion d’imaginaire ;Henry Corbin», in Introduction aux méthodologies de l’imaginaire, Paris, Ellipses, 1998, p. 128-131.175 - « Les Pères fondateurs de la notion d’imaginaire ; Edgar Morin», in Introduction aux méthodologies de l’imaginaire, Paris, Ellipses, 1998, p. 132-139.176 - « Enjeux et prospectives ; l’imaginaire et les autres concepts exploratoires (systémique, complexité) », in Introduction aux méthodologies de l’imaginaire, Paris, Ellipses, 1998, p. 161-164.1999 :177 - « Gilbert Durand, ou le monde comme dialogue », in Dialogues. Hommages offerts à Maurice Roelens, Perpignan, Presses Universitaires, n° 29, 1999, p. 317-328.2003 :178 - &amp;quot;La symbolique des gravures rupestres du mont Bego&amp;quot;, in L’Anthropologie, Ed. Elsevier, n° 107, 2003, p. 271-290. En ligne sur : http://docplayer.fr/12971344-La-symbolique-des-gravures-rupestres-du-mont-bego-the-symbolic-interpretation-of-rock-engravings-from-mont-bego.html. – En ligne sur HAL.2004 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">179 - « Erfahrung und Erinnerung – Joël Thomas», in Pioniere, Poeten, Professoren. Eranos und der Monte Verità in der Zivilisationsgeschichte des 20. Jahrhunderts (dir. E. Barone, M. Riedl, A. Tieschl), Würzburg, Königshausen § Neumann, 2004, p. 221-222.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">180 – &amp;quot;Polarisation, dramatisation et dépolarisation : pour une éthique pluraliste&amp;quot;, in Cahiers Mircea Eliade (Ionel Buse coordinateur), n° 2, 2004, Craiova, Editura Universitaria, p. 37-55. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 :181 – « Chères B.- D . de mon enfance…L’imaginaire automobile dans la B.D. des années 50-70 », in Automobile et Littérature (F. Monneyron et J. Thomas dir.), Perpignan, Presses Universitaires, 2005, p. 215-221. En ligne sur Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 :182 - « Gilbert Durand y el mito-análisis », in El imaginario en el mito classico (H. Bauzá dir.), Buenos Aires, Academia Nacional de Ciencias, 2006, p. 11-23.2008: 183 - Interview par Marta Herrero Gil sur le site Generación Net (Entrevistas) En ligne sur http://www.generacion.net/category/entrevistas le 8 octobre 2008. – En ligne sur HAL. 184 - « Les études de Lettres Classiques sont-elles solubles dans la réforme des universités ? », in Réflexion(s), octobre 2008. En ligne sur http://reflexions.univ-perp.fr. – En ligne sur HAL. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">185 - « Mircea Eliade et James Hillman : deux pionniers des sciences humaines », in Mircea Eliade et la pensée mythique (I. Buse et J.-J. Wunenburger dir.), Symbolon 4, Editions Universitaires de Lyon III, 2008, p. 107-115. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">186 - « Antiquité classique et méthodologies de l’imaginaire : un dialogue fécond », in Variations sur l’imaginaire : l’épistémologie ouverte de Gilbert Durand. Orientations et innovations (Y. Durand, J.-P. Sironneau et A. F. Araujo dir.), Bruxelles, E.M.E., 2011, p. 21-37. En ligne sur Books Google. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 :187 – Conférence au séminaire « Réalité et représentation » du CEIL de Lisbonne (6 avril 2011). Vidéo : http://vimeo.com/45705387.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">188 - « Le mythe du taureau et les racines de la tauromachie. De Dionysos au duende », in Du taureau et de la tauromachie. Hier et aujourd’hui (H. Boyer dir.), Perpignan, Presses Universitaires (coll. « Etudes »), 2012, p. 11-30. - En ligne sur HAL Archives ouvertes CNRS. - En ligne Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013189 - « In Memoriam Gilbert Durand (1921-2012) : le jeu des harmoniques », in Cadernos do CEIL, n° 2, 2013, En ligne http://www.ceil.fcsh.unl.pt/cadernos/PDF/5_CCEIL2_2012_JT.pdf190 - « El sentido imaginario de la vida humana », in Claves de la existencia. El sentido plural de la vida humana, (A. Ortiz-Osés, B. Solares et L. Garagalza éd.), Barcelona, Anthropos, 2013, p. 135-142. – En ligne sur HAL. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">191 - « Les enjeux et le statut des méthodologies de l’imaginaire à l’ère du numérique », in Imaginaire(s) et numérique, Interfaces Numériques n° 2, 2015, p. 187-207. En ligne, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.unilim.fr/interfaces-numeriques/508</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">192 - « Gilbert Durand et l’imaginaire romain », in Gilbert Durand. De l’enracinement au rayonnement, (A. Chemain-Desgrange et Pascal Bouvier dir.), Chambéry, Publ. de l’Université Savoie-Mont Blanc, 2015, p. 161-171. – En ligne sur HAL. 193 – « Une relecture bachelardienne : la symbolique élémentaire chez Virgile et chez Lucrèce », in Ermeneutica Letteraria, Xi, Pise-Rome, 2015, p. 85-94. – En ligne sur HAL. 2016194 - « Les méthodologies de l’imaginaire : pour une meilleure compréhension de notre monde et de ses enjeux », in Imaginaire, industrie et innovation (P. Musso dir.), Actes du Colloque de Cerisy du 21 au 28 septembre 2015, coll. « Modélisation des Imaginaires », Paris, éd. Manucius, p. 47-59. – En ligne sur HAL. 2017195 - « Imaginaire et neurosciences », in Points de vue initiatiques, n° 183, mars 2017, p. 36-49.2018196 - « Imaginaire, physique quantique et neurosciences. Un état des lieux. », Réflexion(s), 2018. En ligne : http://reflexions.univ-perp.fr/index.php/imaginaire-et-sciences - En ligne sur HAL. 2021197 - « Imaginaire et neurosciences. Histoire des théories et des représentations du cerveau humain et de ses fonctions, de l’Antiquité au XXIe siècle », IRIS, 41, 2021, mis en ligne le 26 novembre 2021. En ligne : https://publications-prairial.fr/iris/ - En ligne sur HAL. 2022198- « Pour un dialogue entre les sciences de l’imaginaire et les neurosciences », in Imaginaire et neurosciences. Héritages et actualisations de l’œuvre de Gilbert Durand, (Actes du colloque international Gilbert Durand, l’imaginaire et les neurosciences, Grenoble, 2021). Paris, Hermann, 2022, p. 223-247. – En ligne sur HAL. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">199- « La notion d’archétype est-elle pertinente en Sciences Humaines ? », in Te nemus omne canet. Regards croisés sur l’«auteur». En hommage à Alain Deremetz (S. Clément-Tarantino et F. Klein dir.), Paris, 2023, p. 177-185.  – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">200- « L’Atlantide : entre mythe et histoire », La Nouvelle Gazette fortéenne, Paris, Éditions de l’Oeil du Sphinx, vol. 2, sept. 2023, p. 197-207. – En ligne sur HAL.COMPTES-RENDUS :1 - Compte-rendu dans Latomus (tome XLVII, 2, Bruxelles, 1988, p.442-444) du livre de Pierre Grimal, Virgile, ou la seconde naissance de Rome (Paris, Arthaud, 1985) En ligne sur Jstor..2 - Compte-rendu dans Latomus (tome XLVIII, 1, Bruxelles, 1989, p. 212-214) du livre de Philippe Heuzé, L'image du corps dans l'oeuvre de Virgile (Rome, Ecole Française de Rome, 1985). En ligne sur Jstor.3 - Compte-rendu dans Europe (n° 765-766, janvier-février 1993, p. 213-215) du livre de Jean-Paul Brisson, Rome et l'Age d'Or. De Catulle à Ovide, vie et mort d'un mythe (Paris, Ed. La Découverte, 1992).4 - Compte-rendu dans Europe (n° 769, mai 1993, p. 217-218) du livre de Jacques Gaillard, Beau comme l'antique (Paris, Actes Sud, 1993).5 - &amp;quot;In memoriam. Jacques Perret&amp;quot;, in Euphrosyne, XXI, Lisbonne, 1993, p. 441-443. En ligne Brepolsonline.6 - (J. Thomas et P. Bretel): &amp;quot;In memoriam. Jean-Claude Aubailly&amp;quot;, in Cahiers de Civilisation Médiévale, Poitiers, XXXVI, 1993, p. 437-438.7 - Compte-rendu dans Europe (n° 793, mai 1995, p. 217-218) du livre de Florence Dupont, L'Invention de la littérature. De l'ivresse grecque au verbe latin (Paris, La Découverte, 1994).8 - Compte-rendu dans Europe (n° 794-795, juin-juillet 1995, p. 201-202) du livre de Quintilien, Le Secret de Démosthène (trad. et préface de Françoise Desbordes; Paris, Les Belles Lettres, coll. &amp;quot;Le Corps Eloquent&amp;quot;, 1995).9 - Compte-rendu dans les Cahiers de Civilisation médiévale (n° 152 bis, tome XXXVIII, 1995, janvier 1996, p. 57-59) du livre de Francine Mora-Lebrun, L’Enéide médiévale et la naissance du roman (Paris, P.U.F., 1994).10- Compte-rendu dans Latomus (Bruxelles, tome 55, fasc. 1, janvier-mars 1996, p. 177-180) du livre de Steven Farron, Vergil’s Aeneid. A Poem of Grief and Love, Leyden, Brill, 1993. En ligne sur Jstor.11- Compte-rendu dans Latomus (Bruxelles, tome 57, fasc. 3, juillet-septembre 1998, p. 669-672) du livre de Rosalba Galvagno, Le sacrifice du corps. Frayages du fantasme dans les Métamorphoses d'Ovide, Paris, Panormitis, 1995. En ligne sur Jstor.12- Compte-rendu dans Latomus (Bruxelles, tome 58, fasc. 3, juillet-septembre 1999, p. 682-684) du livre de Michael Paschalis, Virgil’s Aeneid. Semantic Relations and Proper Names, Oxford, Clarendon Press, 1997. En ligne sur Jstor.13- Compte-rendu dans Latomus, (Bruxelles, octobre-décembre 1999, tome 58, fasc. 4, p. 899-901) du livre d’Anita Johner, La violence chez Tite-Live. Mythographie et historiographie, Strasbourg, 1996. En ligne sur Jstor.14- Compte-rendu dans le Bulletin de liaison des Centres de Recherche sur l’Imaginaire (n° 15, Dijon, novembre 2000, p. 49-51) du livre de Carmen Mihai, Roumanie multiple, aux paradoxes de l’espoir, Marseille, éd. Autres Temps, 2000.15- Compte-rendu de l’ouvrage de Frédéric Monneyron, La nation aujourd’hui. Formes et mythes, Paris, L’Harmattan, 2000, dans le Bulletin de liaison des Centres de recherche sur l’imaginaire, n° 16, Dijon, mai 2001, p. 47-49. 16- Compte-rendu dans Latomus (Bruxelles, tome 61, fasc. 2, avril-juin 2002, p. 478-480) du livre d’Annick Beague, Jacques Boulogne, Alain Deremetz et Françoise Toulze-Morisset, Les visages d’Orphée, Lille, Presses Universitaires du Septentrion, 1998. En ligne sur Jstor. 17- Compte –rendu dans Latomus (Bruxelles, tome 62, fasc. 4, octobre-décembre 2003, p. 923-926) du livre de Licinia Ricottilli, Gesto e parola nell’Eneide, Bologne, Pàtron, 2000. En ligne sur Jstor. 18- Compte-rendu de Paul-Augustin Deproost et Bernard Coulie (dir.), Langues, imaginaires européens. – Les langues pour parler en Europe. Dire l’unité à plusieurs voix, Paris, L’Harmattan, 2003 (146 p.), in Bulletin de liaison des Centres de Recherche sur l’imaginaire, Lettre électronique n° 2, Dijon, automne 2004, p. 60-63. 19- Compte-rendu dans Latomus (tome 64, fasc. 1, Bruxelles, janvier-mars 2005, p. 199-202), du livre de M. Beuchot et A. Velasco-Gomez, Perspectivas y horizontes de la hermenéutica en las humanidades, el arte y las ciencias. Memoria. Tercera jornada de hermenéutica, Mexico, Universidad Nacional Autonoma, 2001. En ligne sur Jstor. 20- Compte-rendu dans Latomus (tome 64, fasc. 3, Bruxelles, juillet-septembre 2005, p. 762-763), du livre de M. Beuchot, Perfiles essenciales de la hermenéutica, Mexico, Universidad Nacional Autonoma, 2002. En ligne sur Jstor.  21- Compte-rendu dans Latomus (tome 65, fasc. 1, Bruxelles, janvier-mars 2006, p. 186-188), du livre de A. Rossi, Contexts of War. Manipulation of Genre in Virgilian Battle Narrative, Ann Arbor, Univ. of Michigan Press, 2003. En ligne sur Jstor. 22- Compte-rendu dans Latomus (tome 66, fasc. 3, Bruxelles, juillet-septembre 2007, p. 745-748), du livre de A. La Penna, L’impossibile giustificazione della storia. Un’interpretazione di Virgilio, Roma-Bari, Laterza, 2005. En ligne sur Jstor.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">23- Compte-rendu de la thèse de I. de Ornellas e Castro, Da Mesa dos Deuses à Mesa dos Homens. A simbólica da alimentação na Antiguidade romana, Lisbonne, 2007, dans le Bulletin des Centres de Recherche sur l’imaginaire, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 24- Compte-rendu dans Latomus (tome 66, fasc. 4, Bruxelles, octobre-décembre 2007, p. 1014-1016) du livre de M. Lefaure et S. Laigneau, Virgile, Enéide (trad. de M. L. revue par S. L ; éd. S. L., Paris, Le Livre de Poche, n° 21006, 2004.) En ligne sur Jstor. 25- Compte-rendu dans Latomus (tome 67, fasc. 2, Bruxelles, juin 2008, p. 478-480) des Oxford Readings in Ancient Literary Criticism (A. Laird éd.), Oxford, Clarendon Press, 2006. En ligne sur Jstor. 26- Compte-rendu dans Latomus (tome 67, fasc. 2, Bruxelles, juin 2008, p. 520-521) du livre de Riggs Alden Smith, The Primacy of Vision in Virgil’s Aeneid, Austin, Univerity of Texas Press, 2005. En ligne sur Jstor. 27- Compte-rendu dans Latomus (tome 69 fasc. 2, Bruxelles, juin 2010, p. 545-546) du livre de Martha Patricia Irigoyen Tronconis, Hermenéutica, analogía y discurso (M. P. I. Tr. compiladora), Mexico, 2005. En ligne sur Jstor.28- Compte-rendu du livre d’Isabella Tondo, Uomini dal naso di cane. Figure dell’intelligenza in Roma antica, Roma, Carocci, 2007., dans Latomus, 69, fasc. 3, Bruxelles, 2010, p. 863-866. En ligne sur Jstor.29- Compte-rendu du livre de Nuccio D’Anna, Mistero e profezia. La IV Egloga di Virgilio e il rinnovamento del monde, Giordano, Cosenza, 2007, dans Latomus, 69, fasc. 3, Bruxelles, 2010, p. 842-845 En ligne sur Jstor.30- Compte-rendu du livre de Hugo F. Bauzá (compilador), El tema del más allá en la antigüedad y su proyecciones, Buenos Aires, Academia Nacional de Ciencias, 2009, dans Latomus, 70, fasc. 2, Bruxelles, 2011, p. 529-530. En ligne sur Jstor.31- Compte-rendu du livre de Ellen Oliensis, Freud’s Rome. Psychoanalysis and Latin Poetry, Cambridge University Press, 2009, dans Latomus, 70, fasc. 4, Bruxelles, 2011, p. 1133-1137. En ligne sur Jstor.32- Compte-rendu du livre d’Étienne Wolff et Françoise Graziani, Fulgence. Virgile dévoilé, Lille, Presses Universitaires du Septentrion, 2009, dans Latomus, 71, fasc. 1, Bruxelles, 2012, p. 204-206. En ligne sur Jstor.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">33- Compte-rendu du livre de Maria Victoria Manzano Ventura, Los discursos de exhortación militar en la Farsalia de Lucano, Madrid, Ediciones Clásicas, 2008, dans Latomus 72, fasc. 4, Bruxelles, 2013, p. 1162-1164. En ligne, Peeters.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">34- Compte-rendu du livre d’Olga Spevak, Isidore de Séville. Etymologies, Livre XIV, De Terra, Paris, Les Belles Lettres, 2011, dans Latomus, 73, fasc. 3, Bruxelles, 2014, p. 880-881. En ligne, Peeters.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35- Compte-rendu du livre de M. P. Futre Pinheiro et S. J. Harrison (dir.), Fictional Traces : Receptions of the Ancient Novel, Groningen, Barkhuis Publishing, 2011, dans Latomus, 74, fasc. 1, 2015, p. 252-255. En ligne, Peeters.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">36- Compte-rendu du livre de Philippe Walter, Dictionnaire de mythologie arthurienne (Paris, Imago, 2014), dans Iris 36, Les imaginaires du cerveau (2), Grenoble, 2015, p. 249-252. En ligne, Iris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">37- Compte-rendu du livre Augustan Poetry and the Irrational (Ph. Hardie éd.), Oxford University Press, 2016, dans Latomus, 76, 2, juin 2017, p. 523-525. En ligne, Peeters.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">38- Compte-rendu du livre de V. Rimell, The Closure of Space in Roman Poetry, Cambridge, Cambridge University Press, 2015, dans Latomus, fasc. 4, Bruxelles, 2017, p. 1144-1146. En ligne, Peeters.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">39- Compte-rendu du livre de Claude Aziza, Vivre l’Antiquité. Recueil de préfaces et autres textes, avec la collaboration d’O. Devillers, Bordeaux, Ausonius, Scripta Receptoria 8, 2016, dans Latomus, 78, 1, Bruxelles, mars 2019, p. 205-206. En ligne, Peeters.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">40_ Compte-rendu du livre de Basil Duffalo (éd.), Roman Error: Classical Reception and the Problem of Rome’s Flaws, Oxford University Press, 2018, dans Latomus, 78, 3, septembre 2019, p. 834-837. En ligne, Peeters.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">41- Compte-rendu du livre de Marco Formisano et Christina Kraus (éd.), Marginality, Canonicity, Passion, Oxford University Press, 2018, dans Latomus 78, 4, 2019, p. 1132-1135. En ligne, Peeters.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">42- Compte-rendu de The Present of Antiquity. Reception, Recovery, Reinvention of the Ancient World in Current Popular Culture (F. L. Gόmez, A. Alvarez Ossorio-Rivas, C. Alarcon Hernandez dir.), Besançon, Presses Universitaires de Franche-Comté, 2019, dans Latomus, 3, Bruxelles, 2020, p. 853-856. En ligne, Peeters.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43- Compte-rendu de En los márgenes de Roma. La Antigüedad romana en la cultura de masas contemporánea (Luis Unceta Gόmez et Carlos Sanchez Pérez éd.), Madrid, UAM Ediciones, 2019, dans Latomus, 3, Bruxelles, 2020, p. 878-882. En ligne, Peeters.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">44- Compte-rendu du livre de Christophe Imbert (dir.), Le Bois sacré. Histoire d’un paysage entre imaginaire cultuel et tradition culturelle, Montpellier, P.U.M., 2021, dans Littératures, n° 86, 2022, p. 237-240. – En ligne, Peeters.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">45- Compte-rendu du livre de Juan Carlos Villalba Salό, La naturaleza en la Eneida : descripciόn, symbología y metapoética, Madrid, Consejo Superior de Investigaciones científicas, 2021, dans Latomus, 82, 2, Bruxelles, 2023, p. 439-442. En ligne, Peeters.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">46- Compte-rendu du livre de Franck Collin, L’Invention de l’Arcadie. Virgile et la naissance d’un mythe, Paris, Champion, 2021, dans Latomus, 82, 4, Bruxelles, 2023, p. 837-840. En ligne, Peeters. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRÉFACES :1 - Préface au livre de J.Y. Maleuvre, La mort de Virgile d'après Horace et Ovide, Paris, J. Touzot éd., 1993, pp. I-IV.(2° éd. 1999).2 - Préface au livre de H. Bauzá, Voces y visiones. Poesia y representacion en el mundo antiguo, Buenos Aires, Biblos, 1997, p. 11-15 (trad. française : Voix et visions. Poésie et représentation dans le monde antique, Paris, L’Harmattan, 2005, p. 9-14).3- Préface au livre d’Olivier Rimbault, L’Avenir des Langues anciennes. Repenser les humanités classiques, Paris, L’Harmattan, 2011. En ligne sur Open Editions.4- Préface au livre de Philippe Dubreuil, Le Marché des injures à Rome. Injures et insultes dans la littérature latine, Paris, L’Harmattan, 20135- Préface au livre d’Olivier Rimbault, Imaginaire et pensée. Désiré Erasme, Martin Luther, Nicolas de Cues. Trois imaginaires, trois modèles de pensée, Perpignan, Presses Universitaires, 2016. En ligne sur Open Editions.COMITÉS DE RÉDACTION – SOCIÉTÉS SAVANTES :- Membre de la Vergilian Society.-Vice-Président et membre du Conseil Scientifique de l’Association des Amis de Gilbert Durand (AAGD)- Membre du Comité scientifique du Bulletin de liaison des Centres de Recherche sur l’imaginaire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil Scientifique de la revue Euphrosyne (Lisbonne, Centre d’Etudes Classiques, Faculté des Lettres).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité Scientifique et du Comité de Lecture de la revue Latomus (Bruxelles, Société des Etudes Latines).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité Scientifique de la revue Echinox (Cluj, Roumanie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité éditorial de la revue Itinerarios (Buenos Aires, Argentine)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité scientifique de la Revista Multidisciplinar de Estudos sobre o Imaginario, Cahiers du CEIL, Université Nouvelle de Lisbonne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité Scientifique et du Comité de Lecture de la revue Latomus (Bruxelles, Société des Etudes Latines).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité Scientifique de la revue Echinox (Cluj, Roumanie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité éditorial de la revue Itinerarios (Buenos Aires, Argentine)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité scientifique de la Revista Multidisciplinar de Estudos sobre o Imaginario, Cahiers du CEIL, Université Nouvelle de Lisbonne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil Scientifique de l’Institut de Neuroéducation International.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du Conseil Scientifique de la revue Réflexion(s), Perpignan, CRESEM.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile, ce passeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Electronica Classica université Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trilogie de Don Winslow et l'Enéide . Une belle rencontre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83 (3), pp.560-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du livre de Juan Carlos Villalba Salό, &amp;quot;La naturaleza en la Eneida : descripciόn, symbología y metapoética</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N°2, pp. 439-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage virgilien comme état d'âme. Des Bucoliques aux Géorgiques et à l'Enéide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Géographie sensible, 89, pp.15-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile, la guerre et la violence éternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbolon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Imaginaire de la guerre, 16, pp.9-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nouveau sur l'Enéide : le livre d'Antonio Cussen, El Milenio segun Virgilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82 (3), pp.594-605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du livre de Franck Collin, L'Invention de l'Arcadie. Virgile et la naissance d'un mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.837-840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Le Bois sacré. Histoire d’un paysage entre imaginaire cultuel et tradition culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 86, pp. 237-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lion, animal brutal et clément dans l'Antiquité romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythologie(s) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les Essentiels, 14, pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire et neurosciences. Histoire des théories et des représentations du cerveau humain et de ses fonctions, de l’Antiquité au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/iris.2128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Métamorphoses d'Apulée (I-XI), ou l'initiation par les femmes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vita Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 199, pp.17-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire de la chute dans les mythes gréco-romains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos do CEIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse, ou l'Absent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos do CEIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relecture bachelardienne : la symbolique élémentaire chez Virgile et chez Lucrèce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ermeneutica Letteraria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux et le statut des méthodologies de l'imaginaire à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dossier imaginaire(s) et numérique, 4 (2), pp.187-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place et le rôle de l'anxiété dans l'imaginaire gréco-romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbolon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L'imaginaire dans tous les états. Hommage à Jean-Jacques Wunenburger, 11, pp.93-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euripide et l'imagination aérienne. Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thyrse - La collection du CTEL -Université Nice-Sophia Antipolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relecture bachelardienne: la symbolique élémentaire chez Virgile et chez Lucrèce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ermeneutica Letteraria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bachelard e la letteratura : ermeneutica e femenologia dell'imagine poetica, 11, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Euripide et l'imagination aérienne, 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES INTUITIONS DE LA CIVILISATION ANTIQUE, AU MIROIR DE LA SYSTEMIQUE ET DES NEUROSCIENCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos do CEIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icône et idole. Les avatars de la copie, de Platon à notre monde contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caietele Echinox / Cahiers de l'Echinox / Echinox Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Imaginaire, mythe, utopie, rationalité. Hommages à J.-J. Wunenburger, 22, pp.207-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;chant profond&amp;quot; des mythes gréco-romains : état des lieux et perspectives méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos do CEIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.5-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Enéide à l'Eneas. Pour une approche comparative et systémique de l'imaginaire littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pris-Ma : Recherches sur la Littérature d'Imagination au Moyen Age </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paysages critiques de l'imaginaire, XXV (49-50), pp.175-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;théorie des catastrophes&amp;quot; dans l'Antiquité classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbolon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L'imaginaire des catastrophes, 6, pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relecture de l'Enéide : la Créüside de Magda Szabo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Euphrosyne, 38, pp.391-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile, ou le classicisme augustéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ou Le Classicisme Augustéen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du GADGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L'Esprit des Lettres. Mélanges offerts à Jean-Pierre Landry, 8 (8), pp.5-17. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/gadge.2010.1123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il légitime d'avoir recours à la psychanalyse comme mode interprétatif de la culture antique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Euphrosyne, 37, pp.279-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564646v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment de l'exil chez Virgile et Ovide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36, pp.199-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Eliade et James Hillman : deux pionniers des sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbolon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Mircea Eliade et la pensée mythique, 4, pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études de Lettres Classiques sont-elles solubles dans la réforme des universités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologie classique et théories de la complexité : la notion de système mythologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35, pp.365-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passer la limite : le duende, une rencontre entre les mythes gréco-romains et notre imaginaire contemporain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 66 (3), pp.718-726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de la carte du monde chez les Latins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Le monde et les mots. Mélanges Germaine Aujac, 72, pp.97-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'orphisme dans les mouvements religieux du monde gréco-romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33, pp.379-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation, dramatisation et dépolarisation : pour une éthique pluraliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Mircea Eliade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Cahiers Mircea Eliade, 2, pp.37-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires de l’exil : Ovide chez les Scythes, revisité par David Malouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Loxias 2 (janv. 2004) Eclipses et surgissements de constellations mythiques. Littératures et contexte culturel, champ francophone (1ère partie), 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit littéraire comme atelier du mythe. Le mythe de Pygmalion et ses résonances ovidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Hommages à Victor Jabouille, 31, pp.327-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La symbolique des gravures rupestres du Mont Bego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107, pp.271-290. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0003-5521(03)00008-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culpabilité dans l'Enéide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Hommages à Carl Deroux, I - Poésie, 266, pp.464-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racines ou rhizomes ? La romanité comme métissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuari de Filologia. Antiqua et Mediaeualia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Arquetipologia general de la dinamica transcultural : el problema de l'Altre, XXIV (12), pp.57-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Amazones aux animaux-totems : les Romains et l'exotisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de l’IRSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5, pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'otium dans les Bucoliques : temps suspendu et temps de l'éclair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Le Temps, 28, pp.213-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux visages du destin dans le second livre de l'Enéide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vita Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 155 (155), pp.8-18. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/vita.1999.1417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire de l'amour chez les Latins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 27, pp.31-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thème du désert dans l'hagiographie de saint Antoine et dans la Pharsale de Lucain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 26, pp.169-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'ai vu les nymphes nues&amp;quot; : tropismes du regard à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, L'Oeil fertile, pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire gréco-latin et la science contemporaine: la pensée du complexe. Etat des lieux et prospectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Euphrosyne, 26, pp.371-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Durand : résistance et réconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Immaginale. Rassegna di psicologia immaginale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22, pp.96-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionysos : l'ambivalence du désir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 24, pp.33-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos du symbolisme zodiacal de l'Enéide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 54 (1), pp.86-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le personnage d'Enée, ses rapports aux autres et au monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ecole des lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Virgile, l'Enéide, livre VI, 4, pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Enéide au Satiricon et à la Pharsale, ou la modification des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uranie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Voyages et voyageurs, 4, pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile et l'imaginaire du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eidôlon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Imperium Romanum. Images romaines du pouvoir, 43, pp.41-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence transformée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Virgile, 765-766, pp.54-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Rome historique et la Rome imaginaire : essai de mythanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, En ligne sur Open Editions, 21, pp.275-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les courants de pensée ésotériques dans le monde romain. Eléments d'une bibliographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 20, pp.429-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace de l'Enéide, ou la quête du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Budé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'association Guillaume Budé </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1 (3), pp.252-261. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bude.1992.1515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuovi percorsi per l'immaginario : pensiero antico e psicologia profonda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Immaginale. Rassegna di psicologia immaginale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, L'Immaginale. Rassegna di psicologia immaginale, 13, pp.15-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens symbolique de la bataille d'Actium (Enéide VIII, 671-728)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 19, pp.303-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'ordalie à l'initiation : le voyage d'Enée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 48 (1), pp.36-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enéide et le &amp;quot;Rêve éveillé&amp;quot; de R. Desoille : épopée initiatique et psychothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 17, pp.245-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens du voyage et le &amp;quot;tissage&amp;quot; de l'espace-temps du héros dans l'Enéide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Université de Perpignan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, L'imaginaire de l'espace et du temps chez les Latins, 5, pp.37-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de panorama diachronique. analyse d'une tendance: l'installation de la cyclothymie (du Ier siècle av. J.-C. au Bas Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Université de Perpignan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, L'imaginaire de l'espace et du temps chez les Latins, 5, pp.139-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ancien et le Nouveau. Pour une relecture des oeuvres latines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Université de Perpignan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, L'imaginaire de l'espace et du temps chez les Latins, 5, pp.15-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sénèque et le problème de la légitimité de l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Euphrosyne, 16, pp.97-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d'imagination créatrice : &amp;quot;La Tombe du Tisserand&amp;quot; de Seumas O'Kelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Arlette Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Université de Perpignan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, L'imaginaire de l'espace et du temps chez les Latins, 5, pp.161-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux chemins de l'imaginaire. Regards sur l'anthropologie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Université de Perpignan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, L'imaginaire de l'espace et du temps chez les Latins, 5, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janus, le dieu de la genèse et du passage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 15, pp.281-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hillman, l'âme pluridimensionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 19, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Durand, le jeu des harmoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 20, pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche renouvelée des études classiques : gnose et anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 13, pp.179-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnalités féminines et quête initiatique dans l'Enéide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, XLIV (3), pp.546-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage initiatique et quête de l'absolu dans l'Enéide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, Epopée, tragédie, antiquité tardive, 31 (31), pp.41-61. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/palla.1984.1146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrologie, alchimie et structures ontologiques dans les Mystères de Mithra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, Astres, astrologie, religions astrales dans l'Antiquité, 30 (30), pp.75-94. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/palla.1983.1141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruodlieb, conte latin du XIe siècle. Un ancêtre du conte du Graal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moine Anonyme Du Xie Siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA éditions, 364 p., 2024, 978-2377474325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire, physique et neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IELT Lisboa. IELT-Lisboa, 2021, 978-989-8968-10-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mythes gréco-romains, ou la force de l'imaginaire. Les récits de la construction de soi et du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academia, 2017, Imaginaires, 978-2-8061-0331-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mythes gréco-romains, ou la force de l'imaginaire. Les récits de la construction de soi et du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academia, 2017, Imaginaires, 978-2-8061-0331-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Durand : de l'enracinement au rayonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Chemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoying Durand-Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Ying Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arlette Chemain-Degrange; Pascal Bouvier. Université Savoie Mont Blanc; Laboratoire LLSETI, 30, pp.370, 2015, Ecriture et représentation, 978-2-919732-45-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythanalyse de la Rome antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 2015, Vérité des Mythes, 978-2-251-38570-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Imaginaire de l'Homme romain. Dualité et complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Latomus, 299, 2006, Collection Latomus, 2-87031-240-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Automobile. Un imaginaire contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monneyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imago, 2006, 2-84952-030-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monneyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Que sais-je ?, 3645, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux méthodologies de l'imaginaire (dir. Joël Thomas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 1998, 2-7298-6776-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIRGILE- Bucoliques, Géorgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ELLIPSES, 1998, BUCOLIQUES, GEORGIQUES -- VIRGILE, P. Villani et B. Bonhomme, 2-7298-4833-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Arbre et la Forêt dans l'Enéide et l'Eneas. De la psyché antique à la psyché médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 1997, Essais sur le Moyen Age, 2-85203-676-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépassement du quotidien dans l'Enéide, les Métamorphoses d'Apulée et le Satiricon. Essai sur trois univers imaginaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 1986, Collection d'Etudes Anciennes, 2-251-32863-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures de l'imaginaire dans l'Enéide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 448 p., 1981, En ligne sur Open Editions, 2-251-32848-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'imaginaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile, ce passeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noms secrets de Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gestalttheorie et l'émergence de la pensée symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'archétype est-elle pertinente en Sciences Humaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Te nemus omne canet. Regards croisés sur l'"auteur". En hommage à Alain Deremetz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.177-185, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huysmans et le latin : une fascination pour la distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités huysmansiennes. Miscellanées en hommage à Jean-Marie Seillan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 311-322, 2023, 978-2-406-14971-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un dialogue entre les sciences de l’imaginaire et les neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaire et neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp. 223-247, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre et périphérie dans l’Imperium Romanum : un sujet d’actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Do Espírito Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cristina Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Farmhouse Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimo magistro sodalium et amicorum munus. Homenagem a Aires A. Nascimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Estudos Clássicos da Faculdade de Letras da Universidade de Lisboa, pp. 83-96, 2022, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51427/10451/52093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Durand et l'imaginaire romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Bouvier et Arlette Chemain-Desgrange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gilbert Durand. De l'enracinement au rayonnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'université Savoie-Mont-Blanc, pp.161-171, 2016, 10 2-919732-45-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Rome construit ses légendes. La valeur fonctionnelle de l'éloge et du blâme dans la cité romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eloge et blâme. Figures et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.343-365, 2016, Cultures antiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodologies de l'imaginaire : pour une meilleure compréhension de notre monde et de ses enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Musso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaire, industrie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Manucius, pp.47-59, 2016, 978-2-84578-462-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du héros à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Sagnes et Bernard Salques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la figure de Jean Moulin. Héros et Résistances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Mont, pp.59-73, 2015, 978-2-915652-78-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Romains étaient-ils sportifs? Etude d'un imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de la Méditerranée, pp.13-26, 2013, 978-2-36781-032-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile et l'émergence de Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie augustéenne et mémoire du passé de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.29-34, 2013, 978-2-35613-080-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de l'imaginaire et sciences de l'Antiquité : un dialogue. Un exemple : l'imaginaire de la limite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Aureus. Mélanges d'antiquité et de contemporanéité offerts à Nicole Fick</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRA, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiquité classique et méthodologies de l'imaginaire : un dialogue fécond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations sur l'imaginaire : l'épistémologie ouverte de Gilbert Durand. Orientations et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.M.E., pp.21-37, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la déchéance à l'échéance : figures de l'exil dans l'Enéide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.199-210, 2010, En ligne sur Open Editions, 978-2-35412-070-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort de Turnus. Encore sur Enéide XII 919-952</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virgiliennes. Hommages à Philippe Heuzé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.61-69, 2010, 978-2-87854-425-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille, guerrière, vierge et martyre (Enéide, XI, 498-895)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">libres horizons. Hommage à Arlette et Roger Chemain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.277-283, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et travail d'écriture chez Virgile et Ovide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire et identité. Parcours dans l'imaginaire occidental.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.347-356, 2008, 978-2-87463-131-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des dirigeants à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection des pouvoirs constitués (Chef de l'Etat, Ministres, Parlementaires, Juges)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.13-26, 2007, 978-2-8027-2367-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aorasie, ou la Leçon de Ténèbres. Du sens caché dans l'Enéide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Bedon et Michel Polfer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre romain. Hommages in memoriam Charles Marie Ternes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAG Verlag, pp.19-26, 2007, Etre romain. Hommages in memoriam Charles Marie Ternes, 978-3-935383-97-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Durand y el mito-analisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El imaginario en el mito classico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Nacional de Ciencias, pp.11-23, 2006, 10-987-537-060-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques figures de la symbolique spatiale liées à l'avoiement et au dévoiement dans l'épopée classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déclinaisons de la voie : avoiement, dévoiement, fourvoiement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.39-49, 2006, En ligne, sur Open Editions, 2-914518-84-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chères B.D. de mon enfance...L'imaginaire automobile dans la B.D. des années 50-70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Monneyron et Joël Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automobile et littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Perpignan, pp.215-221, 2005, Collection Etudes, 2-914518-65-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirabilia. Tropismes de l'imaginaire antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mudry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mirabilia. Conceptions et représentations de l'extraordinaire dans le monde antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Peter Lang, pp.1-13, 2004, Echo, 3-03910-433-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O imaginario vergiliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variacoes sobre o imaginario. Dominios, teorizacoes, praticas hermeneuticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 95, Instituto Piaget, pp.469-486, 2003, 972-771-654-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire gréco-romain du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hekateia. Au carrefour des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Presses Universitaires de Perpignan, pp.57-104, 2003, 2-914518-17-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse d'une histoire de la culpabilité à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Carmignani et Joël Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hekateia. Au carrefour des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Presses Universitaires de Perpignan, pp.53-88, 2002, Collection Etudes, 2-914-518-17-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Passeurs dans l'Enéide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures du passeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.199-216, 2002, En ligne sur Open Editions, 2-914518-14-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études sur la latinité et l'imaginaire à l'Université de Perpignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Université de Perpignan (1350-2000). Tradition humaniste et modernité scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.303-311, 2001, 2-908912-90-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le boeuf, la truie et la louve : les animaux-totems et les voyageurs dans le mythe des origines de Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouleversants voyages : itinéraires et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.67-84, 2000, 2-908912-83-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-culture de l'Antiquité classique; l'imaginaire virgilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction aux méthodologies de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.177-180, 1998, 2-7298-6776-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le XXe siècle et les théories formatrices autour de l'image : George Gusdorf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction aux méthodologies de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.101-104, 1998, 2-7298-6776-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-culture de l'Antiquité classique : la république romaine et l'imaginaire du &amp;quot;retour du roi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction aux méthodologies de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.177-180, 1998, 2-7298-6776-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et prospectives : l'imaginaire et les autres concepts exploratoires (systémique, complexité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction aux méthodologies de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.132-139, 1998, 2-7298-6776-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le XXe siècle et les théories formatrices autour de l'image : Mircea Eliade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction aux méthodologies de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.121-127, 1998, 2-7298-6776-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (aux méthodologies de l'imaginaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction aux méthodologies de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.15-21, 1998, 2-7298-6776-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le XXe siècle et les théories formatrices autour de l'image : Edgar Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction aux méthodologies de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.132-139, 1998, 2-7298-6776-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le XXe siècle et les théories formatrices autour de l'image : Roger Caillois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction aux méthodologies de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.83-90, 1998, 2-7298-6776-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le XXe siècle et les théories formatrices autour de l'image : Henry Corbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction aux méthodologies de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.128-131, 1998, 2-7298-6776-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux figures &amp;quot;circulaires&amp;quot; du temps dans l'initiation gréco-romaine : le temps &amp;quot;tissé&amp;quot; et le temps &amp;quot;en miroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Figures du Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.141-152, 1997, 2-86820-680-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation et initiation. Réflexion sur deux niveaux de lecture des systèmes mythologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes mythologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.18-28, 1997, Les Systèmes mythologiques, 2-86531-076-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enfant, la Toupie et le Cercle. Etude comparative entre Virgile, Enéide VII 378-384 et un jeu rituel des Bambara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Imaginaire des Ages de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Editions, pp.55-68, 1996, 2-902709-95-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile et Tite-Live: la célébration du destin romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome, premier siècle avant J.-C. Ainsi périt la république des vertus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I, Editions Autrement, pp.162-175, 1996, Mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properce, ou l'incommunication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire de la communication II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, LAPRIL-Université Bordeaux III-Michel de Montaigne, pp.31-38, 1996, Eidôlon, 2-903440-46-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rome, ou la violence transformée. Le mythe de la régénération chez les Latins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Age d'Or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.91-141, 1996, Figures libres, 2-906645-16-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens de la limite chez les épicuriens et les stoïciens à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières terrestres, frontières célestes dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.297-308, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La symbolique de la calanque dans l'Enéide de Virgile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée. Imaginaires de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Presses Universitaires de Perpignan, pp.13-28, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrèce, ou la mystique du Grand Repos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire religieux gréco-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.187-202, 1994, En ligne sur Open Editions, 2-908912-19-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enéide et Cinéma Paradiso : deux variations sur le thème archétypal des &amp;quot;destins croisés&amp;quot; et du voyage initiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire religieux gréco-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.317-327, 1994, En ligne sur Open Editions, 2-908912-19-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique de l'imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire religieux gréco-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.5-9, 1994, 2-908912-19-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epopée et roman. Contribution à une typologie des structures épiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Em torno da Idade Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de Ciencias Sociais e Humanas de Lisboa, pp.95-117, 1989, Em torno da Idade Media</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre, marges et recoins. Le rapport complexe des Romains au Centre et à la Périphérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centro e Periferia nella letteratura di Roma imperiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pavie, Italie. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enéide, une tragédie dans l'épopée, deux formes du sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie tragique et création poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hélène Baby et Jacqueline Assaël, Nov 2016, Nice (06000), France. pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sublime, comme valeur fondatrice de l'imaginaire romain. L'exemple de l'Enéide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sublime et sublimation dans l'imaginaire gréco-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mireille Courrent, Mar 2017, Perpignan (France), France. pp.223-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polir le miroir de l'âme. L'art du portrait à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes du portrait dans le monde hellénistique et romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Béatrice Bakhouche, May 2005, Montpellier (34000), France. pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sacré comme &amp;quot;extra-vagance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extravagances. Ecart et norme dans les textes grecs et latins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Louvain la Neuve, Belgique. pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liance, déliance, reliance: l'émergence du héros. Construction de soi et construction du monde, des Bucoliques à l'Enéide de Virgile et à la Pharsale de Lucain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héros voyageurs et constructions identitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Jay-Robert et C. Jubier-Galinier, Nov 2012, Perpignan, France. pp.167-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un vieux débat, toujours actuel : Végétarisme et « grande bouffe », de l'Antiquité à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire, chair et bonne chère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platon et la théorie des systèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révélation et apprentissage dans les textes gréco-latins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Lisbonne, Portugal. pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe du Taureau et les racines de la tauromachie : de Dionysos au duende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Taureau et de la Tauromachie hier et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Henri BOYER, Jean SAGNES, Nov 2011, Béziers, France. pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puer Aeternus. Figures de l'Enfant chez Virgile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retours vers les enfances méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Dubois et Françoise Haffner, Oct 2008, Perpignan, France. pp.49-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rire de Virgile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grâce de Thalie ou la beauté du rire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.47-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Rome antique et l'Europe: un héritage et des malentendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mythes politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Perpignan, France. pp.60-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grecs et Romains &amp;quot;à deux têtes&amp;quot;: la non-séparativité de l'approche intuitive et de l'approche technique dans les processus de création poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythes et savoirs dans les textes grecs et latins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Toulouse, France. pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps humiliés et corps de transfiguration dans l'Enéide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Corps dans les cultures méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Perpignan, France. pp.67-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une constante de l'imaginaire virgilien : la complémentarité des contraires, comme condition de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phantasia. Il pensiero per immagini degli antichi e degli moderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Trieste, Italie. pp.151-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile, les Romains et la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée à feu et à sang. Poétique du récit de guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paul Carmignani, Jean-Yves Laurichesse et Joël Thomas, May 2005, Perpignan, France. pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Passage dans le Zodiaque : une image récurrente de la littérature latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiguidade Classica : Que fazer com este patrimonio ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Lisbonne, Portugal. pp.165-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumières, rythmes et couleurs dans l'Enéide et la Divine Comédie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythmes et lumières de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Perpignan, France. pp.27-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Griechisch-römische Vorstellungen von Raum und Zeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Ordnen der Zeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ascona, Switzerland. pp.135-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Roman Mosaics. Paths through the Classical Mind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Luxembourg, Luxembourg. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires de l'exil : Ovide chez les Scythes, revisité par David Malouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclipses et surgissements de constellations mythiques - Littératures et contexte culturel - Champs francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nice (06000), France. pp.37-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux figures de l'imaginaire gréco-romain : l'acrobate et le plongeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Peylet, 2000, Bordeaux, France. pp.77-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roi, sage, ou jardinier ? L'image du philosophe à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de philosophes : de l'idée à l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno Curatolo et Jacques Poirier, Nov 1999, Dijon (Bourgogne), France. pp.55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umriss einer Geschichte des Schuldgefühls in Rom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schuld</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Ascona, Switzerland. pp.191-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La truie blanche et les trente gorets dans l'Enéide de Virgile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythologies du Porc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, saint Antoine l'Abbaye, France. pp.51-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nourriture d'immortalité en Grèce et à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saveurs, senteurs. Le goût de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Perpignan, France. pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Traum. Wege der Erkenntnis im klassischen Altertum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Wahreit der Traüme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Ascona, Switzerland. pp.145-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rom oder die vervandelte Gewalt: der Mythos der Regeneration bei den Römern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strukturen des Chaos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, Ascona, Switzerland. pp.49-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enéide, récit initiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Initiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1991, Montpellier (34000), France. pp.251-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture des oeuvres latines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Imaginaires des Latins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joël Thomas, Nov 1991, Perpignan, France. pp.11-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux lauriers de l'Enéide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Imaginaires des Latins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joël Thomas, Nov 1991, Perpignan, France. pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enéide, le roman français du XIIème siècle et les trois régimes de l'imaginaire : tradition et changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A imagem do mundo na Idade Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Lisbonne, Portugal. pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie latine et psychologie des profondeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1985, Toulouse, France. pp.63-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace du héros, ou les destins croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wegkreugzungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1987, Ascona, Suisse. pp.133-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisme et pessimisme dans les crises de civilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire dans les sciences et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1985, Toulouse, France. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Empire Romain et la notion de divus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Os Imperios do Espirito Santo e a Simbolica do Imperio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Historico da Ilha Terceira, Jun 1984, Angra do Heroismo, Azores, Portugal. pp.205-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sublime et sublimation dans l'imaginaire gréco-romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Courrént</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sublime et sublimation dans l'imaginaire gréco-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Études Anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, Université Laval, 2019, En ligne, Open Editions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Corps dans les cultures méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Courrént</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Eloi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Corps dans les cultures méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, 2007, En ligne sur Open Editions, 978-2-35412-006-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée à feu et à sang. Poétique du récit de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Laurichesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée à feu et à sang. Poétique du récit de guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, 2006, En ligne sur Open Editions, 2-914518-83-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automobile et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monneyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automobile et littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, 2005, 2-914518-65-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et lumières de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Laurichesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythmes et lumières de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, 2003, En ligne sur Open Editions, 2-914518-35-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire et modes de construction du savoir antique dans les textes scientifiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Courrént</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaire et modes de construction du savoir antique dans les textes scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, 2001, En ligne, Open Editions, 2-914518-13-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveurs, senteurs. Le goût de la Méditerranée (P. Carmignani, J.- Y. Laurichesse et J. Thomas dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Laurichesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saveurs, senteurs. Le goût de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, 1998, 2-908912</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire religieux gréco-romain (dir. Joël Thomas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire religieux gréco-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, 1994, 2-908912-19-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les imaginaires des Latins (dir. Joël Thomas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les imaginaires des Latins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCIENCES DE L'IMAGINAIRE, PHYSIQUE QUANTIQUE ET NEUROSCIENCES : UN DIALOGUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01951947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe du Phénix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Université de Perpignan-Via Domitia, France. 2012, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mithra, dieu sauveur et culte initiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. université de Perpignan-Via Domitia, France. 2011, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le polythéisme dans l'Antiquité gréco-romaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. université de Perpignan-via Domitia, France. 2011, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El sentido imaginario de la vida humana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Durand et la mytho-analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rêve, chemin de connaissance dans l'Antiquité classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vénus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Mythes féminins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.1886-1892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rome antique&amp;quot;, présentation du secteur &amp;quot;monde romain&amp;quot; du Dictionnaire critique de l'ésotérisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'ésotérisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.1121-1125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId239"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:177.77777777778px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joël THOMAS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël THOMAS est agrégé de Lettres classiques, professeur émérite de Langue et littérature latines à l’Université de Perpignan-</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">via Domitia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Il est spécialiste de Virgile et de la poésie augustéenne, mais aussi de la symbolique générale, des méthodologies de l’imaginaire, et des rapports entre l’imaginaire et les neurosciences. Il est directeur de 15 ouvrages collectifs, auteur d’environ 300 articles sur la littérature latine et les problèmes de critique littéraire, dont la plupart sont en ligne. Il a publié </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structures de l’imaginaire dans l’Énéide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Paris, Les Belles Lettres, 1981, rééd. 2022, en ligne sur le site des Belles Lettres) ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dépassement du quotidien dans l’Énéide, les Métamorphoses d’Apulée et le Satyricon. Essai sur trois univers imaginaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Paris, Les Belles Lettres, 1986) ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Arbre et la Forêt dans l’Énéide et l’Enéas. De la psyché antique à la psyché médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris-Genève, Champion-Slatkine, 1997, (en collaboration avec Pierre Gallais ; préface de Gilbert Durand) ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virgile, Bucoliques, Géorgiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Paris, Ellipses, coll. « Textes fondateurs », 1998, en ligne sur HAL) ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythes et Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (en collaboration avec F. Monneyron, Paris, P.U.F., coll. « Que sais-je ? », 2002, rééd. 2012 et 2019 ) ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’imaginaire de l’homme romain. Dualité et complexité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruxelles, Latomus, 200 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Automobile. Un imaginaire contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Paris, Imago, 2006 ; en collaboration avec F. Monneyron; en ligne sur HAL)  ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythanalyse de la Rome antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (préface de Paul Veyne, Paris, Les Belles Lettres, coll. « Vérité des mythes »), 2015 ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mythes gréco-romains, ou la force de l’imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Bruxelles, Academia, 2017) ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaire, physique et neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Lisbonne, 2022 ; en ligne sur HAL) ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruodlieb, conte latin du XIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (en collaboration avec Ph. Walter, Grenoble, UGA Editions). Il est le directeur de l’Introduction aux méthodologies de l’imaginaire  (Paris, Ellipses, 1998), et du secteur « Monde romain » du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’Ésotérisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (J. Servier dir., Paris, P.U.F., 1998).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curriculum comple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">t</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRAVAUX ET PUBLICATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OUVRAGES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I-	Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1- Structures de l'Imaginaire dans l'Énéide, Paris, Les Belles Lettres, Coll. d'Etudes Anciennes, 1981, 447 p., 2 pl. (texte intégral de la thèse de Doctorat d'Etat). - 2ème édit. 2021, revue et augmentée, avec une nouvelle préface et une bibliographie actualisée. En accès libre sur Books Google et Open Editions : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://books.openedition.org/lesbelleslettres/8409</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2- Le dépassement du quotidien dans l'Énéide, les Métamorphoses d'Apulée et le Satyricon. Essai sur trois univers imaginaires, Paris, Les Belles Lettres, Coll. d'Etudes Anciennes, 1986, 210 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3- Virgile. Bucoliques, Géorgiques, Paris, Ellipses, coll. « Textes fondateurs », 1998, 176 p. – En ligne sur HAL Archives ouvertes CNRS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4- L’imaginaire de l’homme romain. Dualité et complexité, Bruxelles, Collection Latomus, 2006, 246 p. En ligne sur HAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5- Mythanalyse de la Rome antique (préface de Paul Veyne), Paris, Les Belles Lettres, coll. « Vérité des Mythes »), 2015, 282 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6- Les mythes gréco-romains, ou la force de l’imaginaire. Les récits de la construction de soi et du monde (préface de Paul-Augustin Deproost), Louvain la Neuve – Paris, Éditions Académia-L’Harmattan, 2017, 206 p. En ligne (partiel) sur Books Google. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7- Imaginaire, physique et neurosciences. Essais en hommage à Helder Godinho – Lisbonne, 2021, Publications de l’IELT de l’Université Nouvelle de Lisbonne, et sous forme de livre électronique, en accès libre, avec l’URL</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ielt.fcsh.unl.pt/wp-content/uploads/2021/12/imaginairephysiqueneurosciences-joelthomas-ebook-v04a.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">II-	Ouvrages écrits en collaboration</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1- L’Arbre et la forêt dans l’Énéide et l’Eneas. De la psyché antique à la psyché médiévale, en collaboration avec P. Gallais (Préface de Gilbert Durand), Paris-Genève, Champion-Slatkine, 1997, 126 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2- Dictionnaire critique de l’ésotérisme (J. Servier dir. - Direction du secteur « Monde romain », rédaction de 106 notices et articles), Paris, P.U.F., 1998 ; 2ème édition, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3- Mythes et littérature (en collaboration avec F. Monneyron), Paris, P.U.F., coll. « Que sais-je ? », 2002, 128 p. – Troisième édition 2019 – Trad. espagnole, Mitos y literatura (trad. Emilio Bernini), Buenos Aires, Ediciones Nueva Visión, 2004, 94 p. – Partiellement en ligne sur Books Google</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4- L’Automobile. Un imaginaire contemporain (en collaboration avec F. Monneyron), Paris, Imago, 2006, 162 p. Partiellement en ligne sur Books Google. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5- Ruodlieb, conte latin du XIe siècle. Un ancêtre du Conte du graal (texte présenté, traduit et annoté par Joël Thomas et Ph. Walter), Grenoble, UGA Éditions, coll. « Moyen Âge européen », 2024, 356 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">III - Direction d’ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1- L'imaginaire de l'Espace et du Temps chez les Latins (ouvrage collectif de l'EPRIL), Cahiers de l'Université de Perpignan, n° 5, automne 1988 (2° édition 1991), 190 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2- Les imaginaires des Latins, Actes du Colloque international de Perpignan, Perpignan, Presses Univ., Coll. &amp;quot;Etudes&amp;quot;, 1992 (2° édition 1995), 208 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3- L'imaginaire religieux gréco-romain, (ouvrage collectif de l'EPRIL), Perpignan, Presses Univ., Collection &amp;quot;Etudes&amp;quot;, 1994, 336 p. En ligne Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4- Euphrosyne, numéro spécial sur les religions grecque et romaine (codirection avec Aires A. Nascimento), Lisbonne, XXV, 1997, 548 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5- Introduction aux méthodologies de l’imaginaire, Paris, Ellipses, 1998, 319 p. En ligne sur </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://archive.org/details/introductionauxm0000unse/page/8/mode/2up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6- Dictionnaire critique de l’ésotérisme (J. Servier dir. - Direction du secteur Monde romain), Paris, P.U.F., 1998.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7- Saveurs, senteurs. Le goût de la Méditerranée, Actes du colloque international de Perpignan (13-15 novembre 1997), co-dirigés par P. Carmignani, J.- Y. Laurichesse et J. Thomas, Perpignan, Presses Universitaires, coll. « Etudes », 1998, 458 p. En ligne sur Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8- Imaginaire et modes de construction du savoir antique dans les textes scientifiques et techniques, Actes du colloque international de Perpignan (12-13 mai 2000), co-dirigés par Mireille Courrént et Joël Thomas, Perpignan, Presses Universitaires, coll. « Etudes », 2001, 174 p. En ligne Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9– « Hekateia ». Au carrefour des savoirs (dir. P. Carmignani et J. Thomas), Perpignan, Presses Universitaires, coll. « Etudes », 2002, 195 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10- « Hekateia ». Au carrefour des savoirs (dir. P. Carmignani et J. Thomas), Perpignan, Presses Universitaires, coll. « Etudes », 2003, 220 p.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11- Rythmes et Lumières de la Méditerranée, Actes du colloque international de Perpignan (20-23 mars 2002), co-dirigés par P. Carmignani, J.- Y. Laurichesse et J. Thomas, Perpignan, Presses Universitaires, coll. « Etudes », 2003, 408 p. En ligne sur Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12- Automobile et Littérature, (F. Monneyron et J. Thomas dir.), Perpignan, Presses Universitaires, Coll. « Etudes », 2005, 232 p. En ligne sur Open Edition books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13– La Méditerranée à feu et à sang. Poétique du récit de guerre (Actes du colloque international de Perpignan, 2-4 juin 2005, co-dirigés par P. Carmignani, J.-Y. Laurichesse et J. Thomas), Perpignan, Presses Universitaires, 2006. En ligne sur Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14– Le Corps dans les Cultures méditerranéennes, Actes du colloque international de Perpignan (30-31 mars, 1er avril 2006), codirigé par P. Carmignani, M. Courrént, T. Eloi et J. Thomas, Perpignan, Presses Universitaires, coll. « Etudes », 2007. En ligne sur Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15- Sublime et sublimation dans l’imaginaire gréco-romain (M. Courrént et J. Thomas dir.), Actes du colloque international de Perpignan (23-25 mars 2017), Cahiers des Études Anciennes, 2019. En ligne sur Open Editions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IV- Mélanges en hommage à J. Thomas</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Transports. Mélanges offerts à J. Thomas (M. Courrént, G. Jay-Robert et T. Éloi dir.), 575 p., Perpignan, Presses Universitaires, 2012. En ligne sur Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ARTICLES :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ETUDES SUR L’ANTIQUITÉ CLASSIQUE :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">1983 :1- &amp;quot;Astrologie, alchimie et structures ontologiques dans les Mystères de Mithra&amp;quot;, in Astres, astrologie, religions astrales dans l'Antiquité, Pallas, XXX, Toulouse, 1983, p. 75-94. En ligne sur Persée. – En ligne sur HAL.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">1984 :2- &amp;quot;Voyage initiatique et quête de l'absolu dans l'Enéide&amp;quot;, in Epopée, Tragédie, Antiquité tardive, Pallas,XXXI, Toulouse, 1984, p. 41-61. En ligne sur Persée. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3- &amp;quot;Etude de quelques images de l'Enéide dans leurs rapports avec une symbolique générale&amp;quot;, Euphrosyne, vol. XII, Lisbonne, 1983-84, p. 131-154. En ligne sur Brepolsonline</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1985 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4- &amp;quot;Personnalités féminines et quête initiatique dans l'Enéide&amp;quot;, Latomus, XLIV,3, Bruxelles, juillet-septembre 1985, p. 546-560. En ligne sur Jstor.- En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5- &amp;quot;L'Empire romain et la notion de divus&amp;quot;, in Os Imperios do Espirito Santo na Simbolica do Imperio, Actes du II° Colloque international de Symbologie, Angra do Heroismo (Azores), 1985, p. 205-224. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1987 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6- &amp;quot;Janus, le dieu de la genèse et du passage&amp;quot;, Euphrosyne, vol. XV, Lisbonne, 1987, p. 281-296. En ligne sur Brepolsonline. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7- &amp;quot;Sénèque et le problème de la légitimité de l'action&amp;quot;, Euphrosyne, vol. XVI, Lisbonne, 1988, p. 97-124. En ligne sur Brepolsonline. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8- &amp;quot;L'Ancien et le Nouveau. Pour une relecture des oeuvres latines&amp;quot;, in L'imaginaire de l'espace et du temps chez les Latins, (ouvrage collectif de l'EPRIL), Cahiers de l'Université de Perpignan, n° 5, automne 1988 (2° édition 1991), p. 15-33. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9- &amp;quot;Le sens du voyage et le &amp;quot;tissage&amp;quot; de l'espace-temps du héros dans l'Enéide&amp;quot;, in L'imaginaire de l'espace et du temps chez les Latins, (ouvrage collectif de l'EPRIL), Cahiers de l'Université de Perpignan, n° 5, automne 1988 (2° édition 1991), p. 37-74. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">10- &amp;quot;Essai de panorama diachronique. Analyse d'une tendance : l'installation de la cyclothymie (du I° s. av. J.C. au Bas-Empire)&amp;quot;, in L'imaginaire de l'espace et du temps chez les Latins, (ouvrage collectif de l'EPRIL), Cahiers de l'Université de Perpignan, n° 5, automne 1988 (2° édition 1991), p. 139-148. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11- (avec Marie-Arlette THOMAS et Paul CARMIGNANI) « Élargissement comparatiste : un exemple d’imagination créatrice, La Tombe du Tisserand de Seumas O’Kelly », in L'imaginaire de l'espace et du temps chez les Latins, (ouvrage collectif de l'EPRIL), Cahiers de l'Université de Perpignan, n° 5, automne 1988 (2° édition 1991), p. 161-185. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">12- &amp;quot;Peinture et poésie au I° s. av. J.C.&amp;quot;, in L'imaginaire de l'espace et du temps chez les Latins, (ouvrage collectif de l'EPRIL), Cahiers de l'Université de Perpignan, n° 5, automne 1988 (2° édition 1991), p. 109-123. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13- &amp;quot;L'Espace du héros, ou les destins croisés&amp;quot;, in Wegkreugzungen, Eranos Jahrbuch 1987, Insel Verlag, Frankfurt, 1989, p. 133-177. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14- &amp;quot;L'Enéide et le &amp;quot;rêve éveillé&amp;quot; de R. Desoille: épopée initiatique et psychothérapie&amp;quot;, Euphrosyne, vol. XVII, Lisbonne, 1989, p. 245-254. En ligne sur Brepolsonline. - En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15- &amp;quot;De l'ordalie à l'initiation : le voyage d'Énée&amp;quot;, Latomus XLVIII, 1, Bruxelles, 1989, p. 36-44. En ligne sur Jstor. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">16- &amp;quot;Epopée et roman. Contribution à une typologie des structures épiques&amp;quot;, in Em torno da Idade Media, Lisbonne, 1989, p. 95-117. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17- &amp;quot;Poésie latine et psychologie des profondeurs&amp;quot;, in Actualité de l'Antiquité, Actes du Colloque Pallas de Toulouse, Édit. du CNRS, Toulouse, 1989, p. 63-67. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18- &amp;quot;L'Arbre et la Forêt dans l'Enéide et l'Enéas: de la psyché antique à la psyché médiévale&amp;quot;, en collaboration avec Pierre GALLAIS, Prisma, V, 1, janvier-juin 1989, p. 17-46, et V, 2, juillet-décembre 1989, p. 157-184, Poitiers, Publ. de l'ERLIMA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19- &amp;quot;Le sens symbolique de la bataille d'Actium (Enéide, VIII, 671-728)&amp;quot;, Euphrosyne, XIX, Lisbonne, 1991, p. 303-309. En ligne sur Brepolsonline. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20- &amp;quot;L'Enéide, le roman français du XIIème siècle, et les trois régimes de l'imaginaire : tradition et changement&amp;quot;, in A imagem do mundo na Idade Media, Actes du colloque international de Lisbonne, Lisbonne, 1992, p. 105-112. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21- &amp;quot;Les courants de pensée ésotériques dans le monde romain. Eléments d'une bibliographie&amp;quot;, Euphrosyne, XX, Lisbonne, 1992, p. 429-438. En ligne sur Brepolsonline. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">22- &amp;quot;Pour une relecture des oeuvres latines&amp;quot;, in Les imaginaires des Latins, Actes du colloque international de Perpignan, Perpignan, Presses Universitaires, Coll. &amp;quot;Etudes&amp;quot;, 1992, p. 11-22. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">23- &amp;quot;Les deux lauriers de l'Enéide&amp;quot;, in Les imaginaires des Latins, Actes du colloque international de Perpignan, Perpignan, Presses Universitaires, Coll. &amp;quot;Etudes&amp;quot;, 1992, p. 49-60. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">24- &amp;quot;L'Enéide, récit initiatique&amp;quot;, in L'Initiation, Actes du colloque international de Montpellier, tome I (Les rites d'adolescence et les Mystères), Montpellier, Publ. de la Recherche, Univ. Paul Valéry, 1992, p. 251-260. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25- &amp;quot;Nuovi percorsi per l'immaginario: pensiero antico e psicologia profonda&amp;quot;, in L'Immaginale, n° 13, octobre 1992, Lecce, p. 15-26. (en italien, trad. Marina Taccone). – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26- &amp;quot;L'espace de l'Enéide, ou la quête du sens&amp;quot;, Actes du colloque de l'URAM &amp;quot;La recherche du sens à travers l'expérience poétique du monde chez Virgile&amp;quot; dirigé par S. Gély et J. Thomas, in Bulletin de l'Association Guillaume Budé, 3, octobre 1992, Paris, Les Belles Lettres, p. 252-261. En ligne sur Persée. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">27- &amp;quot;La pensée &amp;quot;complexe&amp;quot; des Romains&amp;quot;, in Sociétés, n° 38, Paris, Dunod, 1992, p. 411-416.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">28- &amp;quot;La violence transformée&amp;quot;, in Virgile, revue Europe, n° 765-766, janvier-février 1993, Paris, p. 54-61. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">29- &amp;quot;Bibliographie virgilienne&amp;quot;, in Virgile, revue Europe, n° 765-766, janvier-février 1993, Paris, p. 148-149.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">30- &amp;quot;La Rome historique et la Rome imaginaire: essai de mythanalyse&amp;quot;, in Euphrosyne, XXI, Lisbonne, 1993, p. 275-284. En ligne sur Brepolsonline. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1994 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">31- &amp;quot;Rom oder die vervandelte Gewalt: der Mythos der Regeneration bei den Römern&amp;quot;, in Strukturen des Chaos (Actes des Conférences d'Eranos 1991), Wilhelm Fink Verlag, München, 1994, p. 49-87. (en allemand; trad. Hanna Jenni).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">32- &amp;quot;L'Eneide e il &amp;quot;sogno ad occhi aperti&amp;quot; di R. Desoille: epopea iniziatica e psicoterapia&amp;quot;, in L'immaginale, n° 16, avril 1994, Lecce, p. 91-100. (en italien; trad. Marina Taccone).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">33- &amp;quot;Lucrèce, ou la mystique du Grand Repos&amp;quot;, in L'Imaginaire religieux gréco-romain, J. Thomas dir., Perpignan, Presses Univ. (coll. &amp;quot;Etudes&amp;quot;), 1994, p. 187-202. En ligne Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t. - En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">34- &amp;quot;L'Enéide et Cinéma Paradiso: deux variations sur le thème archétypal des &amp;quot;destins croisés&amp;quot; et du voyage initiatique&amp;quot;, in L'Imaginaire religieux gréco-romain, J. Thomas dir., Perpignan, Presses Univ. (coll. &amp;quot;Etudes&amp;quot;), 1994, p. 317-327. En ligne sur Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35- &amp;quot;Virgile et l'imaginaire du pouvoir&amp;quot;, in Imperium Romanum. Images romaines du pouvoir, Eidôlon, n° 43, Bordeaux, septembre 1994, p. 41-54. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">36- &amp;quot;De l'Enéide au Satyricon et à la Pharsale, ou la modification des chemins&amp;quot;, in Uranie, n° 4, Voyages et voyageurs, Lille, 1994, p. 79-94.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">199537-&amp;quot;Le sens de la limite chez les épicuriens et les stoïciens à Rome (I° s. av. J.C. - I° s. ap. J.C.), in Frontières terrestres, frontières célestes dans l'Antiquité, Coll. &amp;quot;Etudes&amp;quot;, Perpignan, P.U.P, (diff. De Boccard), 1995, p. 297-308. En ligne Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">38- &amp;quot;A propos du symbolisme zodiacal de l'Enéide&amp;quot;, in Latomus, Bruxelles, tome 54, fasc. 1, janvier-mars 1995, p. 86-91. En ligne sur Jstor.- En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">39- &amp;quot;La symbolique de la calanque dans l'Enéide de Virgile&amp;quot;, in Méditerranée. Imaginaires de l'espace, Cahiers de l'Université de Perpignan, n° 20, Perpignan, Presses Universitaires, 1995, p. 13-28. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">40- &amp;quot;L'Eneide e Cinema Paradiso: due variazioni sul tema archetipale dei &amp;quot;destini incrociati&amp;quot; e del viaggio iniziatico&amp;quot;, in L'Immaginale, n° 19, Lecce, octobre 1995, (trad. en italien par Anna Accogli), p. 140-153.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">41- &amp;quot;Le personnage d'Énée : ses rapports aux autres et au monde&amp;quot;, in L'École des Lettres, n° spécial, Virgile, l'Enéide, Livre VI, n° 4, novembre 1995, p. 55-66.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">42- &amp;quot;Properce, ou l'incommunication (Elégies, I, 3)&amp;quot;, in L'imaginaire de la communication, II, Eidôlon n° 46, Bordeaux, janvier 1996, p.31-38. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43- « Virgile et Tite-Live : la célébration du destin romain », in Rome, I° s. av. J.C. Ainsi périt la république des vertus..., Paris, Ed. Autrement, coll. « Mémoires », tome I, 1996, p. 162-175.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">44- « Dionysos : l’ambivalence du désir », in Euphrosyne XXIV, Lisbonne, 1996, p. 33-51. En ligne sur Brepolsonline. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">45- « Rome, ou la violence transformée. Le mythe de la régénération chez les Latins », in L’Age d’Or (J. Poirier dir.), Dijon, Editions Universitaires, 1996, p. 91-141.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">46- « L’enfant, la toupie et le cercle. Etude comparative entre Virgile, Enéide VII, 378-384 et un jeu rituel des Bambara », in L’Imaginaire des Ages de la Vie (D. Chauvin dir.), Grenoble, ELLUG, 1996, p. 55-68. En ligne sur Books Google. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">47- &amp;quot;L'imaginaire gréco-latin et la science contemporaine : la pensée du complexe ; état des lieux et prospectives.&amp;quot;, Euphrosyne, n° XXV, Lisbonne, 1997, p. 371-381. En ligne sur Brepolsonline. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">48- « Der Traum. Wege der Erkenntnis im klassischen Altertum », in Die Wahrheit der Traüme, Actes des conférences d’Eranos 1995, München, Wilhelm Fink Verlag, 1997, p. 145-185.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">49- « Deux figures &amp;quot;circulaires&amp;quot; du temps dans l'initiation gréco-romaine: le temps &amp;quot;tissé&amp;quot; et le temps &amp;quot;en miroir&amp;quot; », in Les Figures du Temps, (L. Couloubaritsis et J.J. Wunenburger dir.), Strasbourg, Presses Universitaires, 1997, p. 141-152.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">50- « &amp;quot;J'ai vu les nymphes nues&amp;quot;: tropismes du regard à Rome. », Iris, numéro hors-série sur L’œil fertile, Grenoble, ELLUG, 1997, p. 45-56. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">51- « Dioniso : l’ambivalenza del desiderio » (trad. en italien par Pasquale Mauro), L’Immaginale, n° 23, octobre 1997, Lecce, p. 71-105.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">52- « Prologo », in Voces y visiones. Poesía y representación en el mundo antiguo (H. Bauza dir.), Buenos Aires, Editorial Biblos, 1994 (2e éd. 2004), p. 11-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">53- « Le thème du désert dans l’hagiographie de saint Antoine et dans la Pharsale de Lucain », Euphrosyne n° XXVI, Lisbonne, 1998, p. 169-175. En ligne sur Brepolsonline. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">54- « La nourriture d’immortalité en Grèce et à Rome », in Saveurs, senteurs. Le goût de la Méditerranée (Actes du colloque de Perpignan ; P. Carmignani, J.Y. Laurichesse et J. Thomas dir.), Perpignan, Presses Universitaires, 1998, p. 13-22. En ligne Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">55- « Introduction », in Introduction aux méthodologies de l’imaginaire, Paris,Ellipses, 1998, p.15-21. En ligne sur </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://archive.org/details/introductionauxm0000unse/page/8/mode/2up</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">56- « Socio-culture de l’Antiquité classique ; la république romaine et l’imaginaire du &amp;quot;retour du roi&amp;quot; », in Introduction aux méthodologies de l’imaginaire, Paris, Ellipses, 1998, p.177-180. En ligne sur </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://archive.org/details/introductionauxm0000unse/page/8/mode/2up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">57- « Socio-culture de l’Antiquité classique ; l’imaginaire virgilien », in Introduction aux méthodologies de l’imaginaire, Paris, Ellipses, 1998, p. 187-191. En ligne sur https://archive.org/details/introductionauxm0000unse/page/8/mode/2up58- « Rome antique », présentation du secteur « Monde romain » du Dictionnaire critique de l’ésotérisme (J. Servier dir.), Paris, P.U.F., 1998, p. 1121-1125.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">59-Article « Mystères de Mithra », Dictionnaire critique de l’ésotérisme (J. Servier dir.), Paris, P.U.F., 1998, p. 864-866.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">60-Article « Néopythagoriciens », Dictionnaire critique de l’ésotérisme (J. Servier dir.), Paris, P.U.F., 1998, p. 916-918.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">61-Article « Socio-histoire de l’ésotérisme à Rome », Dictionnaire critique de l’ésotérisme (J. Servier dir.), Paris, P.U.F., 1998, p. 1200-1203.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">62-Article « Virgile », Dictionnaire critique de l’ésotérisme (J. Servier dir.), Paris, P.U.F., 1998, p. 1362-1366.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">63-Article « Noms secrets de Rome », Dictionnaire critique de l’ésotérisme (J. Servier dir.), Paris, P.U.F., 1998, p. 939-940. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">64-Articles « Adonis », « Alchimie », « Androgyne », « Ange gardien », « Angélologie », « Angerona », « Antre des Nymphes », « Apollon », « Apulée », Arcane », « Arts libéraux », « Arvales », « Astrologie », « Attis », « Augures », « Banquet sacré », « Baptême », « Basilique de la Porte Majeure », « Boèce », « Bona Dea », « Calendrier », « Carmenta », « Cérès », « Cicéron »,  « Clergé », « Cybèle », « Démembrement », « Devotio », « Dieux comme énergies », « Dioscures », « Dolichenus (Jupiter) », « Droite », « Echo », « Enfants », « Épi », « Equus October (Cheval d’Octobre) », « Evocatio », « Faunus », « Fétiaux », « Flamen », « Fondation (rituel de) », « Fortuna », « Fratrie », « Gardien du seuil », « Genius », « Hécate », « Hercule », « Horace », « Horatius Flaccus », « Horoscope de Rome », « Initiation », « Isis », « Janus », « Jeûne », « Jeux », « Junon », « Jupiter », « Labyrinthe », « Lares », « Latium », « Lémures et larvae », « Lier/délier », « Lieux magiques », « Lituus », « Livres sibyllins », « Lupercales », « Macrobe », « Mânes », « Manilius », « Mars », « Martianus Capella », « Médecine », « Mercure », « Messianisme », « Mot de passe », « Mundus », « Mystères », « Mythologie (interprétation ésotérique de la) », « Nigidius Figulus », « Noces mystiques », « Nom secret dans les mystères », « Numérologie », « Onction », « Orphisme », « Ovide », « Palladium », « Pénates », « Phénix », « Philosophie », « Physiognomonie », « Pileus », « Pontifex », « Psychomantium », « Puer/senex », « Purification », « Rire », «Saliens », « Saturne », « Secret », « Sénèque », « Servius », « Solaires (cultes) », « Sortes », « Syrie (mystères de) »,  « Talisman », « Tellus », « Tissage », « Triomphe », « Varron », « Vénus », « Vesta », « Vestales », « Virbius », « Vittae », « Voyage », « Vulcain », in Dictionnaire critique de l’ésotérisme (J. Servier dir.), Paris, P.U.F., 1998.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 :65-« La truie blanche et les trente gorets dans l’Énéide de Virgile », in Mythologies du Porc, Actes du Colloque de Saint Antoine l’Abbaye (4-5 avril 1998), Grenoble, Jérôme Million, 1999, p. 51-72. En ligne sur Books Google. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">66-« L’imaginaire de l’amour chez les Latins », in Euphrosyne, XXVII, Lisbonne, 1999, p. 31-50. En ligne sur Brepolsonline. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">67-« Umriss einer Geschichte des Schuldgefühls in Rom », in Schuld (Tilo Schabert et Detlev Clemens dir.), Actes des conférences d’Eranos 1996, München, Wilhelm Fink Verlag, 1999, p. 191-222 (trad. de Mechthild et Guiu Sobial-Caanitz).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">68-« Il cibo dell’immortalità in Grecia e a Roma », in L’Immaginale, n° 26, Lecce, avril 1999, p. 49-65. (trad. Pasquale Mauro).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">69-« Deux visages du destin dans le second livre de l’Enéide », in Vita Latina, n° 155, Montpellier, septembre 1999, p. 8-18. En ligne sur Persée. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 :70-« Le bœuf, la truie et la louve : les animaux-totems et les voyageurs dans le mythe des origines de Rome », in Bouleversants voyages. Itinéraires et transformations (P. Carmignani dir.), Perpignan, Presses Universitaires, coll. « Etudes », 2000, p. 67-84. En ligne sur Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">71-« L’otium dans les Bucoliques : temps suspendu et temps de l’éclair. », in Euphrosyne, numéro thématique sur Le Temps, XXVIII, 2000, p. 213-220. En ligne sur Brepolsonline. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">72-« Bibliographie sommaire sur l’inspiration poétique dans l’aire culturelle de la romanité », in L’antique notion d’inspiration (dir. J. Assaël), Noesis, n° 4, Paris, Vrin Diffusion, 2000, p. 299-301. En ligne sur Open Editions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001:73-« Deux figures de l’imaginaire gréco-romain : l’acrobate et le plongeur », in Etudes sur l’imaginaire. Mélanges offerts à Claude-Gilbert Dubois (G. Peylet dir.), Paris, L’Harmattan, 2001, p. 77-89. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">74-« Les études sur la latinité et l’imaginaire à l’Université de Perpignan », in L’Université de Perpignan (1350-2000). Tradition humaniste et modernité scientifique, Perpignan, P.U.P., 2001, p. 303-311. En ligne sur Books Google. – En ligne sur HAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">75- « Introduction » in Imaginaire et modes de construction du savoir antique dans les textes scientifiques et techniques, Actes du colloque international de Perpignan (12-13 mai 2000), co-dirigé par Mireille Courrént et Joël Thomas, Perpignan, Presses Universitaires, coll. « Etudes », 2001, p. 7-12. En ligne sur Open Editions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">76- « Roi, sage ou jardinier ? L’image du philosophe à Rome », in Portraits de philosophes : de l’idée à l’image, Actes du colloque de Dijon, 18-18 novembre 1999, B. Curatolo et J. Poirier éd., Dijon, Editions Universitaires, 2001, p. 55-64. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">77- « Des Amazones aux animaux-totems : les Romains et l’exotisme », in Imaginaire, tourisme et exotisme, Cahiers de l’IRSA (Institut de Recherches Sociologiques et Anthropologiques), n° 5, mai 2001, Publications de l’université de Montpellier III, p. 17-26. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 :78- « Esquisse d’une histoire de la culpabilité à Rome » in Hekateia. Au carrefour des savoirs (P. Carmignani et J. Thomas dir.), Perpignan, Presses Universitaires, coll. « Etudes », 2002, p. 53-88.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">79- « Les Passeurs dans l’Enéide » in Figures du Passeur (P. Carmignani dir.), Perpignan, Presses Universitaires, 2002, p. 199-216. En ligne sur Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">80- « La culpabilité dans l’Enéide », in Hommages à Carl Deroux, I – Poésie (Pol Defosse éd.), Bruxelles, Latomus, vol. 266, 2002, p. 464-472. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">81- Article « Vénus » dans le Dictionnaire des Mythes féminins (P. Brunel dir.), Paris/Monaco, Ed. du Rocher, 2002, p. 1886-1892.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">82- « Imaginaires de l’exil : Ovide chez les Scythes, revisité par David Malouf », in Eclipses et surgissements de constellations mythiques – Littératures et contexte culturel – Champs francophones, Actes du Colloque international des CRI (Nice, 22-24 mars 2001), Loxias, revue du C.R.L.P., n° 2-3, Nice, Publications de la Faculté des Lettres de Nice, 2002, p. 37-64. En ligne sur </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://revel.unice.fr/loxias/index.html?id=153</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">83-« Racines ou rhizomes ? La romanité comme métissage », in Arquetipologia general de la dinàmica transcultural : el problema de l’Altre, Anuari de filologia, vol. XXIV, n° 12, Barcelona, 2002, p. 57-70. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003 :84-« L’imaginaire romain », in Ancient Roman Mosaics. Paths through the Classical Mind, Actes du colloque de Luxembourg, mars 2000, (dir. Ch.-M. Ternes), Linden, Luxembourg, 2003, p. 1-23. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">85-« Lumières, rythmes et couleurs dans l’Enéide et la Divine Comédie », in Rythmes et Lumières de la Méditerranée (P. Carmignani, J-Y. Laurichesse et J. Thomas éd.), 2003, Actes du colloque de Perpignan, 20-23 mars 2002, Perpignan, Presses Universitaires, Coll. « Etudes », p. 27-38. En ligne sur Open Edition books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">86- « Le récit littéraire comme atelier du mythe. Le mythe de Pygmalion, et ses résonances ovidiennes », in Hommages à V. Jabouille, Euphrosyne, XXXI, Lisbonne, 2003, p. 327-332. En ligne sur Brepolsonline. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">87- « L’imaginaire gréco-romain du temps », in Hekateia. Au carrefour des savoirs (P. Carmignani et J. Thomas dir.), Perpignan, Presses Universitaires, coll. « Etudes », 2003, p. 57-104. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">88- « Griechisch-römische Vorstellungen von Raum und Zeit », in Das Ordnen der Zeit, Actes des conférences 1999 d’Eranos (T. Schabert et M. Riedl éd.), Eranos 10, Würzburg, Verlag Könighausen & Neumann, 2003, p. 135-160.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">89- «O imaginário vergiliano», in Variações sobre o imaginario (A. F. Araújo e F. P. Baptista coord.), Lisboa, Instituto Piaget, 2003, p. 469-486.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004:90-« Le Passage dans le Zodiaque : une image récurrente de la littérature latine », in Antiguidade Clássica : Que fazer com este património ?, Colóquio à Memória de Victor Jabouille, (mai 2003), éd. Aires A. Nascimento, Lisboa, 2004, p. 165-169. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">91-« Mirabilia. Tropismes de l’imaginaire antique », in Mirabilia. Conceptions et représentations de l’extraordinaire dans le monde antique (Ph. Mudry dir.), Actes du colloque international de Lausanne (20-22 mars 2003), Bern, Peter Lang Editions, 2004, p. 1-13. En ligne sur Books Google et Open Editions. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 :92-« La place de l’orphisme dans les mouvements religieux du monde gréco-romain », in Euphrosyne, XXXIII, Lisboa, 2005, p. 379-389. En ligne sur Brepolsonline. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">93-« Prologue » in H. Bauza, Voix et visions. Poésie et représentation dans le monde antique, Paris, L’Harmattan, 2005, p. 9-17.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">200694- « Une constante de l’imaginaire virgilien : la complémentarité des contraires, comme condition de la complexité », in Phantasia. Il pensiero per immagini degli antichi e dei moderni (Atti del Convegno Internazionale, 28-30 aprile 2005), Incontri Triestini di Filologia Classica IV, 2004-2005, Polymnia, Studi di Filologia Classica, Trieste, Edizioni Università di Trieste, 2006, p. 151-160. En ligne sur Open Editions. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">95- « Virgile, les Romains et la guerre », in La Méditerranée à feu et à sang. Poétique du récit de guerre, Actes du colloque international de Perpignan (2-4 juin 2005), Perpignan, Presses Universitaires, 2006, p. 25-33. En ligne sur Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">96- « Quelques figures de la symbolique spatiale liées à l’avoiement et au dévoiement dans l’épopée classique », in Déclinaisons de la voie : avoiement, dévoiement, fourvoiement (P. Amiot, H. Guillaume, P. Carmignani dir.), Perpignan, Presses Universitaires, 2006, p. 39-49. En ligne sur Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">200797- « Images de la carte du monde chez les Latins », in Le Monde et les Mots. Mélanges G. Aujac, Toulouse, Presses Universitaires du Mirail, 2007, p. 97-110. En ligne sur Books Google. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">98- « Corps humilié et corps de transfiguration dans l’Enéide », in Le Corps dans les Cultures méditerranéennes (Actes du colloque international de Perpignan, 30-31 mars et 1er avril 2006), P. Carmignani, M. Courrént, T. Eloi et J. Thomas dir., Perpignan, Presses Universitaires, p. 67-75. En ligne sur Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t. – en ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">99- « La protection des dirigeants à Rome » in La Protection des Pouvoirs constitués (Chef de l’Etat, Ministres, Parlementaires, Juges) (Ph. Ségur dir.), Bruxelles, Bruylant, 2007, p. 13-26. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">100- « L’aorasie, ou la Leçon de Ténèbres. Du sens caché dans l’Enéide », in Être Romain. Hommages in memoriam. Charles Marie Ternes (R. Bedon et M. Polfer éd.), Remshalden, Greiner, 2007, p. 19-26. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">101- « Mythologie classique et théories de la complexité : la notion de système mythologique », in Euphrosyne, XXXV, Lisboa, 2007, p. 365-372. En ligne sur Brepolsonline. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">102- « Imitation et création dans l’écriture poétique de l’antiquité », in Mito, Literatura, Arte. Mitos Clássicos no Portugal Quinhentista (A. Pena dir.), Actes du Colloque international des 29-30 mars 2007, Lisboa, Centro de Estudos Clássicos, Faculdade de Letras, 2007, p. 107-117. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">103- «Passer la limite : le duende, une rencontre entre les mythes gréco-romains et notre imaginaire contemporain », in Latomus, 66, fasc. 3, Bruxelles, 2007, p. 718-726. En ligne sur Jstor. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 :104- « Le sentiment de l’exil chez Virgile et Ovide », in Euphrosyne, XXXVI, Lisboa, 2008, p. 199-209. En ligne sur Brepolsonline. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">105- « Camille, guerrière, vierge et martyre (Enéide, XI, 498-895) »., in Libres Horizons. Hommage à Arlette et Roger Chemain (M. Symington et B. Bonhomme dir.), Paris, L’Harmattan, 2008, p. 277-283. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">106- « Mémoire et travail d’écriture chez Virgile et Ovide », in Mémoire et identité. Parcours dans l’imaginaire occidental (P.-A. Deproost, L. van Ypersele et M. Watthee-Delmotte dir.), Louvain, Presses Universitaires, 2008, p. 347-356. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">107- Présentation (avec J.- P. Aygon et R. Courtray) au colloque Mythes et savoirs dans les textes grecs et latins (éd. J.-P. Aygon et R. Courtray), Actes du colloque international de Toulouse, Pallas 78, Toulouse, Presses Universitaires du Mirail, 2008, p. 9-14. En ligne sur Open Editions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">108- « Grecs et Romains « à deux têtes » : la non-séparativité de l’approche intuitive et de l’approche technique dans les processus de création poétique », in Mythes et savoirs dans les textes grecs et latins (éd. J.-P. Aygon et R. Courtray), Actes du colloque international de Toulouse, Pallas 78, Toulouse, Presses Universitaires du Mirail, 2008, p. 33-40. En ligne sur Books Google et Open Editions. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 :109- « Est-il légitime d’avoir recours à la psychanalyse comme mode interprétatif de la culture antique ? », in Euphrosyne, XXXVII, Lisboa, 2009, p. 279-290. En ligne sur Brepolsonline. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 :110- « La Rome antique et l’Europe : un héritage et des malentendus », in Des Mythes politiques (F. Monneyron et A. Mouchtouris dir.), Paris, Imago, 2010, p. 60-72. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">111- « Une relecture de l’Enéide : la Créüside de Magda Szabo », in Euphrosyne XXXVIII, Lisboa, 2010, p. 391-398. En ligne sur Brepolsonline. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">112- « De la déchéance à l’échéance : figures de l’exil dans l’Enéide », in Exils (H. Carrera dir.), Perpignan, Presses Universitaires, 2010, p. 199-210. En ligne sur Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">113- « De l’Enéide à l’Eneas. Pour une approche comparative et systémique de l’imaginaire littéraire », in Paysages critiques de l’imaginaire, I, PRIS-MA, Tome XXV, 1 et 2, n° 49-50, Poitiers, 2010, p. 175-188. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">114- « Le rire de Virgile », in La grâce de Thalie, ou la beauté du rire (Ph. Heuzé et Ch. Veyrard-Cosme dir.), Actes du colloque international de Paris III-Sorbonne Nouvelle des 17-18 novembre 2006, Paris, Presses de la Sorbonne Nouvelle, 2010, p. 47-55. – En ligne sur HAL. 115- « Virgile, ou le classicisme augustéen », in L’Esprit des Lettres, n° 8, Mélanges offerts à Jean-Pierre Landry (O. Leplatre dir.), Cahiers du GADGES, Université de Lyon-III, Genève, Droz, 2010, p. 5-17. En ligne sur https://www.persee.fr/issue/gadge_1950-974x_2010_num_8_1.  – En ligne sur HAL. 116- « La « théorie des catastrophes » dans l’Antiquité classique », in L’imaginaire des catastrophes (J.-J. Wunenburger et I. Buse coordinateurs), Symbolon 6, Lyon, Editions Universitaires de Lyon III, 2010, p. 17-32. En ligne sur HAL. 2011 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">117- « Puer Aeternus. Figures de l’Enfant chez Virgile », in Retour vers les Enfances méditerranéennes (I. Dubois et F. Haffner dir.), Actes du Colloque international des 15-17 octobre 2008, Perpignan, Presses Universitaires, 2011, p. 49-61. En ligne sur Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">118- « Le « chant profond » des mythes gréco-romains : état des lieux et perspectives méthodologiques », in Cadernos do CEIL, Revista Multidisciplinar de Estudos sobre o Imaginario, n°1, Narrativos e mediacão, 2011, Lisboa. En ligne http://ceil.fcsh.unl.pt/cadernos/numeros.html. – En ligne sur HAL. 2012 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">119- « Méthodologies de l’imaginaire et sciences de l’Antiquité : un dialogue. – Un exemple : l’imaginaire de la limite », in Liber Aureus. Mélanges d’antiquité et de contemporanéité offerts à Nicole Fick, Nancy, ADRA, 2012. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">120- « Icône et idole. Les avatars de la copie, de Platon à notre monde contemporain », in Imaginaire, Mythe, Utopie, Rationalité. - Hommages à J.-J. Wunenburger, Echinox, vol. 22, Cluj-Napoca, 2012, p. 207-217. En ligne, phantasma.ro. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">121- Présentation (avec A. Pena) du colloque Révélation et apprentissage dans les textes gréco-latins, Actes du colloque international de Lisbonne (7-8 avril 2011), Lisboa, Centro de Estudos Clássicos, 2012, p. 9-15.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">122- « Platon et la théorie des systèmes ? », in Révélation et apprentissage dans les textes gréco-latins, Actes du colloque international de Lisbonne (7-8 avril 2011), Lisboa, Centro de Estudos Clássicos , 2012, p. 19-27. En ligne sur Open Editions. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 :123- « Virgile et l’émergence de Rome », in Poésie augustéenne et mémoire du passé à Rome, Hommages à L. Deschamps (O. Devillers et G. Flamerie de la Chapelle dir.), Ausonius, Bordeaux, diff. De Boccard, 2013, p. 29-34. – En ligne sur HAL. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">124- « Les intuitions de la civilisation antique, au miroir du structuralisme et des neurosciences », in Science et imaginaire, Cadernos do CEIL, Lisbonne, 2013, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.ceil.fcsh.unl.pt/cadernos/PDF/5_CCEIL2_2012_JT.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. - En ligne sur HA.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">125- « Unitas multiplex : de la barque de Catulle au Bateau Ivre. Rimbaud lecteur de Catulle », in La Profusion et l’Unité. Pour Françoise Haffner, Perpignan, Presses Universitaires, 2013, p. 101-107. En ligne sur Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">126- « Les Romains étaient-ils sportifs ? Etude d’un imaginaire », in Sport et imaginaire (F. Monneyron dir.), Montpellier, Presses Universitaires de la Méditerranée, 2013, p. 13-26. En ligne sur HAL.2014 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">127- « Un vieux débat, toujours actuel : végétarisme et ʺgrande bouffe ʺ de l’Antiquité à nos jours », in Chaire, chair et bonne chère – Hommage à Paul Bretel (M. Adroher et F. Mignon dir.), Perpignan, Presses Universitaires, 2014, p. 149-160. En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">128- Introduction (avec P.-A. Deproost) au colloque Extravagances. Ecart et norme dans les textes grecs et latins (P.-A. Deproost dir.), Actes du colloque international de Louvain (16-17 mai 2013), Paris, L’Harmattan, 2014, p. 5-9. En ligne sur Open Editions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">129- « Le sacré comme extra-vagance », in Extravagances. Ecart et norme dans les textes grecs et latins (P.-A. Deproost dir.), Actes du colloque international de Louvain (16-17 mai 2013), Paris, L’Harmattan, 2014, p. 11-20. En ligne sur Open Editions. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">130- « Liance, déliance, reliance : l’émergence du héros. Construction de soi et construction du monde, des Bucoliques à l’Énéide de Virgile et à la Pharsale de Lucain », in Héros voyageurs et constructions identitaires (G. Jay-Robert et C. Jubier-Galinier éd.), Perpignan, Presses Universitaires, 2014, p. 167-183. - En ligne Open Editions books-openedition-org.ezproxy.univperp.fr/authors?letter=t.En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 :131- « Avant-propos », in Euripide et l’imagination aérienne, (J. A	ssaël dir.), Thyrse n° 6, Paris, L’Harmattan, 2015, p.7-16. – En ligne sur HAL. 132- « Figures du héros à Rome », in Autour de la figure de Jean Moulin. Héros et Résistances » (J. Sagnes et B. Salques  dir .), Actes du colloque de Béziers des 13-14 juin 2013, Cazouls lès Béziers, Éditions du Mont, 2015, p. 59-73. – En ligne sur HAL. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">133- « Une relecture bachelardienne : la symbolique élémentaire chez Virgile et chez Lucrèce », Bachelard e la letteratura : ermeneutica e femenologia dell’imagine poetica, in Ermeneutica letteraria, Lecce, 2015, p. 85-94. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">134- « La place et le rôle de l’anxiété dans l’imaginaire gréco-romain », in L’imaginaire dans tous les états. Hommage à Jean-Jacques Wunenburger (coordinateur : Ionel Buse), Symbolon 11, Craiova-Lyon III, p. 93-110. – En ligne sur HAL.2016135- « La mort de Turnus. Encore sur Énéide XII 919-952 », in Virgiliennes. Hommages à Philippe Heuzé (J. Pigeaud éd.), Paris, Les Belles Lettres, 2016, p. 61-69. – En ligne sur HAL. 136- « Ulysse, ou l’Absent », in Ausência, Cadernos do CEIL, Lisboa, 2016, p. 29-35, https://ielt.fcsh.unl.pt/pt/cadernos-ceil#numero3.- En ligne sur HAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">137- « Comment Rome construit ses légendes. La valeur fonctionnelle de l’éloge et du blâme dans la cité romaine », in Éloge et blâme. Figures et pratiques (Ph. Guizard et Ch. Laizé dir.), Paris, Ellipses, coll. « Cultures antiques », 2016, p. 343-365. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017138- « L’imaginaire de la chute dans les mythes gréco-romains », in Queda, Cadernos do CEIL, Lisboa, 2017, p. 21-28. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://ielt.fcsh.unl.pt/wp-content/uploads/2020/01/ilovepdf_merged.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - En ligne sur HAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">139- « Polir le miroir de l’âme. L’art du portrait à Rome », in Formes du portrait dans le monde hellénistique et romain, Actes du Colloque international de Montpellier des 11-13 mai 2015, Paris, Garnier, 2017, p. 17-27. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">140 - « L’initiation mithriaque », in Historia Occultae, n° 8, 2017, Paris, Les Éditions de l’Oeil du Sphinx, p. 221-233.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">141 - « Janus, le dieu du passage et de l’initiation », in Historia Occultae, Paris, Les Éditions de l’Oeil du Sphinx n° 8, 2017, p. 235-246.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018142 – « Le Mythe du Phénix » in Historia Occultae 9, mai 2018, Paris, Éditions de l’oeil du Sphinx p. 243-246.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019143 – « Les Métamorphoses d’Apulée (I-XI), ou l’initiation par les femmes », Vita Latina, n° 199, 2019, p. 17-33. En ligne sur Persée. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">144 - « Introduction » (avec M. Courrént), in Sublime et sublimation dans l’imaginaire gréco-romain, Cahiers des Études Anciennes, 2019, p. 7-13. En ligne sur Open Editions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">145 - « Le sublime, comme valeur fondatrice de l’imaginaire romain. L’exemple de l’Énéide », in Sublime et sublimation dans l’imaginaire gréco-romain, Cahiers des Études Anciennes, 2019, p. 223-238. En ligne sur Open Editions. - En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">146 - « Janus, le dieu du passage et de l’initiation », in Historia Occultae 11, Paris, Editions de l’œil du Sphinx, 2019, p. 97-109. 2020147- « L’Énéide, une tragédie dans l’épopée, deux formes du sublime », in Anthropologie tragique et création poétique de l’Antiquité au XVIIe siècle français (H. Baby et J. Assaël dir.), Paris, Garnier, p. 193-204. – En ligne sur HAL. 2022148- « Centres, marges et recoins. Le rapport complexe des Romains au centre et à la périphérie », in Centro e Periferia nella letteratura di Roma imperiale (A. Bonadeo, A. Canobbio et E. Romano dir.), Actes du Colloque 2019 de Pavie, Pavie, Pavia University Press, 2022, p. 1-12. – En ligne sur HAL. 149- « Le lion – Animal brutal et clément dans l’antiquité romaine », in Le Lion, roi craint et vénéré, Mythologies, Les Essentiels, n° 14, juillet-septembre 2022, p. 42-45. – En ligne sur HAL. 150- « Le lion d’Androclès : préfiguration de l’animalisme ? », in Le Lion, roi craint et vénéré, Mythologies, Les Essentiels, n° 14, juillet-septembre 2022, p. 46. – En ligne sur HAL. 151- « Les figures léontocéphales de Mithra », in Le Lion, roi craint et vénéré, Mythologies, Les Essentiels, n° 14, juillet-septembre 2022, p. 47. – En ligne sur HAL. 152- « Centre et périphérie dans l’Imperium Romanum : un sujet d’actualité », in Optimo magistro sodalium et amicorum munus. Homenagem a Aires A. Nascimento, Lisboa, Centro de Estudios Clássicos, 2022, p. 83-96. – En ligne sur HAL. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">153- « Huysmans et le latin : une fascination pour la distance », in Actualités huysmansiennes. Miscellanées en hommage à Jean-Marie Seillan (A. de Georges dir.), Paris, Garnier, 2023, p. 311-322. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">154- « Virgile, la guerre et la violence éternelle », in Imaginaire de la guerre, Symbolon 16, Lyon, Éditions Universitaires, 2023, p. 9-25. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">155- « Du nouveau sur l’Énéide : le livre d’Antonio Cussen, El Milenario ségun Virgilio », in Latomus, 82, 3, Bruxelles, 2023, p. 594-605. En ligne, Peeters. – En ligne sur HAL. 156- « Le paysage virgilien comme état d’âme. Des Bucoliques aux Géorgiques et à l’Énéide », in Géographie sensible. Hommage à J.-Y. Laurichesse (S. Vignes dir.), Littératures, 89, Toulouse, Presses universitaires du Midi, 2023, p. 15-31. – En ligne sur HAL. 2024157- « Virgile, ce passeur », Folia Electronica Classica, Louvain-la-Neuve, 47, janvier-juin 2024, p. 2-17. En ligne sur HAL.ÉTUDES SUR LA SYMBOLIQUE GENERALEET LA MÉTHODOLOGIE DE L’IMAGINAIRE :1985 :158 - « James Hillman, l’âme pluridimensionnelle », in Artus n° 19, avril 1985, p. 22-24. – En ligne sur HAL.159 - « Gilbert Durand, le jeu des harmoniques », in Artus n° 20, juillet 1985, p. 49-52. – En ligne sur HAL. 1988 :160 - &amp;quot;Optimisme et pessimisme dans les crises de civilisation&amp;quot;, in L'Imaginaire dans les sciences et les arts, Actes du Colloque du Centre de Recherches sur l'Imaginaire, Toulouse, Privat, 1988, p. 99-104. En ligne sur HAL. 161 - &amp;quot;Les nouveaux chemins de l'imaginaire. Regards sur l'anthropologie contemporaine&amp;quot;, in L'Imaginaire de l'Espace et du Temps chez les Latins (ouvrage collectif de l'EPRIL coordonné et dirigé par J. Thomas), Cahiers de l'Université de Perpignan, n° 5, automne 1988 (2° édition 1991), p. 9-14. – En ligne sur HAL. 162 – (avec Marie-Arlette THOMAS et Paul CARMIGNANI), &amp;quot;Un exemple d'imagination créatrice: La tombe du Tisserand de Seumas O'Kelly. Le regard de l'antiquisant&amp;quot;, in L'imaginaire de l'espace et du temps chez les Latins, op. cit., p. 151-159.- En ligne sur HAL. 1993 :163 - &amp;quot;Le héros épique gréco-romain. Epopée et roman comme épiphanies d'une image de l’homo viator&amp;quot;, in Prisma, T. IX, n° 2, Poitiers, juillet-décembre 1993, p. 255-265.164 - &amp;quot;Epopea e romanzo come epifanie di una immagine dell’homo viator&amp;quot;, in L'Immaginale, n° 15, octobre 1993, Lecce, pp. 109-118. (trad. Marina Taccone).1994 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">165 - &amp;quot;La logique de l'imaginaire&amp;quot;, in L'Imaginaire religieux gréco-romain, J. Thomas dir., Perpignan, Presses Univ. (coll. &amp;quot;Etudes&amp;quot;), 1994, p. 5-9. En ligne sur Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 :166 - « Gilbert Durand : resistenza e riconciliazione » (trad. Roberta Alemanni), in L’immaginale, n° 22, Lecce, avril 1997, p. 96-115. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">167 - « Antilles et antiquité classique : rencontre de deux imaginaires fondateurs », in Société et littérature antillaises aujourd’hui, Actes du colloque de novembre 1994, Cahier n° 25 de l’Université de Perpignan, Presses Universitaires, 1997, p. 55-81. En ligne sur Open Editions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">168 - « Fondation et initiation. Réflexion sur deux niveaux de lecture des systèmes mythologiques », in Les Systèmes Mythologiques, (J. Boulogne éd.), Lille, Presses Universitaires du Septentrion, 1997, p. 18-28. – En ligne sur HAL. 1998 :169 - Texte liminaire à l’Introduction aux méthodologies de l’imaginaire, Paris, Ellipses, 1998, p. 15-21.- En ligne sur HAL. 170 - « Le XXème siècle et les théories formatrices autour de l’image ; C.G. Jung », in Introduction aux méthodologies de l’imaginaire, Paris, Ellipses, 1998, p. 83-90.171 - « Le XXème siècle et les théories formatrices autour de l’image ; Roger Caillois », in Introduction aux méthodologies de l’imaginaire, Paris, Ellipses, 1998, p. 96-100.172 - « Le XXème siècle et les théories formatrices autour de l’image ;Georges Gusdorf», in Introduction aux méthodologies de l’imaginaire, Paris, Ellipses, 1998, p. 101-104.173 - « Les Pères fondateurs de la notion d’imaginaire ; Mircea Eliade », in Introduction aux méthodologies de l’imaginaire, Paris, Ellipses, 1998, p. 121-127.174 - « Les Pères fondateurs de la notion d’imaginaire ;Henry Corbin», in Introduction aux méthodologies de l’imaginaire, Paris, Ellipses, 1998, p. 128-131.175 - « Les Pères fondateurs de la notion d’imaginaire ; Edgar Morin», in Introduction aux méthodologies de l’imaginaire, Paris, Ellipses, 1998, p. 132-139.176 - « Enjeux et prospectives ; l’imaginaire et les autres concepts exploratoires (systémique, complexité) », in Introduction aux méthodologies de l’imaginaire, Paris, Ellipses, 1998, p. 161-164.1999 :177 - « Gilbert Durand, ou le monde comme dialogue », in Dialogues. Hommages offerts à Maurice Roelens, Perpignan, Presses Universitaires, n° 29, 1999, p. 317-328.2003 :178 - &amp;quot;La symbolique des gravures rupestres du mont Bego&amp;quot;, in L’Anthropologie, Ed. Elsevier, n° 107, 2003, p. 271-290. En ligne sur : http://docplayer.fr/12971344-La-symbolique-des-gravures-rupestres-du-mont-bego-the-symbolic-interpretation-of-rock-engravings-from-mont-bego.html. – En ligne sur HAL.2004 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">179 - « Erfahrung und Erinnerung – Joël Thomas», in Pioniere, Poeten, Professoren. Eranos und der Monte Verità in der Zivilisationsgeschichte des 20. Jahrhunderts (dir. E. Barone, M. Riedl, A. Tieschl), Würzburg, Königshausen § Neumann, 2004, p. 221-222.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">180 – &amp;quot;Polarisation, dramatisation et dépolarisation : pour une éthique pluraliste&amp;quot;, in Cahiers Mircea Eliade (Ionel Buse coordinateur), n° 2, 2004, Craiova, Editura Universitaria, p. 37-55. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 :181 – « Chères B.- D . de mon enfance…L’imaginaire automobile dans la B.D. des années 50-70 », in Automobile et Littérature (F. Monneyron et J. Thomas dir.), Perpignan, Presses Universitaires, 2005, p. 215-221. En ligne sur Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006 :182 - « Gilbert Durand y el mito-análisis », in El imaginario en el mito classico (H. Bauzá dir.), Buenos Aires, Academia Nacional de Ciencias, 2006, p. 11-23.2008: 183 - Interview par Marta Herrero Gil sur le site Generación Net (Entrevistas) En ligne sur http://www.generacion.net/category/entrevistas le 8 octobre 2008. – En ligne sur HAL. 184 - « Les études de Lettres Classiques sont-elles solubles dans la réforme des universités ? », in Réflexion(s), octobre 2008. En ligne sur http://reflexions.univ-perp.fr. – En ligne sur HAL. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">185 - « Mircea Eliade et James Hillman : deux pionniers des sciences humaines », in Mircea Eliade et la pensée mythique (I. Buse et J.-J. Wunenburger dir.), Symbolon 4, Editions Universitaires de Lyon III, 2008, p. 107-115. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011 :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">186 - « Antiquité classique et méthodologies de l’imaginaire : un dialogue fécond », in Variations sur l’imaginaire : l’épistémologie ouverte de Gilbert Durand. Orientations et innovations (Y. Durand, J.-P. Sironneau et A. F. Araujo dir.), Bruxelles, E.M.E., 2011, p. 21-37. En ligne sur Books Google. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 :187 – Conférence au séminaire « Réalité et représentation » du CEIL de Lisbonne (6 avril 2011). Vidéo : http://vimeo.com/45705387.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">188 - « Le mythe du taureau et les racines de la tauromachie. De Dionysos au duende », in Du taureau et de la tauromachie. Hier et aujourd’hui (H. Boyer dir.), Perpignan, Presses Universitaires (coll. « Etudes »), 2012, p. 11-30. - En ligne sur HAL Archives ouvertes CNRS. - En ligne Open Editions books-openedition-org.ezproxy.univ-perp.fr/authors?letter=t. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013189 - « In Memoriam Gilbert Durand (1921-2012) : le jeu des harmoniques », in Cadernos do CEIL, n° 2, 2013, En ligne http://www.ceil.fcsh.unl.pt/cadernos/PDF/5_CCEIL2_2012_JT.pdf190 - « El sentido imaginario de la vida humana », in Claves de la existencia. El sentido plural de la vida humana, (A. Ortiz-Osés, B. Solares et L. Garagalza éd.), Barcelona, Anthropos, 2013, p. 135-142. – En ligne sur HAL. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">191 - « Les enjeux et le statut des méthodologies de l’imaginaire à l’ère du numérique », in Imaginaire(s) et numérique, Interfaces Numériques n° 2, 2015, p. 187-207. En ligne, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.unilim.fr/interfaces-numeriques/508</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">192 - « Gilbert Durand et l’imaginaire romain », in Gilbert Durand. De l’enracinement au rayonnement, (A. Chemain-Desgrange et Pascal Bouvier dir.), Chambéry, Publ. de l’Université Savoie-Mont Blanc, 2015, p. 161-171. – En ligne sur HAL. 193 – « Une relecture bachelardienne : la symbolique élémentaire chez Virgile et chez Lucrèce », in Ermeneutica Letteraria, Xi, Pise-Rome, 2015, p. 85-94. – En ligne sur HAL. 2016194 - « Les méthodologies de l’imaginaire : pour une meilleure compréhension de notre monde et de ses enjeux », in Imaginaire, industrie et innovation (P. Musso dir.), Actes du Colloque de Cerisy du 21 au 28 septembre 2015, coll. « Modélisation des Imaginaires », Paris, éd. Manucius, p. 47-59. – En ligne sur HAL. 2017195 - « Imaginaire et neurosciences », in Points de vue initiatiques, n° 183, mars 2017, p. 36-49.2018196 - « Imaginaire, physique quantique et neurosciences. Un état des lieux. », Réflexion(s), 2018. En ligne : http://reflexions.univ-perp.fr/index.php/imaginaire-et-sciences - En ligne sur HAL. 2021197 - « Imaginaire et neurosciences. Histoire des théories et des représentations du cerveau humain et de ses fonctions, de l’Antiquité au XXIe siècle », IRIS, 41, 2021, mis en ligne le 26 novembre 2021. En ligne : https://publications-prairial.fr/iris/ - En ligne sur HAL. 2022198- « Pour un dialogue entre les sciences de l’imaginaire et les neurosciences », in Imaginaire et neurosciences. Héritages et actualisations de l’œuvre de Gilbert Durand, (Actes du colloque international Gilbert Durand, l’imaginaire et les neurosciences, Grenoble, 2021). Paris, Hermann, 2022, p. 223-247. – En ligne sur HAL. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">199- « La notion d’archétype est-elle pertinente en Sciences Humaines ? », in Te nemus omne canet. Regards croisés sur l’«auteur». En hommage à Alain Deremetz (S. Clément-Tarantino et F. Klein dir.), Paris, 2023, p. 177-185.  – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">200- « L’Atlantide : entre mythe et histoire », La Nouvelle Gazette fortéenne, Paris, Éditions de l’Oeil du Sphinx, vol. 2, sept. 2023, p. 197-207. – En ligne sur HAL.COMPTES-RENDUS :1 - Compte-rendu dans Latomus (tome XLVII, 2, Bruxelles, 1988, p.442-444) du livre de Pierre Grimal, Virgile, ou la seconde naissance de Rome (Paris, Arthaud, 1985) En ligne sur Jstor..2 - Compte-rendu dans Latomus (tome XLVIII, 1, Bruxelles, 1989, p. 212-214) du livre de Philippe Heuzé, L'image du corps dans l'oeuvre de Virgile (Rome, Ecole Française de Rome, 1985). En ligne sur Jstor.3 - Compte-rendu dans Europe (n° 765-766, janvier-février 1993, p. 213-215) du livre de Jean-Paul Brisson, Rome et l'Age d'Or. De Catulle à Ovide, vie et mort d'un mythe (Paris, Ed. La Découverte, 1992).4 - Compte-rendu dans Europe (n° 769, mai 1993, p. 217-218) du livre de Jacques Gaillard, Beau comme l'antique (Paris, Actes Sud, 1993).5 - &amp;quot;In memoriam. Jacques Perret&amp;quot;, in Euphrosyne, XXI, Lisbonne, 1993, p. 441-443. En ligne Brepolsonline.6 - (J. Thomas et P. Bretel): &amp;quot;In memoriam. Jean-Claude Aubailly&amp;quot;, in Cahiers de Civilisation Médiévale, Poitiers, XXXVI, 1993, p. 437-438.7 - Compte-rendu dans Europe (n° 793, mai 1995, p. 217-218) du livre de Florence Dupont, L'Invention de la littérature. De l'ivresse grecque au verbe latin (Paris, La Découverte, 1994).8 - Compte-rendu dans Europe (n° 794-795, juin-juillet 1995, p. 201-202) du livre de Quintilien, Le Secret de Démosthène (trad. et préface de Françoise Desbordes; Paris, Les Belles Lettres, coll. &amp;quot;Le Corps Eloquent&amp;quot;, 1995).9 - Compte-rendu dans les Cahiers de Civilisation médiévale (n° 152 bis, tome XXXVIII, 1995, janvier 1996, p. 57-59) du livre de Francine Mora-Lebrun, L’Enéide médiévale et la naissance du roman (Paris, P.U.F., 1994).10- Compte-rendu dans Latomus (Bruxelles, tome 55, fasc. 1, janvier-mars 1996, p. 177-180) du livre de Steven Farron, Vergil’s Aeneid. A Poem of Grief and Love, Leyden, Brill, 1993. En ligne sur Jstor.11- Compte-rendu dans Latomus (Bruxelles, tome 57, fasc. 3, juillet-septembre 1998, p. 669-672) du livre de Rosalba Galvagno, Le sacrifice du corps. Frayages du fantasme dans les Métamorphoses d'Ovide, Paris, Panormitis, 1995. En ligne sur Jstor.12- Compte-rendu dans Latomus (Bruxelles, tome 58, fasc. 3, juillet-septembre 1999, p. 682-684) du livre de Michael Paschalis, Virgil’s Aeneid. Semantic Relations and Proper Names, Oxford, Clarendon Press, 1997. En ligne sur Jstor.13- Compte-rendu dans Latomus, (Bruxelles, octobre-décembre 1999, tome 58, fasc. 4, p. 899-901) du livre d’Anita Johner, La violence chez Tite-Live. Mythographie et historiographie, Strasbourg, 1996. En ligne sur Jstor.14- Compte-rendu dans le Bulletin de liaison des Centres de Recherche sur l’Imaginaire (n° 15, Dijon, novembre 2000, p. 49-51) du livre de Carmen Mihai, Roumanie multiple, aux paradoxes de l’espoir, Marseille, éd. Autres Temps, 2000.15- Compte-rendu de l’ouvrage de Frédéric Monneyron, La nation aujourd’hui. Formes et mythes, Paris, L’Harmattan, 2000, dans le Bulletin de liaison des Centres de recherche sur l’imaginaire, n° 16, Dijon, mai 2001, p. 47-49. 16- Compte-rendu dans Latomus (Bruxelles, tome 61, fasc. 2, avril-juin 2002, p. 478-480) du livre d’Annick Beague, Jacques Boulogne, Alain Deremetz et Françoise Toulze-Morisset, Les visages d’Orphée, Lille, Presses Universitaires du Septentrion, 1998. En ligne sur Jstor. 17- Compte –rendu dans Latomus (Bruxelles, tome 62, fasc. 4, octobre-décembre 2003, p. 923-926) du livre de Licinia Ricottilli, Gesto e parola nell’Eneide, Bologne, Pàtron, 2000. En ligne sur Jstor. 18- Compte-rendu de Paul-Augustin Deproost et Bernard Coulie (dir.), Langues, imaginaires européens. – Les langues pour parler en Europe. Dire l’unité à plusieurs voix, Paris, L’Harmattan, 2003 (146 p.), in Bulletin de liaison des Centres de Recherche sur l’imaginaire, Lettre électronique n° 2, Dijon, automne 2004, p. 60-63. 19- Compte-rendu dans Latomus (tome 64, fasc. 1, Bruxelles, janvier-mars 2005, p. 199-202), du livre de M. Beuchot et A. Velasco-Gomez, Perspectivas y horizontes de la hermenéutica en las humanidades, el arte y las ciencias. Memoria. Tercera jornada de hermenéutica, Mexico, Universidad Nacional Autonoma, 2001. En ligne sur Jstor. 20- Compte-rendu dans Latomus (tome 64, fasc. 3, Bruxelles, juillet-septembre 2005, p. 762-763), du livre de M. Beuchot, Perfiles essenciales de la hermenéutica, Mexico, Universidad Nacional Autonoma, 2002. En ligne sur Jstor.  21- Compte-rendu dans Latomus (tome 65, fasc. 1, Bruxelles, janvier-mars 2006, p. 186-188), du livre de A. Rossi, Contexts of War. Manipulation of Genre in Virgilian Battle Narrative, Ann Arbor, Univ. of Michigan Press, 2003. En ligne sur Jstor. 22- Compte-rendu dans Latomus (tome 66, fasc. 3, Bruxelles, juillet-septembre 2007, p. 745-748), du livre de A. La Penna, L’impossibile giustificazione della storia. Un’interpretazione di Virgilio, Roma-Bari, Laterza, 2005. En ligne sur Jstor.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">23- Compte-rendu de la thèse de I. de Ornellas e Castro, Da Mesa dos Deuses à Mesa dos Homens. A simbólica da alimentação na Antiguidade romana, Lisbonne, 2007, dans le Bulletin des Centres de Recherche sur l’imaginaire, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> 24- Compte-rendu dans Latomus (tome 66, fasc. 4, Bruxelles, octobre-décembre 2007, p. 1014-1016) du livre de M. Lefaure et S. Laigneau, Virgile, Enéide (trad. de M. L. revue par S. L ; éd. S. L., Paris, Le Livre de Poche, n° 21006, 2004.) En ligne sur Jstor. 25- Compte-rendu dans Latomus (tome 67, fasc. 2, Bruxelles, juin 2008, p. 478-480) des Oxford Readings in Ancient Literary Criticism (A. Laird éd.), Oxford, Clarendon Press, 2006. En ligne sur Jstor. 26- Compte-rendu dans Latomus (tome 67, fasc. 2, Bruxelles, juin 2008, p. 520-521) du livre de Riggs Alden Smith, The Primacy of Vision in Virgil’s Aeneid, Austin, Univerity of Texas Press, 2005. En ligne sur Jstor. 27- Compte-rendu dans Latomus (tome 69 fasc. 2, Bruxelles, juin 2010, p. 545-546) du livre de Martha Patricia Irigoyen Tronconis, Hermenéutica, analogía y discurso (M. P. I. Tr. compiladora), Mexico, 2005. En ligne sur Jstor.28- Compte-rendu du livre d’Isabella Tondo, Uomini dal naso di cane. Figure dell’intelligenza in Roma antica, Roma, Carocci, 2007., dans Latomus, 69, fasc. 3, Bruxelles, 2010, p. 863-866. En ligne sur Jstor.29- Compte-rendu du livre de Nuccio D’Anna, Mistero e profezia. La IV Egloga di Virgilio e il rinnovamento del monde, Giordano, Cosenza, 2007, dans Latomus, 69, fasc. 3, Bruxelles, 2010, p. 842-845 En ligne sur Jstor.30- Compte-rendu du livre de Hugo F. Bauzá (compilador), El tema del más allá en la antigüedad y su proyecciones, Buenos Aires, Academia Nacional de Ciencias, 2009, dans Latomus, 70, fasc. 2, Bruxelles, 2011, p. 529-530. En ligne sur Jstor.31- Compte-rendu du livre de Ellen Oliensis, Freud’s Rome. Psychoanalysis and Latin Poetry, Cambridge University Press, 2009, dans Latomus, 70, fasc. 4, Bruxelles, 2011, p. 1133-1137. En ligne sur Jstor.32- Compte-rendu du livre d’Étienne Wolff et Françoise Graziani, Fulgence. Virgile dévoilé, Lille, Presses Universitaires du Septentrion, 2009, dans Latomus, 71, fasc. 1, Bruxelles, 2012, p. 204-206. En ligne sur Jstor.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">33- Compte-rendu du livre de Maria Victoria Manzano Ventura, Los discursos de exhortación militar en la Farsalia de Lucano, Madrid, Ediciones Clásicas, 2008, dans Latomus 72, fasc. 4, Bruxelles, 2013, p. 1162-1164. En ligne, Peeters.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">34- Compte-rendu du livre d’Olga Spevak, Isidore de Séville. Etymologies, Livre XIV, De Terra, Paris, Les Belles Lettres, 2011, dans Latomus, 73, fasc. 3, Bruxelles, 2014, p. 880-881. En ligne, Peeters.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">35- Compte-rendu du livre de M. P. Futre Pinheiro et S. J. Harrison (dir.), Fictional Traces : Receptions of the Ancient Novel, Groningen, Barkhuis Publishing, 2011, dans Latomus, 74, fasc. 1, 2015, p. 252-255. En ligne, Peeters.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">36- Compte-rendu du livre de Philippe Walter, Dictionnaire de mythologie arthurienne (Paris, Imago, 2014), dans Iris 36, Les imaginaires du cerveau (2), Grenoble, 2015, p. 249-252. En ligne, Iris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">37- Compte-rendu du livre Augustan Poetry and the Irrational (Ph. Hardie éd.), Oxford University Press, 2016, dans Latomus, 76, 2, juin 2017, p. 523-525. En ligne, Peeters.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">38- Compte-rendu du livre de V. Rimell, The Closure of Space in Roman Poetry, Cambridge, Cambridge University Press, 2015, dans Latomus, fasc. 4, Bruxelles, 2017, p. 1144-1146. En ligne, Peeters.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">39- Compte-rendu du livre de Claude Aziza, Vivre l’Antiquité. Recueil de préfaces et autres textes, avec la collaboration d’O. Devillers, Bordeaux, Ausonius, Scripta Receptoria 8, 2016, dans Latomus, 78, 1, Bruxelles, mars 2019, p. 205-206. En ligne, Peeters.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">40_ Compte-rendu du livre de Basil Duffalo (éd.), Roman Error: Classical Reception and the Problem of Rome’s Flaws, Oxford University Press, 2018, dans Latomus, 78, 3, septembre 2019, p. 834-837. En ligne, Peeters.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">41- Compte-rendu du livre de Marco Formisano et Christina Kraus (éd.), Marginality, Canonicity, Passion, Oxford University Press, 2018, dans Latomus 78, 4, 2019, p. 1132-1135. En ligne, Peeters.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">42- Compte-rendu de The Present of Antiquity. Reception, Recovery, Reinvention of the Ancient World in Current Popular Culture (F. L. Gόmez, A. Alvarez Ossorio-Rivas, C. Alarcon Hernandez dir.), Besançon, Presses Universitaires de Franche-Comté, 2019, dans Latomus, 3, Bruxelles, 2020, p. 853-856. En ligne, Peeters.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">43- Compte-rendu de En los márgenes de Roma. La Antigüedad romana en la cultura de masas contemporánea (Luis Unceta Gόmez et Carlos Sanchez Pérez éd.), Madrid, UAM Ediciones, 2019, dans Latomus, 3, Bruxelles, 2020, p. 878-882. En ligne, Peeters.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">44- Compte-rendu du livre de Christophe Imbert (dir.), Le Bois sacré. Histoire d’un paysage entre imaginaire cultuel et tradition culturelle, Montpellier, P.U.M., 2021, dans Littératures, n° 86, 2022, p. 237-240. – En ligne, Peeters.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">45- Compte-rendu du livre de Juan Carlos Villalba Salό, La naturaleza en la Eneida : descripciόn, symbología y metapoética, Madrid, Consejo Superior de Investigaciones científicas, 2021, dans Latomus, 82, 2, Bruxelles, 2023, p. 439-442. En ligne, Peeters.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">46- Compte-rendu du livre de Franck Collin, L’Invention de l’Arcadie. Virgile et la naissance d’un mythe, Paris, Champion, 2021, dans Latomus, 82, 4, Bruxelles, 2023, p. 837-840. En ligne, Peeters. – En ligne sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRÉFACES :1 - Préface au livre de J.Y. Maleuvre, La mort de Virgile d'après Horace et Ovide, Paris, J. Touzot éd., 1993, pp. I-IV.(2° éd. 1999).2 - Préface au livre de H. Bauzá, Voces y visiones. Poesia y representacion en el mundo antiguo, Buenos Aires, Biblos, 1997, p. 11-15 (trad. française : Voix et visions. Poésie et représentation dans le monde antique, Paris, L’Harmattan, 2005, p. 9-14).3- Préface au livre d’Olivier Rimbault, L’Avenir des Langues anciennes. Repenser les humanités classiques, Paris, L’Harmattan, 2011. En ligne sur Open Editions.4- Préface au livre de Philippe Dubreuil, Le Marché des injures à Rome. Injures et insultes dans la littérature latine, Paris, L’Harmattan, 20135- Préface au livre d’Olivier Rimbault, Imaginaire et pensée. Désiré Erasme, Martin Luther, Nicolas de Cues. Trois imaginaires, trois modèles de pensée, Perpignan, Presses Universitaires, 2016. En ligne sur Open Editions.COMITÉS DE RÉDACTION – SOCIÉTÉS SAVANTES :- Membre de la Vergilian Society.-Vice-Président et membre du Conseil Scientifique de l’Association des Amis de Gilbert Durand (AAGD)- Membre du Comité scientifique du Bulletin de liaison des Centres de Recherche sur l’imaginaire.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil Scientifique de la revue Euphrosyne (Lisbonne, Centre d’Etudes Classiques, Faculté des Lettres).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité Scientifique et du Comité de Lecture de la revue Latomus (Bruxelles, Société des Etudes Latines).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité Scientifique de la revue Echinox (Cluj, Roumanie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité éditorial de la revue Itinerarios (Buenos Aires, Argentine)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité scientifique de la Revista Multidisciplinar de Estudos sobre o Imaginario, Cahiers du CEIL, Université Nouvelle de Lisbonne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité Scientifique et du Comité de Lecture de la revue Latomus (Bruxelles, Société des Etudes Latines).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité Scientifique de la revue Echinox (Cluj, Roumanie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité éditorial de la revue Itinerarios (Buenos Aires, Argentine)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité scientifique de la Revista Multidisciplinar de Estudos sobre o Imaginario, Cahiers du CEIL, Université Nouvelle de Lisbonne.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Conseil Scientifique de l’Institut de Neuroéducation International.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Membre du Conseil Scientifique de la revue Réflexion(s), Perpignan, CRESEM.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile, ce passeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Folia Electronica Classica université Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trilogie de Don Winslow et l'Enéide . Une belle rencontre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83 (3), pp.560-568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du livre de Juan Carlos Villalba Salό, &amp;quot;La naturaleza en la Eneida : descripciόn, symbología y metapoética</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N°2, pp. 439-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage virgilien comme état d'âme. Des Bucoliques aux Géorgiques et à l'Enéide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Géographie sensible, 89, pp.15-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile, la guerre et la violence éternelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbolon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Imaginaire de la guerre, 16, pp.9-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nouveau sur l'Enéide : le livre d'Antonio Cussen, El Milenio segun Virgilio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82 (3), pp.594-605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du livre de Franck Collin, L'Invention de l'Arcadie. Virgile et la naissance d'un mythe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.837-840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de &amp;quot;Le Bois sacré. Histoire d’un paysage entre imaginaire cultuel et tradition culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 86, pp. 237-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lion, animal brutal et clément dans l'Antiquité romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythologie(s) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les Essentiels, 14, pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire et neurosciences. Histoire des théories et des représentations du cerveau humain et de ses fonctions, de l’Antiquité au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/iris.2128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Métamorphoses d'Apulée (I-XI), ou l'initiation par les femmes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vita Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 199, pp.17-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire de la chute dans les mythes gréco-romains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos do CEIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse, ou l'Absent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos do CEIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux et le statut des méthodologies de l'imaginaire à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dossier imaginaire(s) et numérique, 4 (2), pp.187-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relecture bachelardienne : la symbolique élémentaire chez Virgile et chez Lucrèce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ermeneutica Letteraria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place et le rôle de l'anxiété dans l'imaginaire gréco-romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbolon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, L'imaginaire dans tous les états. Hommage à Jean-Jacques Wunenburger, 11, pp.93-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euripide et l'imagination aérienne. Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thyrse - La collection du CTEL -Université Nice-Sophia Antipolis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relecture bachelardienne: la symbolique élémentaire chez Virgile et chez Lucrèce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ermeneutica Letteraria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bachelard e la letteratura : ermeneutica e femenologia dell'imagine poetica, 11, pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Euripide et l'imagination aérienne, 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES INTUITIONS DE LA CIVILISATION ANTIQUE, AU MIROIR DE LA SYSTEMIQUE ET DES NEUROSCIENCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos do CEIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icône et idole. Les avatars de la copie, de Platon à notre monde contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caietele Echinox / Cahiers de l'Echinox / Echinox Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Imaginaire, mythe, utopie, rationalité. Hommages à J.-J. Wunenburger, 22, pp.207-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;chant profond&amp;quot; des mythes gréco-romains : état des lieux et perspectives méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos do CEIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.5-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Enéide à l'Eneas. Pour une approche comparative et systémique de l'imaginaire littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pris-Ma : Recherches sur la Littérature d'Imagination au Moyen Age </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paysages critiques de l'imaginaire, XXV (49-50), pp.175-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;théorie des catastrophes&amp;quot; dans l'Antiquité classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbolon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L'imaginaire des catastrophes, 6, pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une relecture de l'Enéide : la Créüside de Magda Szabo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Euphrosyne, 38, pp.391-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile, ou le classicisme augustéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ou Le Classicisme Augustéen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du GADGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L'Esprit des Lettres. Mélanges offerts à Jean-Pierre Landry, 8 (8), pp.5-17. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/gadge.2010.1123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il légitime d'avoir recours à la psychanalyse comme mode interprétatif de la culture antique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Euphrosyne, 37, pp.279-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564646v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment de l'exil chez Virgile et Ovide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36, pp.199-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Eliade et James Hillman : deux pionniers des sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symbolon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Mircea Eliade et la pensée mythique, 4, pp.107-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études de Lettres Classiques sont-elles solubles dans la réforme des universités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexion(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologie classique et théories de la complexité : la notion de système mythologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35, pp.365-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passer la limite : le duende, une rencontre entre les mythes gréco-romains et notre imaginaire contemporain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 66 (3), pp.718-726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de la carte du monde chez les Latins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Le monde et les mots. Mélanges Germaine Aujac, 72, pp.97-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'orphisme dans les mouvements religieux du monde gréco-romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33, pp.379-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires de l’exil : Ovide chez les Scythes, revisité par David Malouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Loxias 2 (janv. 2004) Eclipses et surgissements de constellations mythiques. Littératures et contexte culturel, champ francophone (1ère partie), 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarisation, dramatisation et dépolarisation : pour une éthique pluraliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Mircea Eliade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Cahiers Mircea Eliade, 2, pp.37-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le récit littéraire comme atelier du mythe. Le mythe de Pygmalion et ses résonances ovidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Hommages à Victor Jabouille, 31, pp.327-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La symbolique des gravures rupestres du Mont Bego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107, pp.271-290. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0003-5521(03)00008-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culpabilité dans l'Enéide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Hommages à Carl Deroux, I - Poésie, 266, pp.464-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racines ou rhizomes ? La romanité comme métissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anuari de Filologia. Antiqua et Mediaeualia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Arquetipologia general de la dinamica transcultural : el problema de l'Altre, XXIV (12), pp.57-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Amazones aux animaux-totems : les Romains et l'exotisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de l’IRSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5, pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'otium dans les Bucoliques : temps suspendu et temps de l'éclair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Le Temps, 28, pp.213-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux visages du destin dans le second livre de l'Enéide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vita Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 155 (155), pp.8-18. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/vita.1999.1417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire de l'amour chez les Latins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 27, pp.31-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thème du désert dans l'hagiographie de saint Antoine et dans la Pharsale de Lucain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 26, pp.169-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'ai vu les nymphes nues&amp;quot; : tropismes du regard à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, L'Oeil fertile, pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire gréco-latin et la science contemporaine: la pensée du complexe. Etat des lieux et prospectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Euphrosyne, 26, pp.371-381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Durand : résistance et réconciliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Immaginale. Rassegna di psicologia immaginale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22, pp.96-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dionysos : l'ambivalence du désir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 24, pp.33-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos du symbolisme zodiacal de l'Enéide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 54 (1), pp.86-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le personnage d'Enée, ses rapports aux autres et au monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ecole des lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Virgile, l'Enéide, livre VI, 4, pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Enéide au Satiricon et à la Pharsale, ou la modification des chemins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uranie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Voyages et voyageurs, 4, pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile et l'imaginaire du pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eidôlon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Imperium Romanum. Images romaines du pouvoir, 43, pp.41-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence transformée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Virgile, 765-766, pp.54-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Rome historique et la Rome imaginaire : essai de mythanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, En ligne sur Open Editions, 21, pp.275-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les courants de pensée ésotériques dans le monde romain. Eléments d'une bibliographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 20, pp.429-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuovi percorsi per l'immaginario : pensiero antico e psicologia profonda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Immaginale. Rassegna di psicologia immaginale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, L'Immaginale. Rassegna di psicologia immaginale, 13, pp.15-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace de l'Enéide, ou la quête du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Budé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'association Guillaume Budé </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1 (3), pp.252-261. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bude.1992.1515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens symbolique de la bataille d'Actium (Enéide VIII, 671-728)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 19, pp.303-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'ordalie à l'initiation : le voyage d'Enée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 48 (1), pp.36-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enéide et le &amp;quot;Rêve éveillé&amp;quot; de R. Desoille : épopée initiatique et psychothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 17, pp.245-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens du voyage et le &amp;quot;tissage&amp;quot; de l'espace-temps du héros dans l'Enéide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Université de Perpignan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, L'imaginaire de l'espace et du temps chez les Latins, 5, pp.37-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de panorama diachronique. analyse d'une tendance: l'installation de la cyclothymie (du Ier siècle av. J.-C. au Bas Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Université de Perpignan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, L'imaginaire de l'espace et du temps chez les Latins, 5, pp.139-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ancien et le Nouveau. Pour une relecture des oeuvres latines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Université de Perpignan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, L'imaginaire de l'espace et du temps chez les Latins, 5, pp.15-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple d'imagination créatrice : &amp;quot;La Tombe du Tisserand&amp;quot; de Seumas O'Kelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Arlette Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Université de Perpignan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, L'imaginaire de l'espace et du temps chez les Latins, 5, pp.161-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sénèque et le problème de la légitimité de l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Euphrosyne, 16, pp.97-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux chemins de l'imaginaire. Regards sur l'anthropologie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'Université de Perpignan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, L'imaginaire de l'espace et du temps chez les Latins, 5, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janus, le dieu de la genèse et du passage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 15, pp.281-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Hillman, l'âme pluridimensionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 19, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche renouvelée des études classiques : gnose et anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 13, pp.179-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnalités féminines et quête initiatique dans l'Enéide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latomus : revue d'études latines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, XLIV (3), pp.546-560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Durand, le jeu des harmoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 20, pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage initiatique et quête de l'absolu dans l'Enéide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, Epopée, tragédie, antiquité tardive, 31 (31), pp.41-61. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/palla.1984.1146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrologie, alchimie et structures ontologiques dans les Mystères de Mithra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, Astres, astrologie, religions astrales dans l'Antiquité, 30 (30), pp.75-94. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/palla.1983.1141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruodlieb, conte latin du XIe siècle. Un ancêtre du conte du Graal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moine Anonyme Du Xie Siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA éditions, 364 p., 2024, 978-2377474325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire, physique et neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IELT Lisboa. IELT-Lisboa, 2021, 978-989-8968-10-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mythes gréco-romains, ou la force de l'imaginaire. Les récits de la construction de soi et du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academia, 2017, Imaginaires, 978-2-8061-0331-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mythes gréco-romains, ou la force de l'imaginaire. Les récits de la construction de soi et du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academia, 2017, Imaginaires, 978-2-8061-0331-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Durand : de l'enracinement au rayonnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Chemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoying Durand-Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Ying Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arlette Chemain-Degrange; Pascal Bouvier. Université Savoie Mont Blanc; Laboratoire LLSETI, 30, pp.370, 2015, Ecriture et représentation, 978-2-919732-45-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythanalyse de la Rome antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 2015, Vérité des Mythes, 978-2-251-38570-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Imaginaire de l'Homme romain. Dualité et complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Latomus, 299, 2006, Collection Latomus, 2-87031-240-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Automobile. Un imaginaire contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monneyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imago, 2006, 2-84952-030-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monneyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Que sais-je ?, 3645, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux méthodologies de l'imaginaire (dir. Joël Thomas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 1998, 2-7298-6776-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIRGILE- Bucoliques, Géorgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ELLIPSES, 1998, BUCOLIQUES, GEORGIQUES -- VIRGILE, P. Villani et B. Bonhomme, 2-7298-4833-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Arbre et la Forêt dans l'Enéide et l'Eneas. De la psyché antique à la psyché médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 1997, Essais sur le Moyen Age, 2-85203-676-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépassement du quotidien dans l'Enéide, les Métamorphoses d'Apulée et le Satiricon. Essai sur trois univers imaginaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 1986, Collection d'Etudes Anciennes, 2-251-32863-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures de l'imaginaire dans l'Enéide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 448 p., 1981, En ligne sur Open Editions, 2-251-32848-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que l'imaginaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile, ce passeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noms secrets de Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gestalttheorie et l'émergence de la pensée symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'archétype est-elle pertinente en Sciences Humaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Te nemus omne canet. Regards croisés sur l'"auteur". En hommage à Alain Deremetz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.177-185, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huysmans et le latin : une fascination pour la distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités huysmansiennes. Miscellanées en hommage à Jean-Marie Seillan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 311-322, 2023, 978-2-406-14971-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un dialogue entre les sciences de l’imaginaire et les neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaire et neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp. 223-247, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre et périphérie dans l’Imperium Romanum : un sujet d’actualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Do Espírito Santo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cristina Pimentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Farmhouse Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Furtado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimo magistro sodalium et amicorum munus. Homenagem a Aires A. Nascimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Estudos Clássicos da Faculdade de Letras da Universidade de Lisboa, pp. 83-96, 2022, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51427/10451/52093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Durand et l'imaginaire romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Bouvier et Arlette Chemain-Desgrange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gilbert Durand. De l'enracinement au rayonnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'université Savoie-Mont-Blanc, pp.161-171, 2016, 10 2-919732-45-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Rome construit ses légendes. La valeur fonctionnelle de l'éloge et du blâme dans la cité romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eloge et blâme. Figures et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.343-365, 2016, Cultures antiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodologies de l'imaginaire : pour une meilleure compréhension de notre monde et de ses enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Musso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaire, industrie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Manucius, pp.47-59, 2016, 978-2-84578-462-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du héros à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Sagnes et Bernard Salques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la figure de Jean Moulin. Héros et Résistances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Mont, pp.59-73, 2015, 978-2-915652-78-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Romains étaient-ils sportifs? Etude d'un imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de la Méditerranée, pp.13-26, 2013, 978-2-36781-032-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile et l'émergence de Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie augustéenne et mémoire du passé de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.29-34, 2013, 978-2-35613-080-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de l'imaginaire et sciences de l'Antiquité : un dialogue. Un exemple : l'imaginaire de la limite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liber Aureus. Mélanges d'antiquité et de contemporanéité offerts à Nicole Fick</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADRA, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiquité classique et méthodologies de l'imaginaire : un dialogue fécond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations sur l'imaginaire : l'épistémologie ouverte de Gilbert Durand. Orientations et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E.M.E., pp.21-37, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la déchéance à l'échéance : figures de l'exil dans l'Enéide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.199-210, 2010, En ligne sur Open Editions, 978-2-35412-070-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mort de Turnus. Encore sur Enéide XII 919-952</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virgiliennes. Hommages à Philippe Heuzé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.61-69, 2010, 978-2-87854-425-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille, guerrière, vierge et martyre (Enéide, XI, 498-895)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">libres horizons. Hommage à Arlette et Roger Chemain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.277-283, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire et travail d'écriture chez Virgile et Ovide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire et identité. Parcours dans l'imaginaire occidental.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.347-356, 2008, 978-2-87463-131-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des dirigeants à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection des pouvoirs constitués (Chef de l'Etat, Ministres, Parlementaires, Juges)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.13-26, 2007, 978-2-8027-2367-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aorasie, ou la Leçon de Ténèbres. Du sens caché dans l'Enéide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Bedon et Michel Polfer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre romain. Hommages in memoriam Charles Marie Ternes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAG Verlag, pp.19-26, 2007, Etre romain. Hommages in memoriam Charles Marie Ternes, 978-3-935383-97-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Durand y el mito-analisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El imaginario en el mito classico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Nacional de Ciencias, pp.11-23, 2006, 10-987-537-060-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques figures de la symbolique spatiale liées à l'avoiement et au dévoiement dans l'épopée classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déclinaisons de la voie : avoiement, dévoiement, fourvoiement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.39-49, 2006, En ligne, sur Open Editions, 2-914518-84-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chères B.D. de mon enfance...L'imaginaire automobile dans la B.D. des années 50-70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Monneyron et Joël Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automobile et littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Perpignan, pp.215-221, 2005, Collection Etudes, 2-914518-65-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirabilia. Tropismes de l'imaginaire antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mudry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mirabilia. Conceptions et représentations de l'extraordinaire dans le monde antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Peter Lang, pp.1-13, 2004, Echo, 3-03910-433-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O imaginario vergiliano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variacoes sobre o imaginario. Dominios, teorizacoes, praticas hermeneuticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 95, Instituto Piaget, pp.469-486, 2003, 972-771-654-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire gréco-romain du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hekateia. Au carrefour des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Presses Universitaires de Perpignan, pp.57-104, 2003, 2-914518-17-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse d'une histoire de la culpabilité à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Carmignani et Joël Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hekateia. Au carrefour des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Presses Universitaires de Perpignan, pp.53-88, 2002, Collection Etudes, 2-914-518-17-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Passeurs dans l'Enéide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures du passeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.199-216, 2002, En ligne sur Open Editions, 2-914518-14-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études sur la latinité et l'imaginaire à l'Université de Perpignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Université de Perpignan (1350-2000). Tradition humaniste et modernité scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.303-311, 2001, 2-908912-90-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le boeuf, la truie et la louve : les animaux-totems et les voyageurs dans le mythe des origines de Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouleversants voyages : itinéraires et transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.67-84, 2000, 2-908912-83-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-culture de l'Antiquité classique; l'imaginaire virgilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction aux méthodologies de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.177-180, 1998, 2-7298-6776-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le XXe siècle et les théories formatrices autour de l'image : George Gusdorf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction aux méthodologies de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.101-104, 1998, 2-7298-6776-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et prospectives : l'imaginaire et les autres concepts exploratoires (systémique, complexité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction aux méthodologies de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.132-139, 1998, 2-7298-6776-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le XXe siècle et les théories formatrices autour de l'image : Mircea Eliade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction aux méthodologies de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.121-127, 1998, 2-7298-6776-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-culture de l'Antiquité classique : la république romaine et l'imaginaire du &amp;quot;retour du roi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction aux méthodologies de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.177-180, 1998, 2-7298-6776-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (aux méthodologies de l'imaginaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction aux méthodologies de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.15-21, 1998, 2-7298-6776-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le XXe siècle et les théories formatrices autour de l'image : Edgar Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction aux méthodologies de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.132-139, 1998, 2-7298-6776-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le XXe siècle et les théories formatrices autour de l'image : Roger Caillois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction aux méthodologies de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.83-90, 1998, 2-7298-6776-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le XXe siècle et les théories formatrices autour de l'image : Henry Corbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction aux méthodologies de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.128-131, 1998, 2-7298-6776-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux figures &amp;quot;circulaires&amp;quot; du temps dans l'initiation gréco-romaine : le temps &amp;quot;tissé&amp;quot; et le temps &amp;quot;en miroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Figures du Temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.141-152, 1997, 2-86820-680-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondation et initiation. Réflexion sur deux niveaux de lecture des systèmes mythologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes mythologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.18-28, 1997, Les Systèmes mythologiques, 2-86531-076-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enfant, la Toupie et le Cercle. Etude comparative entre Virgile, Enéide VII 378-384 et un jeu rituel des Bambara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Imaginaire des Ages de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA Editions, pp.55-68, 1996, 2-902709-95-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile et Tite-Live: la célébration du destin romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome, premier siècle avant J.-C. Ainsi périt la république des vertus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I, Editions Autrement, pp.162-175, 1996, Mémoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properce, ou l'incommunication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire de la communication II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 46, LAPRIL-Université Bordeaux III-Michel de Montaigne, pp.31-38, 1996, Eidôlon, 2-903440-46-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rome, ou la violence transformée. Le mythe de la régénération chez les Latins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Age d'Or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.91-141, 1996, Figures libres, 2-906645-16-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens de la limite chez les épicuriens et les stoïciens à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières terrestres, frontières célestes dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.297-308, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La symbolique de la calanque dans l'Enéide de Virgile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée. Imaginaires de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Presses Universitaires de Perpignan, pp.13-28, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucrèce, ou la mystique du Grand Repos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire religieux gréco-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.187-202, 1994, En ligne sur Open Editions, 2-908912-19-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique de l'imaginaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire religieux gréco-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.5-9, 1994, 2-908912-19-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enéide et Cinéma Paradiso : deux variations sur le thème archétypal des &amp;quot;destins croisés&amp;quot; et du voyage initiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire religieux gréco-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.317-327, 1994, En ligne sur Open Editions, 2-908912-19-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epopée et roman. Contribution à une typologie des structures épiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Em torno da Idade Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de Ciencias Sociais e Humanas de Lisboa, pp.95-117, 1989, Em torno da Idade Media</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre, marges et recoins. Le rapport complexe des Romains au Centre et à la Périphérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centro e Periferia nella letteratura di Roma imperiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Pavie, Italie. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enéide, une tragédie dans l'épopée, deux formes du sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie tragique et création poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hélène Baby et Jacqueline Assaël, Nov 2016, Nice (06000), France. pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sublime, comme valeur fondatrice de l'imaginaire romain. L'exemple de l'Enéide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sublime et sublimation dans l'imaginaire gréco-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mireille Courrent, Mar 2017, Perpignan (France), France. pp.223-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polir le miroir de l'âme. L'art du portrait à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes du portrait dans le monde hellénistique et romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Béatrice Bakhouche, May 2005, Montpellier (34000), France. pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liance, déliance, reliance: l'émergence du héros. Construction de soi et construction du monde, des Bucoliques à l'Enéide de Virgile et à la Pharsale de Lucain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héros voyageurs et constructions identitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Jay-Robert et C. Jubier-Galinier, Nov 2012, Perpignan, France. pp.167-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un vieux débat, toujours actuel : Végétarisme et « grande bouffe », de l'Antiquité à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaire, chair et bonne chère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sacré comme &amp;quot;extra-vagance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extravagances. Ecart et norme dans les textes grecs et latins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Louvain la Neuve, Belgique. pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platon et la théorie des systèmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révélation et apprentissage dans les textes gréco-latins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Lisbonne, Portugal. pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe du Taureau et les racines de la tauromachie : de Dionysos au duende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Taureau et de la Tauromachie hier et aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Henri BOYER, Jean SAGNES, Nov 2011, Béziers, France. pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puer Aeternus. Figures de l'Enfant chez Virgile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retours vers les enfances méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Dubois et Françoise Haffner, Oct 2008, Perpignan, France. pp.49-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rire de Virgile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grâce de Thalie ou la beauté du rire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. pp.47-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Rome antique et l'Europe: un héritage et des malentendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des mythes politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Perpignan, France. pp.60-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grecs et Romains &amp;quot;à deux têtes&amp;quot;: la non-séparativité de l'approche intuitive et de l'approche technique dans les processus de création poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythes et savoirs dans les textes grecs et latins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Toulouse, France. pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps humiliés et corps de transfiguration dans l'Enéide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Corps dans les cultures méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Perpignan, France. pp.67-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une constante de l'imaginaire virgilien : la complémentarité des contraires, comme condition de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phantasia. Il pensiero per immagini degli antichi e degli moderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Trieste, Italie. pp.151-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile, les Romains et la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée à feu et à sang. Poétique du récit de guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paul Carmignani, Jean-Yves Laurichesse et Joël Thomas, May 2005, Perpignan, France. pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Passage dans le Zodiaque : une image récurrente de la littérature latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiguidade Classica : Que fazer com este patrimonio ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Lisbonne, Portugal. pp.165-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumières, rythmes et couleurs dans l'Enéide et la Divine Comédie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythmes et lumières de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Perpignan, France. pp.27-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Griechisch-römische Vorstellungen von Raum und Zeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Ordnen der Zeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ascona, Switzerland. pp.135-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Roman Mosaics. Paths through the Classical Mind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Luxembourg, Luxembourg. pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires de l'exil : Ovide chez les Scythes, revisité par David Malouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclipses et surgissements de constellations mythiques - Littératures et contexte culturel - Champs francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nice (06000), France. pp.37-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux figures de l'imaginaire gréco-romain : l'acrobate et le plongeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Peylet, 2000, Bordeaux, France. pp.77-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roi, sage, ou jardinier ? L'image du philosophe à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de philosophes : de l'idée à l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno Curatolo et Jacques Poirier, Nov 1999, Dijon (Bourgogne), France. pp.55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umriss einer Geschichte des Schuldgefühls in Rom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schuld</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Ascona, Switzerland. pp.191-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La truie blanche et les trente gorets dans l'Enéide de Virgile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythologies du Porc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, saint Antoine l'Abbaye, France. pp.51-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nourriture d'immortalité en Grèce et à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saveurs, senteurs. Le goût de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Perpignan, France. pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der Traum. Wege der Erkenntnis im klassischen Altertum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Wahreit der Traüme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Ascona, Switzerland. pp.145-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rom oder die vervandelte Gewalt: der Mythos der Regeneration bei den Römern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strukturen des Chaos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, Ascona, Switzerland. pp.49-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enéide, récit initiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Initiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1991, Montpellier (34000), France. pp.251-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture des oeuvres latines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Imaginaires des Latins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joël Thomas, Nov 1991, Perpignan, France. pp.11-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux lauriers de l'Enéide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Imaginaires des Latins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joël Thomas, Nov 1991, Perpignan, France. pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enéide, le roman français du XIIème siècle et les trois régimes de l'imaginaire : tradition et changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A imagem do mundo na Idade Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Lisbonne, Portugal. pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie latine et psychologie des profondeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1985, Toulouse, France. pp.63-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace du héros, ou les destins croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wegkreugzungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1987, Ascona, Suisse. pp.133-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisme et pessimisme dans les crises de civilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire dans les sciences et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1985, Toulouse, France. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Empire Romain et la notion de divus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Os Imperios do Espirito Santo e a Simbolica do Imperio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Historico da Ilha Terceira, Jun 1984, Angra do Heroismo, Azores, Portugal. pp.205-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sublime et sublimation dans l'imaginaire gréco-romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Courrént</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sublime et sublimation dans l'imaginaire gréco-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Études Anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 66, Université Laval, 2019, En ligne, Open Editions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04603185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Corps dans les cultures méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Courrént</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Eloi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Corps dans les cultures méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, 2007, En ligne sur Open Editions, 978-2-35412-006-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée à feu et à sang. Poétique du récit de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Laurichesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée à feu et à sang. Poétique du récit de guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, 2006, En ligne sur Open Editions, 2-914518-83-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automobile et littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monneyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automobile et littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, 2005, 2-914518-65-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rythmes et lumières de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Laurichesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rythmes et lumières de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, 2003, En ligne sur Open Editions, 2-914518-35-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaire et modes de construction du savoir antique dans les textes scientifiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Courrént</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaire et modes de construction du savoir antique dans les textes scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, 2001, En ligne, Open Editions, 2-914518-13-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveurs, senteurs. Le goût de la Méditerranée (P. Carmignani, J.- Y. Laurichesse et J. Thomas dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Laurichesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saveurs, senteurs. Le goût de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, 1998, 2-908912</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire religieux gréco-romain (dir. Joël Thomas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire religieux gréco-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, 1994, 2-908912-19-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les imaginaires des Latins (dir. Joël Thomas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les imaginaires des Latins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCIENCES DE L'IMAGINAIRE, PHYSIQUE QUANTIQUE ET NEUROSCIENCES : UN DIALOGUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01951947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mythe du Phénix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Université de Perpignan-Via Domitia, France. 2012, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mithra, dieu sauveur et culte initiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. université de Perpignan-Via Domitia, France. 2011, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le polythéisme dans l'Antiquité gréco-romaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. université de Perpignan-via Domitia, France. 2011, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El sentido imaginario de la vida humana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Durand et la mytho-analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rêve, chemin de connaissance dans l'Antiquité classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vénus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Mythes féminins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.1886-1892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rome antique&amp;quot;, présentation du secteur &amp;quot;monde romain&amp;quot; du Dictionnaire critique de l'ésotérisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'ésotérisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.1121-1125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId239"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="852D0274"/>
+    <w:nsid w:val="87B12AFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BB46E68E"/>
+    <w:nsid w:val="FBDC02EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lesbelleslettres/8409" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ielt.fcsh.unl.pt/wp-content/uploads/2021/12/imaginairephysiqueneurosciences-joelthomas-ebook-v04a.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.org/details/introductionauxm0000unse/page/8/mode/2up" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revel.unice.fr/loxias/index.html?id=153" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ceil.fcsh.unl.pt/cadernos/PDF/5_CCEIL2_2012_JT.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ielt.fcsh.unl.pt/wp-content/uploads/2020/01/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unilim.fr/interfaces-numeriques/508" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679873v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468289v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539655v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544378v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468245v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638860v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468101v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.2128" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545634v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637008v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564703v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561873v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654328v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745754v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633863v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633030v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654229v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568037v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568694v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ou Le Classicisme August&#233;en" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gadge.2010.1123" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564646v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642103v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568048v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545627v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565351v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624902v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563420v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510657v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622362v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-5521(03)00008-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620892v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621060v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614609v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.1999.1417" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592207v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617199v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676588v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607362v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664396v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616308v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616287v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613792v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607522v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607397v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607431v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568687v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bud&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.1992.1515" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663340v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607440v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614655v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607451v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667233v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666374v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667232v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565362v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666487v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carmignani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Arlette Thomas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667234v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660871v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607470v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662989v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568714v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/palla.1984.1146" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/palla.1983.1141" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468168v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moine Anonyme Du Xie Si&#232;cle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535381v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601221v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614384v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01266944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Chemain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Durand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoying Durand-Sun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Ying Durand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601212v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601205v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547940v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monneyron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601627v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601693v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758827v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601599v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gallais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601122v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599484v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671858v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539369v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665757v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671849v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671843v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468072v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468148v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468040v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Do Esp&#237;rito Santo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Pimentel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Farmhouse Alberto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Furtado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51427/10451/52093" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548011v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637771v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548976v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635661v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539341v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633126v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651621v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633012v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637754v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610083v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627567v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626086v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565337v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651532v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624931v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548956v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545712v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622485v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624896v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669446v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620888v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670587v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614584v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619228v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650090v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619238v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650108v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650094v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650101v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650087v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650099v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617177v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663473v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617139v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617094v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617072v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670139v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614675v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616297v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610040v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613784v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672944v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663337v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638803v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562011v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562046v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635729v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561756v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781643v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633922v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758672v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564604v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633016v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612746v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627664v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624963v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620691v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561723v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622440v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622292v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622463v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621132v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620919v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538475v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562075v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610029v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619276v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619213v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610020v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608755v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614670v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597368v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597371v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663336v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648424v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661150v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661129v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597346v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603185v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Courr&#233;nt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607335v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Eloi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602267v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Laurichesse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602255v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602239v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602231v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601702v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601672v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601641v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01951947v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674704v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674724v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674713v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671377v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561766v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545752v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610090v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619251v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lesbelleslettres/8409" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ielt.fcsh.unl.pt/wp-content/uploads/2021/12/imaginairephysiqueneurosciences-joelthomas-ebook-v04a.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.org/details/introductionauxm0000unse/page/8/mode/2up" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revel.unice.fr/loxias/index.html?id=153" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ceil.fcsh.unl.pt/cadernos/PDF/5_CCEIL2_2012_JT.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ielt.fcsh.unl.pt/wp-content/uploads/2020/01/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unilim.fr/interfaces-numeriques/508" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679873v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Thomas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468289v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539655v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544378v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468245v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638860v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468101v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/iris.2128" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545634v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564703v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637008v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561873v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654328v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745754v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633863v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633030v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654229v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568037v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568694v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ou Le Classicisme August&#233;en" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gadge.2010.1123" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564646v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642103v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568048v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545627v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565351v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624902v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563420v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622362v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-5521(03)00008-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620892v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621060v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614609v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.1999.1417" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592207v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617199v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676588v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607362v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664396v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616308v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616287v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613792v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607522v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607397v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607431v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663340v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568687v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bud&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.1992.1515" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607440v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614655v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607451v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667233v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666374v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667232v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666487v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carmignani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Arlette Thomas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667234v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607461v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660871v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607470v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662989v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661108v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568714v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/palla.1984.1146" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/palla.1983.1141" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468168v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Walter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moine Anonyme Du Xie Si&#232;cle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535381v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601221v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614384v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01266944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Chemain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Durand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoying Durand-Sun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Ying Durand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601212v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601205v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547940v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monneyron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601627v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601693v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758827v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601599v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gallais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601122v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599484v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671858v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539369v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665757v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671849v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671843v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468072v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468148v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468040v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Do Esp&#237;rito Santo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Pimentel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Farmhouse Alberto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Furtado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51427/10451/52093" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548011v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637771v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548934v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548976v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635661v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539341v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633126v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651621v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633012v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637754v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610083v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627567v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626086v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565337v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651532v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624931v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548956v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545712v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622485v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624896v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669446v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620888v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670587v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614584v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619228v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650090v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650108v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650094v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619238v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650101v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650087v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650099v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617177v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663473v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617139v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617094v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617072v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670139v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614675v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616297v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610040v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672944v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613784v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663337v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638803v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562011v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562046v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561756v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781643v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635729v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633922v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758672v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564604v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633016v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612746v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627664v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624963v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620691v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561723v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622440v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622292v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622463v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621132v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620919v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538475v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562075v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610029v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619276v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619213v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610020v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608755v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614670v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597368v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597371v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663336v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648424v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661150v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661129v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597346v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603185v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Courr&#233;nt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607335v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Eloi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602267v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Laurichesse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602255v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602239v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602231v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601702v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601672v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601641v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01951947v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674704v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674724v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674713v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671377v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561766v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545752v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610090v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619251v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>