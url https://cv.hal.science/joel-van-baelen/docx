--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -844,926 +844,926 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper Tropospheric Water Vapor Transport from Indian to Sahelian Regions</w:t>
+                <w:t xml:space="preserve">Does Long-Term GPS in the Western Alps Finally Confirm Earthquake Mechanisms?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Sy</w:t>
+                <w:t xml:space="preserve">A. Walpersdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouya Diop</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël van Baelen</w:t>
+                <w:t xml:space="preserve">L. Pinget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Duroure</w:t>
+                <w:t xml:space="preserve">P. Vernant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yahya Gour</w:t>
+                <w:t xml:space="preserve">C. Sue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos9100403⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (10), pp.3721-3737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018TC005054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092404v1</w:t>
+                <w:t xml:space="preserve">hal-01947724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-Time Variability of the Rainfall over Sahel: Observation of a Latitudinal Sharp Transition of the Statistical Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duroure</w:t>
+                <w:t xml:space="preserve">Surface and Tropospheric Water Vapor Variability and Decadal Trends at Two Supersites of CO-PDD (Cézeaux and Puy de Dôme) in Central France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dani Hadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yahya Gour</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Montoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (12), pp.482. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 9 (8), pp.302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos9080302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos9120482⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02092398v1</w:t>
+                <w:t xml:space="preserve">hal-01857444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geostatistical Merging of a Single-Polarized X-Band Weather Radar and a Sparse Rain Gauge Network over an Urban Catchment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Seck</w:t>
+                <w:t xml:space="preserve">Upper Tropospheric Water Vapor Transport from Indian to Sahelian Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouya Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duroure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Gour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (12), pp.496. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos9120496⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9 (10), pp.403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos9100403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092403v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Long-Term GPS in the Western Alps Finally Confirm Earthquake Mechanisms?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Space-Time Variability of the Rainfall over Sahel: Observation of a Latitudinal Sharp Transition of the Statistical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pinget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Vernant</w:t>
+                <w:t xml:space="preserve">Abdoulaye Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sue</w:t>
+                <w:t xml:space="preserve">Christophe Duroure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Deprez</w:t>
+                <w:t xml:space="preserve">Yahya Gour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018TC005054⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (12), pp.482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos9120482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947724v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and Tropospheric Water Vapor Variability and Decadal Trends at Two Supersites of CO-PDD (Cézeaux and Puy de Dôme) in Central France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadège Montoux</w:t>
+                <w:t xml:space="preserve">Geostatistical Merging of a Single-Polarized X-Band Weather Radar and a Sparse Rain Gauge Network over an Urban Catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (8), pp.302. </w:t>
+              <w:t xml:space="preserve">, 2018, 9 (12), pp.496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos9080302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos9120496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857444v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high space–time resolution dataset linking meteorological forcing and hydro-sedimentary response in a mesoscale Mediterranean catchment (Auzon) of the Ardèche region, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Case study and climatological analysis of upper tropospheric jet stream and stratosphere-troposphere exchanges using VHF profilers and radionuclide measurements in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Nord</w:t>
+                <w:t xml:space="preserve">Yves Pointin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+                <w:t xml:space="preserve">Marie Lothon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Berne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Bernard Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-9-221-2017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JAMC-D-16-0353.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897114v1</w:t>
+                <w:t xml:space="preserve">hal-01635322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study and climatological analysis of upper tropospheric jet stream and stratosphere-troposphere exchanges using VHF profilers and radionuclide measurements in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baray</w:t>
+                <w:t xml:space="preserve">A high space–time resolution dataset linking meteorological forcing and hydro-sedimentary response in a mesoscale Mediterranean catchment (Auzon) of the Ardèche region, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Pointin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël van Baelen</w:t>
+                <w:t xml:space="preserve">Alexis Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lothon</w:t>
+                <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Campistron</w:t>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), pp.221 - 249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JAMC-D-16-0353.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-9-221-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01635322v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of orography and rain intensity on rainfall structure. The case of the HyMeX IOP7a event</w:t>
               </w:r>
@@ -1788,64 +1788,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pointin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Advances in understanding and forecasting of heavy precipitation in the Mediterranean through the HyMeX SOP1 field campaign, 142, pp.310-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2172,51 +2172,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifrequency Radar Observations Collected in Southern France during HyMeX-SOP1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2319,51 +2319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duroure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42 (21), pp.9538 - 9545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2391,338 +2391,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GPS network for tropospheric tomography in the framework of the Mediterranean hydrometeorological observatory Cévennes-Vivarais (south-eastern France)</w:t>
+                <w:t xml:space="preserve">An Observational and Modeling Study of the Processes Leading to Deep, Moist Convection in Complex Terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Brenot</w:t>
+                <w:t xml:space="preserve">Tammy Weckwerth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Walpersdorf</w:t>
+                <w:t xml:space="preserve">Lindsay Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Reverdy</w:t>
+                <w:t xml:space="preserve">L. Jay Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+                <w:t xml:space="preserve">Paolo Di Girolamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7, pp.553-578. </w:t>
+              <w:t xml:space="preserve">Monthly Weather Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 142 (8), pp.2687-2708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-7-553-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/MWR-D-13-00216.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022833v1</w:t>
+                <w:t xml:space="preserve">hal-02092515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Observational and Modeling Study of the Processes Leading to Deep, Moist Convection in Complex Terrain</w:t>
+                <w:t xml:space="preserve">A GPS network for tropospheric tomography in the framework of the Mediterranean hydrometeorological observatory Cévennes-Vivarais (south-eastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tammy Weckwerth</w:t>
+                <w:t xml:space="preserve">Hugues Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay Bennett</w:t>
+                <w:t xml:space="preserve">Andrea Walpersdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Jay Miller</w:t>
+                <w:t xml:space="preserve">Mathieu Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Di Girolamo</w:t>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Weather Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 142 (8), pp.2687-2708. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.553-578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/MWR-D-13-00216.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-7-553-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092515v1</w:t>
+                <w:t xml:space="preserve">hal-01022833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyMeX-SOP1: The Field Campaign Dedicated to Heavy Precipitation and Flash Flooding in the Northwestern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Davolio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2793,905 +2793,905 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+                <w:t xml:space="preserve">Precipitation on the lee side of the Vosges Mountains: Multi-instrumental study of one case from the COPS campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël van Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Belamari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
+                <w:t xml:space="preserve">M. Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
+              <w:t xml:space="preserve">Meteorologische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (4), pp.413 - 432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0941-2948/2013/0413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829760v1</w:t>
+                <w:t xml:space="preserve">hal-01893476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation on the lee side of the Vosges Mountains: Multi-instrumental study of one case from the COPS campaign</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Reverdy</w:t>
+                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hagen</w:t>
+                <w:t xml:space="preserve">Philippe Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Basdevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteorologische Zeitschrift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/0941-2948/2013/0413⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893476v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Arbogast</w:t>
+                <w:t xml:space="preserve">Small scale topography influence on the formation of three convective systems observed during COPS over the Vosges Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Basdevant</w:t>
+                <w:t xml:space="preserve">Wolfram Wobrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Andrea Flossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t>
+              <w:t xml:space="preserve">Meteorologische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (4), pp.395 - 411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/0941-2948/2013/0402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828758v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small scale topography influence on the formation of three convective systems observed during COPS over the Vosges Mountains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Planche</w:t>
+                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfram Wobrock</w:t>
+                <w:t xml:space="preserve">Sophie Belamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Flossmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbouz</w:t>
+                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteorologische Zeitschrift</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 22 (4), pp.395 - 411. </w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.37-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/0941-2948/2013/0402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893478v1</w:t>
+                <w:t xml:space="preserve">hal-00829760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the wind profile on the initiation of convection in mountainous terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the relationship between water vapour field evolution and the life cycle of precipitation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël van Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hagen M.</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 137, pp.224-235. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.784⟩</w:t>
+              <w:t xml:space="preserve">, 2011, Advances in the understanding of convective processes and precipitation over low‐mountain regions through the Convective and Orographically‐induced Precipitation Study (COPS), 137 (S1), pp.204-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qj.785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001833v1</w:t>
+                <w:t xml:space="preserve">hal-01893745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the relationship between water vapour field evolution and the life cycle of precipitation systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aliasing in Micro Rain Radar data due to strong vertical winds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pointin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qj.785⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (2), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010GL046018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893745v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliasing in Micro Rain Radar data due to strong vertical winds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Tridon</w:t>
+                <w:t xml:space="preserve">Influence of the wind profile on the initiation of convection in mountainous terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hagen M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Pointin</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard E.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 38 (2), pp.n/a-n/a. </w:t>
+              <w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 137, pp.224-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010GL046018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/qj.784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092533v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Convective and Orographically-induced Precipitation Study (COPS): the scientific strategy, the field phase, and research highlights</w:t>
               </w:r>
@@ -3824,64 +3824,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of aerosol particle number and hygroscopicity on the evolution of convective cloud systems and their precipitation: A numerical study based on the COPS observations on 12 August 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Wobrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Flossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3958,77 +3958,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation and microphysical studies with a low cost high resolution X-band radar: an innovative project prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pointin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfram Wobrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Flossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4073,380 +4073,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La campagne Cops : genèse et cycle de vie de la convection en région montagneuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of water vapor vertical variability and possible cloud formation with a small network of GPS stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël van Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Richard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Penide</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/23632⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (2), pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008GL036148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01504075v1</w:t>
+                <w:t xml:space="preserve">hal-02092540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of water vapor vertical variability and possible cloud formation with a small network of GPS stations</w:t>
+                <w:t xml:space="preserve">Simultaneous X-band and K-band study of precipitation to derive specific Z–R relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Penide</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pointin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008GL036148⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (4), pp.596-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2009.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092540v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous X-band and K-band study of precipitation to derive specific Z–R relationships</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La campagne Cops : genèse et cycle de vie de la convection en région montagneuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2009.04.003⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 64, pp.32-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/23632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02092536v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01504075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms initiating deep convection over complex terrain during COPS</w:t>
               </w:r>
@@ -4702,334 +4702,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00161214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Near-Real Time Estimates of Integrated Water Vapor Derived with GPS, Radiosondes, and Microwave Radiometer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël van Baelen</w:t>
+                <w:t xml:space="preserve">GPS water vapour tomography: preliminary results from the ESCOMPTE field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Aubagnac</w:t>
+                <w:t xml:space="preserve">Frédéric Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Dabas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Noelle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Walpersdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JTECH-1697.1⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 74, pp.253-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2004.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893817v1</w:t>
+                <w:t xml:space="preserve">hal-00017446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPS water vapour tomography: preliminary results from the ESCOMPTE field experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Masson</w:t>
+                <w:t xml:space="preserve">Comparison of Near-Real Time Estimates of Integrated Water Vapor Derived with GPS, Radiosondes, and Microwave Radiometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noelle Bouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Walpersdorf</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Aubagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Doerflinger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 74, pp.253-274. </w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22, pp.201-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2004.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/JTECH-1697.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017446v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPS monitoring of the tropospheric water vapor distribution and variation during the 9 September 2002 torrential precipitation episode in the Ce´vennes (southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Walpersdorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5240,77 +5240,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Caccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Klaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pointin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric and Solar-Terrestrial Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 62 (8), pp.639-651. </w:t>
@@ -5373,51 +5373,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New developments with the INSU/Météo VHF radar at CNRM/Toulouse — RASS, FDI and upgraded processing techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Klaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aubagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5507,51 +5507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ein Werkzeug zur Visualisierung der Unterschiede verschiedener Multiple-Empfänger-Techniken bei Windprofilern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aubagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5830,316 +5830,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar interferometry technique and anisotropy of the echo-power distribution: First results</w:t>
+                <w:t xml:space="preserve">Radar interferometry technique: 3-D wind measurement theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. D. Richmond</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arthur D. Richmond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radio Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 26, pp.1315-1326</w:t>
+              <w:t xml:space="preserve">, 1991, 26, pp.1209-1218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092432v1</w:t>
+                <w:t xml:space="preserve">hal-01893866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar interferometry technique: 3-D wind measurement theory</w:t>
+                <w:t xml:space="preserve">Radar interferometry technique and anisotropy of the echo-power distribution: First results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. D. Richmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshitaka Tsuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan K. Avery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur D. Richmond</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Susumu Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radio Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 26, pp.1209-1218</w:t>
+              <w:t xml:space="preserve">, 1991, 26, pp.1315-1326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893866v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of VHF Doppler beam swinging and spaced antenna observations with the MU radar: First results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshitaka Tsuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur D. Richmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan K. Avery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susumu Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radio Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 25, pp.629-640</w:t>
@@ -6160,180 +6160,310 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Development and Validation of an Enhanced GPS Tomography Algorithm for Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gerville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël van Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Albino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-8966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'implication de l'OPAR (Observatoire de Physique de l'Atmosphère de la Réunion) dans ROSEA (Réseau d'Observatoires pour la Surveillance de l'Eau Atmosphérique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haeffelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Chiriaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du Sirta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6343,603 +6473,603 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving X-Band Weather Radar Moments by Minimizing Radome Influence through Adaptive FFT Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiruvengadam Padmanabhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatiana Ramanamahefa Ambinintsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Conference on Radar Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Minneapolis, United States. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Orographic Precipitation Associated with the Passage of the Batsirai Cyclone nearby Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiruvengadam Padmanabhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatiana Ramanamahefa Ambinintsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baelen Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Conference on Radar Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Minneapolis, United States. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rain gauges and x-band radar hourly comparison under complex orographic conditions in Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambinintsoa Volatiana Ramanamahefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiruvengadam Padmanabhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Conference on Radar Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Minneapolis, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LACy X band meteorological radar 2022 observations of cyclonic rains in La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambinintsoa Volatiana Ramanamahefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiruvengadam Padmanabhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Mant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Radar in Meteorology and Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Locarno, Switzerland. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GT Précipitation (SIRTA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Banson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barthès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Chazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique SIRTA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Palaiseau, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01657474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6949,151 +7079,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Précipitations : observations et prévisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël van Baelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des Volcans aux nuages - L'observatoire de Physique du Globe de Clermont-Ferrand (Vol2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId242"/>
+      <w:footerReference w:type="default" r:id="rId246"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7240,51 +7370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04064549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noirmain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tridon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cacault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-5729-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03817277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13060903" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03456483v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafae Moudni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.04.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03524796v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vidal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.9128" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132651v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Planche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Mroz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Banson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Battaglia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-18-0018.1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092404v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouya Diop" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duroure" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Gour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9100403" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092398v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9120482" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092403v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Seck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9120496" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Hadad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Montoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fr&#233;ville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9080302" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897114v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-221-2017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01635322v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pointin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0353.1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01892408v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Zwiebel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2679" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092407v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Wulfmeyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michael Hardesty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Turner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Behrendt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cadeddu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014RG000476" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pottiaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fund" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boniface" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2014.10.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH7RNR28-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020615v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufournet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Gourley" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-13-00076.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01892380v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labbouz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066048" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022833v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brenot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reverdy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-553-2014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092515v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Weckwerth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Bennett" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jay Miller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Girolamo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-13-00216.1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893476v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hagen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0413" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893478v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Wobrock" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Flossmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0402" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001833v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen M." TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.784" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893745v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dick" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.785" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092533v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL046018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565513v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kottmeier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Corsmeier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barthlott" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.752" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893472v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2010.05.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893509v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Peters" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-20-25-2009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01504075v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23632" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092540v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penide" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL036148" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVD9TSXV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092536v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2009.04.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSH38B01-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356626v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kalthoff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2008/0348" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00161214v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dai" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Hove" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007529" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RFK1NGND-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893817v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubagnac" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dabas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-1697.1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017446v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doerflinger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017444v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ch&#233;ry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD004897" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02093057v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/35999" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897365v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Caccia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Klaus" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-6826(00)00045-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QBX7KCS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02093050v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cherel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Durbe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/7/1998/355" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02093041v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Hirsch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/7/1998/303" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02093011v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L. Holloway" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Doviak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohn Stephen A." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Lataitis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02093032v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97GL02752" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092432v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Richmond" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshitaka Tsuda" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan K. Avery" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Kato" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893866v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur D. Richmond" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893864v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968053v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulomb" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429261v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiruvengadam Padmanabhan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lesage" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volatiana Ramanamahefa Ambinintsoa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429136v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baelen Van" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428985v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambinintsoa Volatiana Ramanamahefa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429397v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Mant" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01657474v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barth&#232;s" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Chazottes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893736v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04064549v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Noirmain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tridon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cacault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-5729-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03817277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bosser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l van Baelen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13060903" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03456483v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafae Moudni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Nicolas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.04.008" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03524796v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vidal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Donnadieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.9128" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883526v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Colomb" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sellegri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-3413-2020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132651v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Planche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Mroz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Banson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Battaglia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-18-0018.1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857444v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Hadad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Montoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fr&#233;ville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9080302" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092404v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouya Diop" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duroure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Gour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9100403" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092398v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9120482" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092403v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Seck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos9120496" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01635322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pointin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Campistron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-16-0353.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897114v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-221-2017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01892408v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Zwiebel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2679" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092407v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Wulfmeyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michael Hardesty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Turner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Behrendt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cadeddu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014RG000476" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pottiaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fund" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boniface" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2014.10.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH7RNR28-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020615v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufournet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Gourley" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-13-00076.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01892380v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labbouz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL066048" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092515v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tammy Weckwerth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Bennett" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jay Miller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Girolamo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-13-00216.1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022833v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Brenot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Walpersdorf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reverdy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-553-2014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893476v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hagen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0413" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893478v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Wobrock" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Flossmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2013/0402" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893745v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dick" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.785" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL046018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001833v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagen M." TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E." TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.784" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565513v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kottmeier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Corsmeier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barthlott" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.752" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893472v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2010.05.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893509v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Peters" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-20-25-2009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092540v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penide" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL036148" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVD9TSXV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092536v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2009.04.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSH38B01-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01504075v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouttier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/23632" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356626v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kalthoff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0941-2948/2008/0348" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00161214v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dai" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Hove" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JD007529" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RFK1NGND-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017446v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bouin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doerflinger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2004.04.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893817v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aubagnac" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dabas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-1697.1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017444v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ch&#233;ry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD004897" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02093057v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bock" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Couvreux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/35999" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897365v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Caccia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Klaus" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-6826(00)00045-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QBX7KCS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02093050v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cherel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Durbe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/7/1998/355" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02093041v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Hirsch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/metz/7/1998/303" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02093011v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L. Holloway" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Doviak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cohn Stephen A." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Lataitis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02093032v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97GL02752" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893866v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur D. Richmond" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092432v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Richmond" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshitaka Tsuda" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan K. Avery" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susumu Kato" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01893864v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05562442v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gerville" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Albino" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-8966" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968053v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haeffelin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coulomb" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chiriaco" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429261v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiruvengadam Padmanabhan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lesage" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volatiana Ramanamahefa Ambinintsoa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429136v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baelen Van" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428985v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambinintsoa Volatiana Ramanamahefa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429397v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Mant" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01657474v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barth&#232;s" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Chazottes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893736v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>