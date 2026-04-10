--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -896,299 +896,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different composts on the dynamic of soil organic pollutants, microbial network interactions and multifunctionality in an urban garden made from a former brownfield</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura Staes</w:t>
+                <w:t xml:space="preserve">Relevance of Angelica cultivation for essential oil production in a phytomanagement strategy: a three-year field study on an aged trace element -contaminated agricultural soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Facon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124951⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 979, pp.179485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994939v1</w:t>
+                <w:t xml:space="preserve">hal-05046297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of Angelica cultivation for essential oil production in a phytomanagement strategy: a three-year field study on an aged trace element -contaminated agricultural soil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+                <w:t xml:space="preserve">Effect of different composts on the dynamic of soil organic pollutants, microbial network interactions and multifunctionality in an urban garden made from a former brownfield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Mamadou Sitor Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Staes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 979, pp.179485. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 380, pp.124951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05046297v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural techniques capture diverse phosphate-solubilizing bacteria in rock phosphate-enriched habitats</w:t>
               </w:r>
@@ -1298,299 +1298,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNAs: An Emerging Class of Root Exudate Component of Wheat Response to Polluted Soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do high phosphate concentrations affect soil microbial communities after a century of ecosystem self‐reclamation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ducousso-Détrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Firmin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Houben</w:t>
+                <w:t xml:space="preserve">Simon Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hijri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-024-07372-2⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (5), pp.1-23 /e70003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.70003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665451v1</w:t>
+                <w:t xml:space="preserve">hal-04750664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do high phosphate concentrations affect soil microbial communities after a century of ecosystem self‐reclamation?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Ducousso-Détrez</w:t>
+                <w:t xml:space="preserve">MicroRNAs: An Emerging Class of Root Exudate Component of Wheat Response to Polluted Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Firmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Morvan</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (5), pp.1-23 /e70003. </w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 235 (9), pp.564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.70003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11270-024-07372-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750664v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriander (Coriandrum sativum) Cultivation Combined with Arbuscular Mycorrhizal Fungi Inoculation and Steel Slag Application Influences Trace Elements-Polluted Soil Bacterial Functioning</w:t>
               </w:r>
@@ -1704,274 +1704,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Phosphate Chemical Forms in Soils and Their Contributions on Soil Microbial Community Structure Changes</w:t>
+                <w:t xml:space="preserve">Glomerales Dominate Arbuscular Mycorrhizal Fungal Communities Associated with Spontaneous Plants in Phosphate-Rich Soils of Former Rock Phosphate Mining Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ducousso-Détrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Fontaine</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hijri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hijri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10 (3), pp.609. </w:t>
+              <w:t xml:space="preserve">, 2022, 10 (12), pp.2406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10030609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10122406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713039v1</w:t>
+                <w:t xml:space="preserve">hal-03932239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glomerales Dominate Arbuscular Mycorrhizal Fungal Communities Associated with Spontaneous Plants in Phosphate-Rich Soils of Former Rock Phosphate Mining Sites</w:t>
+                <w:t xml:space="preserve">Diversity of Phosphate Chemical Forms in Soils and Their Contributions on Soil Microbial Community Structure Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ducousso-Détrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joel Fontaine</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hijri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10 (12), pp.2406. </w:t>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10122406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10030609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932239v1</w:t>
+                <w:t xml:space="preserve">hal-03713039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriander (Coriandrum sativum L.) in Combination with Organic Amendments and Arbuscular Mycorrhizal Inoculation: An Efficient Option for the Phytomanagement of Trace Elements-Polluted Soils</w:t>
               </w:r>
@@ -2085,278 +2085,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881486v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Potential of Clary Sage and Coriander Essential Oils as Crop Protection and Post-Harvest Decay Control Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Raveau</w:t>
+                <w:t xml:space="preserve">Significance of Arbuscular Mycorrhizal Fungi in Mitigating Abiotic Environmental Stress in Medicinal and Aromatic Plants: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11 (3), pp.312. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods11030312⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 11 (17), pp.2591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods11172591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346108v1</w:t>
+                <w:t xml:space="preserve">hal-04322587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of Arbuscular Mycorrhizal Fungi in Mitigating Abiotic Environmental Stress in Medicinal and Aromatic Plants: A Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Vitro Potential of Clary Sage and Coriander Essential Oils as Crop Protection and Post-Harvest Decay Control Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir Israel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jouda Mediouni Ben Jemâa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11 (17), pp.2591. </w:t>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods11172591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods11030312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322587v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ cultivation of aromatic plant species for the phytomanagement of an aged-trace element polluted soil: Plant biomass improvement options and techno-economic assessment of the essential oil production channel</w:t>
               </w:r>
@@ -2874,64 +2874,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between below‐ground traits and rhizosheath fungal and bacterial communities for phosphorus acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3125,51 +3125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yacoumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4401,77 +4401,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature of fly ash amendments differently influences oxidative stress alleviation in four forest tree species and metal trace element phytostabilization in aged contaminated soil: A long-term field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4778,51 +4778,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility, photostability and antifungal activity of phenylpropanoids encapsulated in cyclodextrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Bourdon</w:t>
+                <w:t xml:space="preserve">Natacha Bourdon-Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizette Auezova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4867,90 +4867,102 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 196, pp.518-525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.09.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus supply, arbuscular mycorrhizal fungal species, and plant genotype impact on the protective efficacy of mycorrhizal inoculation against wheat powdery mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4985,92 +4997,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (7), pp.685-697. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00572-016-0698-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular mycorrhizal fungal-assisted phytoremediation of soil contaminated with persistent organic pollutants: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5089,554 +5101,554 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 67 (5), pp.624-640. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.12375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular mycorrhizal wheat inoculation promotes alkane and polycyclic aromatic hydrocarbon biodegradation: Microcosm experiment on aged-contaminated soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenoir Ingrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Dalpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 213, pp.549-560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.02.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal Morphology, Iron Homeostasis, and Lipid Metabolism Regulated by a GATA Transcription Factor in Blastomyces dermatitidis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amber Marty</w:t>
+                <w:t xml:space="preserve">Arbuscular mycorrhizal fungal inoculation protects Miscanthus×giganteus against trace element toxicity in a highly metal-contaminated site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Firmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aimee Broman</w:t>
+                <w:t xml:space="preserve">Florian Nsanganwimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Zarnowski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laura Bond</w:t>
+                <w:t xml:space="preserve">Bertrand Pourrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1004959⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 527-528, pp.91-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.04.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322599v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal fungal inoculation protects Miscanthus×giganteus against trace element toxicity in a highly metal-contaminated site</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+                <w:t xml:space="preserve">Fungal Morphology, Iron Homeostasis, and Lipid Metabolism Regulated by a GATA Transcription Factor in Blastomyces dermatitidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Nsanganwimana</w:t>
+                <w:t xml:space="preserve">Aimee Broman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Pourrut</w:t>
+                <w:t xml:space="preserve">Robert Zarnowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teigan Dwyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.04.116⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (6), pp.e1004959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1004959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04214454v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fly ash-aided phytostabilisation of highly trace element polluted topsoils improves the telluric fungal biomass: A long-term field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Dalpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5645,132 +5657,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 85, pp.69-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of soil salinity on arbuscular mycorrhizal fungi biodiversity and microflora biomass associated with Tamarix articulata Vahll rhizosphere in arid and semi-arid Algerian areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Boutekrabt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Dalpè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5779,1066 +5791,1102 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 533, pp.488-494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal accumulation and shoot yield of Miscanthus×giganteus growing in contaminated agricultural soils: Insights into agronomic practices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Bidar</w:t>
+                <w:t xml:space="preserve">Corrigendum to Fly ash-aided phytostabilisation of highly trace element polluted topsoils improves the telluric fungal biomass: A long-term field experiment [Appl. Soil Ecol. 85 (2015) 69–75]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Dalpé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2015.07.023⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2015.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322605v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to Fly ash-aided phytostabilisation of highly trace element polluted topsoils improves the telluric fungal biomass: A long-term field experiment [Appl. Soil Ecol. 85 (2015) 69–75]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+                <w:t xml:space="preserve">Metal accumulation and shoot yield of Miscanthus×giganteus growing in contaminated agricultural soils: Insights into agronomic practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nsanganwimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pourrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Waterlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2015.03.009⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 213, pp.61-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2015.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322595v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalization of surfaces by ultrafast laser micro/nano structuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hairaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Montgomery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 558, pp.42156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/558/1/012063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of anthracene on the arbuscular mycorrhizal fungus lipid metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Debiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany / Botanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92 (2), pp.173-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/cjb-2013-0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyaromatic hydrocarbons impair phosphorus transport by the arbuscular mycorrhizal fungus Rhizophagus irregularis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Calonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dupré de Boulois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 104, pp.97-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.10.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Entries in a Fungal Biofilm Matrix Encyclopedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zarnowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Westler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lacmbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (4), pp.e01333-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mbio.01333-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The arbuscular mycorrhizal Rhizophagus irregularis activates storage lipid biosynthesis to cope with the benzo[a]pyrene oxidative stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Calonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouher Debiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 97, pp.30-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phytochem.2013.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propiconazole inhibits the sterol 14α-demethylase in Glomus irregulare like in phytopathogenic fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Calonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Campagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouher Debiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6847,1442 +6895,1442 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 87 (4), pp.376-383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzo[a]pyrene induced lipid changes in the monoxenic arbuscular mycorrhizal chicory roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouher Debiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Calonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 209-210, pp.18-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.12.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimal open-loop multimode fiber gyroscope for rate-grade performance applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Medjadba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lecler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfy Mokhtar Simohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Fiber Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17 (6), pp.546-553. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yofte.2011.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid content disturbance in the arbuscular mycorrhizal, Glomus irregulare grown in monoxenic conditions under PAHs pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouher Debiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Calonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115 (8), pp.782-792. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.funbio.2011.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhiza partially protect chicory roots against oxidative stress induced by two fungicides, fenpropimorph and fenhexamid</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roger Durand</w:t>
+                <w:t xml:space="preserve">Endobacteria affect the metabolic profile of their host Gigaspora margarita , an arbuscular mycorrhizal fungus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Salvioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-009-0267-9⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Special Issue: Symbiosis. Editors: Professors Paola Bonfante, Karen Visick, and Moriya Ohkuma, 12 (8), pp.2083-2095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02246.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04322620v1</w:t>
+                <w:t xml:space="preserve">hal-04322623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endobacteria affect the metabolic profile of their host Gigaspora margarita , an arbuscular mycorrhizal fungus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Fontaine</w:t>
+                <w:t xml:space="preserve">Arbuscular mycorrhiza partially protect chicory roots against oxidative stress induced by two fungicides, fenpropimorph and fenhexamid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Campagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouher Debiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (3), pp.167-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-009-0267-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2010.02246.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04322623v1</w:t>
+                <w:t xml:space="preserve">hal-04322620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of a C-4 sterol methyl oxidase from the endomycorrhizal fungus Glomus intraradices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ghignone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Campagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Lanfranco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 46 (6-7), pp.486-495. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fgb.2009.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycorrhization alleviates benzo[a]pyrene-induced oxidative stress in an in vitro chicory root model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Fenpropimorph slows down the sterol pathway and the development of the arbuscular mycorrhizal fungus Glomus intraradices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Campagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2009.07.002⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (6), pp.365-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-009-0238-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321808v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fenpropimorph slows down the sterol pathway and the development of the arbuscular mycorrhizal fungus Glomus intraradices</w:t>
+                <w:t xml:space="preserve">Mycorrhization alleviates benzo[a]pyrene-induced oxidative stress in an in vitro chicory root model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Campagnac</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Djouher Debiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-009-0238-1⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 70 (11-12), pp.1421-1427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2009.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322625v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of two sterol biosynthesis inhibitor fungicides (fenpropimorph and fenhexamid) on the development of an arbuscular mycorrhizal fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Zocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenia Lozanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bivort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112 (5), pp.592-601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mycres.2007.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro evaluation of the oxidative stress and genotoxic potentials of anthracene on mycorrhizal chicory roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouher Debiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8291,131 +8339,131 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 64 (2), pp.120-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2008.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effects of fenpropimorph and fenhexamid, two sterol biosynthesis inhibitor fungicides, on arbuscular mycorrhizal development and sterol metabolism in carrot roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Campagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8437,118 +8485,118 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 69 (17), pp.2912-2919. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phytochem.2008.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of anthracene on development of an arbuscular mycorrhizal fungus and contribution of the symbiotic association to pollutant dissipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8556,588 +8604,588 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (6), pp.397-405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00572-006-0055-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">24‐Methyl/methylene sterols increase in monoxenic roots after colonization by arbuscular mycorrhizal fungi</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Oil of Adenanthera pavonina L. Seeds and its Emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Zarnowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jaromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Certik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibor Czabany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibor Jakubik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01075.x⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift fur Naturforschung C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 59 (5-6), pp.321-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/znc-2004-5-605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715471v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Oil of Adenanthera pavonina L. Seeds and its Emulsions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">24‐Methyl/methylene sterols increase in monoxenic roots after colonization by arbuscular mycorrhizal fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Glorian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift fur Naturforschung C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/znc-2004-5-605⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 163, pp.159 - 167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01075.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321783v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterol biosynthesis by the arbuscular mycorrhizal fungus Glomus intraradices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sancholle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 36 (12), pp.1357-1363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11745-001-0852-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme lipidique du champignon endomycorhizien : Glomus intraradices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sancholle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 324 (9), pp.847-853. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0764-4469(01)01357-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9147,147 +9195,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les phytotechnologies appliquées aux sites et sols pollués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa LOUNES - HADJ SAHRAOUI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bert, Valérie. EDP Sciences; Agence de l'environnement et de la maîtrise de l'énergie (ADEME); Institut national de l'environnement industriel et des risques (INERIS), 86 p., 2012, 978-2-7598-0805-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9297,78 +9345,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular mycorrhizal fungi-assisted phytoremediation: Concepts, challenges, and future perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Calonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9386,92 +9434,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assisted Phytoremediation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier; Vimal Pandey, pp.49-100, 2022, 978-0-12-822893-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-822893-7.00008-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in microbial-aided phytostabilization of trace element contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9494,92 +9542,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bauddh, Kuldeep; Ma, Ying. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Microbe-assisted Phytoremediation of Polluted Sites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.165-206, 2022, 978-0-12-823443-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-823443-3.00015-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Use of Beneficial Bacteria and Arbuscular Mycorrhizal Fungi for the Biocontrol of Plant Cryptogamic Diseases: Evidence, Methodology, and Limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9624,106 +9672,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbiotic Soil Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 60, Springer International Publishing, pp.429-468, 2021, Soil Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-51916-2_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular Mycorrhizal Fungi as Potential Bioprotectants Against Aerial Phytopathogens and Pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghalia Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9762,343 +9810,343 @@
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wu, Qiang-Sheng. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arbuscular Mycorrhizas and Stress Tolerance of Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, pp.195-223, 2017, 978-981-10-4114-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-10-4115-0_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8 Lipids of Mycorrhizas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Trépanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Dalpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sancholle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mycota, vol 9., Fungal Associations, A Comprehensive Treatise on Fungi as Experimental Systems for Basic and Applied Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Springer Science and Business Media LLC, pp.137-169, 2012, The Mycota book series (MYCOTA,volume 9), 978-3-642-30825-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-30826-0_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propiconazole Toxicity on the Non-Target Organism, the Arbuscular Mycorrhizal Fungus, Glomus irregulare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calonne Maryline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debiane Djouher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carisse, Odile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungicides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IntechOpen, pp.325-346, 2010, 978-953-307-266-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId297"/>
+      <w:footerReference w:type="default" r:id="rId301"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10166,51 +10214,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E05D96B9"/>
+    <w:nsid w:val="F8B42A46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10397,51 +10445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joelfontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7873-5056" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061118702" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/60539772" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499118v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hadini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Facon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-026-37466-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468901v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32550-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077801v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Mamadou Sitor Ndour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106082" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35660-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105729" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994939v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Staes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124951" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046297v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179485" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ducousso-D&#233;trez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Lahrach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hijri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1280848" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-024-07372-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morvan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03992461v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12030618" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03713039v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10030609" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932239v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10122406" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03881486v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Duclercq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10112287" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346108v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Soltani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Mediouni Ben Jem&#226;a" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11030312" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322587v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Israel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11172591" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03357031v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perlein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147944" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600320v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Mistrulli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175321" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03827470v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grignet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Teillaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Papin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17256-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345954v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061333" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286269v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Meglouli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13823" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954905v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Meglouli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2020.1784089" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yacoumas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meglouli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-019-4383-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345960v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.586050" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9030365" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955123v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El-Alam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Chahine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Makhlouf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10060825" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949133v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7110523" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618586v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raviella Zgheib" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Iriti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El Beyrouthy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hattouny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8030090" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Changey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00914-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322588v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-018-7077-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948294v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0852-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948091v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lenoir" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-017-0764-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948080v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Labidi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.12.027" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6727WK8M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948116v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Mustafa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Giang Khong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Randoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP16206" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322591v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2016.01.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320503v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bourdon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette Auezova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Greige-Gerges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.09.078" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947905v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mustafa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0698-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947891v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12375" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-491G628Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345970v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoir Ingrid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Dalp&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.02.056" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322599v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Marty" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Broman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zarnowski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teigan Dwyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bond" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004959" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214454v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nsanganwimana" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pourrut" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.04.116" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F410GSD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322597v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.09.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322602v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bencherif" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Boutekrabt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Dalp&#232;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322605v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nsanganwimana" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pourrut" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Waterlot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Louvel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bidar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.07.023" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322595v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.03.009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473386v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hairaye" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mermet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Engel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Montgomery" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/558/1/012063" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322606v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debiane" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grandmougin-Ferjani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2013-0094" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322610v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Calonne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dupr&#233; de Boulois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Declerck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.10.070" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345975v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zarnowski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Westler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacmbouh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marita" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bothe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01333-14" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322611v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Debiane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2013.10.014" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322613v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Campagnac" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.12.027" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P4M3SHK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322612v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.12.044" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBGVH6MK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473282v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Medjadba" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Kiefer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfy Mokhtar Simohamed" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2011.06.018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4Q791TH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322617v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.06.003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1MK8T0L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322620v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Durand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-009-0267-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-378QSV80-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322623v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Salvioli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chiapello" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02246.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322628v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Oger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ghignone" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lanfranco" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2009.03.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LZTWGKM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321808v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2009.07.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDM08FQG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322625v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-009-0238-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-269ZLXTH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322631v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Zocco" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Lozanova" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Renard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bivort" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycres.2007.11.010" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-653R7972-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321795v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2008.04.003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V641VP34-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322630v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.09.009" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH9KTLP9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321792v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-006-0055-8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BV3BV3J3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03715471v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Glorian" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01075.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321783v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jaromin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Certik" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Czabany" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Jakubik" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/znc-2004-5-605" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03713031v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sancholle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-001-0852-z" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G024NVBB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03713120v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(01)01357-9" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVNDJT6B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760822v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa LOUNES - HADJ SAHRAOUI" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400951v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822893-7.00008-2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400971v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823443-3.00015-6" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624788v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51916-2_24" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947937v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Comby" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4115-0_9" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345998v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tr&#233;panier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30826-0_8" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346060v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calonne Maryline" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debiane Djouher" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joelfontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7873-5056" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061118702" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/60539772" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499118v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hadini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Facon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-026-37466-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468901v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32550-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077801v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Mamadou Sitor Ndour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106082" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35660-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105729" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046297v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179485" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994939v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Staes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124951" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ducousso-D&#233;trez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Lahrach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hijri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1280848" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morvan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665451v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-024-07372-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03992461v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12030618" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10122406" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03713039v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10030609" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03881486v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Duclercq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10112287" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322587v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Israel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11172591" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Soltani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Mediouni Ben Jem&#226;a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11030312" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03357031v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perlein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147944" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600320v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Mistrulli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175321" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03827470v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grignet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Teillaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Papin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17256-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345954v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061333" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286269v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Meglouli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13823" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954905v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Meglouli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2020.1784089" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yacoumas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meglouli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-019-4383-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345960v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.586050" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9030365" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955123v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El-Alam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Chahine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Makhlouf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10060825" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949133v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7110523" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618586v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raviella Zgheib" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Iriti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El Beyrouthy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hattouny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8030090" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Changey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00914-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322588v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-018-7077-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948294v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0852-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948091v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lenoir" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-017-0764-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948080v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Labidi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.12.027" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6727WK8M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948116v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Mustafa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Giang Khong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Randoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP16206" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322591v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2016.01.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320503v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bourdon-Facon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette Auezova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Greige-Gerges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.09.078" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM8PLNHS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947905v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mustafa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0698-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947891v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12375" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-491G628Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345970v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoir Ingrid" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Dalp&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.02.056" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214454v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nsanganwimana" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pourrut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.04.116" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F410GSD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322599v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Marty" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Broman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zarnowski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teigan Dwyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bond" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004959" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322597v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.09.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322602v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bencherif" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Boutekrabt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Dalp&#232;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322595v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.03.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322605v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nsanganwimana" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pourrut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Waterlot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Louvel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bidar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.07.023" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT36L42M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473386v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hairaye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mermet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Engel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Montgomery" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/558/1/012063" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322606v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debiane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grandmougin-Ferjani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2013-0094" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322610v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Calonne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dupr&#233; de Boulois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Declerck" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.10.070" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04TXC6XK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345975v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zarnowski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Westler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacmbouh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marita" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bothe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01333-14" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322611v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Debiane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2013.10.014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N3VW1Q8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322613v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Campagnac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.12.027" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P4M3SHK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322612v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.12.044" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBGVH6MK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473282v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Medjadba" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Kiefer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecler" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfy Mokhtar Simohamed" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2011.06.018" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4Q791TH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322617v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.06.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1MK8T0L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322623v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Salvioli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chiapello" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02246.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322620v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Durand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-009-0267-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-378QSV80-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322628v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Oger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ghignone" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lanfranco" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2009.03.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LZTWGKM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322625v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-009-0238-1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-269ZLXTH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321808v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2009.07.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDM08FQG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322631v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Zocco" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Lozanova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Renard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bivort" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycres.2007.11.010" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-653R7972-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321795v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2008.04.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V641VP34-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322630v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.09.009" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH9KTLP9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321792v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-006-0055-8" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BV3BV3J3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321783v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jaromin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Certik" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Czabany" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Jakubik" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/znc-2004-5-605" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03715471v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Glorian" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01075.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03713031v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sancholle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-001-0852-z" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G024NVBB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03713120v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(01)01357-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVNDJT6B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760822v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa LOUNES - HADJ SAHRAOUI" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400951v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822893-7.00008-2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400971v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823443-3.00015-6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624788v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51916-2_24" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947937v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Comby" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4115-0_9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345998v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tr&#233;panier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30826-0_8" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346060v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calonne Maryline" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debiane Djouher" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>