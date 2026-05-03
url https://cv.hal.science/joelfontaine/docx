--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -507,282 +507,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelica cultivation and mycorrhizal inoculation improve microbial diversity, functions and network complexity of trace elements-polluted soil: A three-year field study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the significance of different amendments to improve phytoremediation efficiency: focus on soil ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Mamadou Sitor Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Papa Mamadou Sitor Ndour</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106082⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (2), pp.485-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-35660-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05077801v1</w:t>
+                <w:t xml:space="preserve">hal-04981500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the significance of different amendments to improve phytoremediation efficiency: focus on soil ecosystem services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Angelica cultivation and mycorrhizal inoculation improve microbial diversity, functions and network complexity of trace elements-polluted soil: A three-year field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Mamadou Sitor Ndour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (2), pp.485-513. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 210, pp.106082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-35660-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04981500v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defense responses related to mycorrhizal-induced resistance in wheat against Zymoseptoria tritici</w:t>
               </w:r>
@@ -896,299 +896,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of Angelica cultivation for essential oil production in a phytomanagement strategy: a three-year field study on an aged trace element -contaminated agricultural soil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+                <w:t xml:space="preserve">Effect of different composts on the dynamic of soil organic pollutants, microbial network interactions and multifunctionality in an urban garden made from a former brownfield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Mamadou Sitor Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Staes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179485⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 380, pp.124951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046297v1</w:t>
+                <w:t xml:space="preserve">hal-04994939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different composts on the dynamic of soil organic pollutants, microbial network interactions and multifunctionality in an urban garden made from a former brownfield</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura Staes</w:t>
+                <w:t xml:space="preserve">Relevance of Angelica cultivation for essential oil production in a phytomanagement strategy: a three-year field study on an aged trace element -contaminated agricultural soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Facon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 380, pp.124951. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 979, pp.179485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04994939v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural techniques capture diverse phosphate-solubilizing bacteria in rock phosphate-enriched habitats</w:t>
               </w:r>
@@ -1213,51 +1213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Lahrach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hijri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1298,342 +1298,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do high phosphate concentrations affect soil microbial communities after a century of ecosystem self‐reclamation?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MicroRNAs: An Emerging Class of Root Exudate Component of Wheat Response to Polluted Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Morvan</w:t>
+                <w:t xml:space="preserve">Stéphane Firmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.70003⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 235 (9), pp.564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-024-07372-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750664v1</w:t>
+                <w:t xml:space="preserve">hal-04665451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNAs: An Emerging Class of Root Exudate Component of Wheat Response to Polluted Soil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Houben</w:t>
+                <w:t xml:space="preserve">How do high phosphate concentrations affect soil microbial communities after a century of ecosystem self‐reclamation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ducousso-Détrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hijri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 235 (9), pp.564. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (5), pp.1-23 /e70003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11270-024-07372-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.70003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665451v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriander (Coriandrum sativum) Cultivation Combined with Arbuscular Mycorrhizal Fungi Inoculation and Steel Slag Application Influences Trace Elements-Polluted Soil Bacterial Functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1736,77 +1736,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ducousso-Détrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hijri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (12), pp.2406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1866,51 +1866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Ducousso-Détrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hijri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1957,51 +1957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriander (Coriandrum sativum L.) in Combination with Organic Amendments and Arbuscular Mycorrhizal Inoculation: An Efficient Option for the Phytomanagement of Trace Elements-Polluted Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Duclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2130,51 +2130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Langrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (17), pp.2591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2336,377 +2336,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ cultivation of aromatic plant species for the phytomanagement of an aged-trace element polluted soil: Plant biomass improvement options and techno-economic assessment of the essential oil production channel</w:t>
+                <w:t xml:space="preserve">Chemical Composition, Antioxidant and Anti-Inflammatory Activities of Clary Sage and Coriander Essential Oils Produced on Polluted and Amended Soils-Phytomanagement Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+                <w:t xml:space="preserve">Loris Mistrulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147944⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (17), pp.5321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26175321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03357031v1</w:t>
+                <w:t xml:space="preserve">hal-03600320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Composition, Antioxidant and Anti-Inflammatory Activities of Clary Sage and Coriander Essential Oils Produced on Polluted and Amended Soils-Phytomanagement Approach</w:t>
+                <w:t xml:space="preserve">In situ cultivation of aromatic plant species for the phytomanagement of an aged-trace element polluted soil: Plant biomass improvement options and techno-economic assessment of the essential oil production channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Verdin</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loris Mistrulli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+                <w:t xml:space="preserve">Alexandre Perlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (17), pp.5321. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 789, pp.147944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26175321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600320v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03357031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoextraction of Zn and Cd with Arabidopsis halleri: a focus on fertilization and biological amendment as a means of increasing biomass and Cd and Zn concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Teillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29 (15), pp.22675-22686. </w:t>
@@ -2757,51 +2757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clary Sage Cultivation and Mycorrhizal Inoculation Influence the Rhizosphere Fungal Community of an Aged Trace-Element Polluted Soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hijri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2874,64 +2874,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between below‐ground traits and rhizosheath fungal and bacterial communities for phosphorus acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2989,636 +2989,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dioxins/furans disturb the life cycle of the arbuscular mycorrhizal fungus, Rhizophagus irregularis and chicory root elongation grown under axenic conditions</w:t>
+                <w:t xml:space="preserve">Antifungal and Phytotoxic Activities of Essential Oils : In Vitro Assays and Their Potential Use in Crop Protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hacene Meglouli</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imad El-Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (14), pp.1497-1504. </w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15226514.2020.1784089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agronomy10060825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954905v1</w:t>
+                <w:t xml:space="preserve">hal-02955123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting response of nutrient acquisition traits in wheat grown on bisphenol A 1 contaminated soils</w:t>
+                <w:t xml:space="preserve">Dioxins/furans disturb the life cycle of the arbuscular mycorrhizal fungus, Rhizophagus irregularis and chicory root elongation grown under axenic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Yacoumas</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hacene Meglouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-019-4383-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (14), pp.1497-1504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15226514.2020.1784089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02898111v1</w:t>
+                <w:t xml:space="preserve">hal-02954905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Aromatic Plant Clary Sage Shaped Bacterial Communities in the Roots and in the Trace Element-Contaminated Soil More Than Mycorrhizal Inoculation – A Two-Year Monitoring Field Trial.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contrasting response of nutrient acquisition traits in wheat grown on bisphenol A 1 contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yacoumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meglouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.586050⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 231 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-019-4383-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345960v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential Oils as Potential Alternative Biocontrol Products against Plant Pathogens and Weeds: A Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Aromatic Plant Clary Sage Shaped Bacterial Communities in the Roots and in the Trace Element-Contaminated Soil More Than Mycorrhizal Inoculation – A Two-Year Monitoring Field Trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hijri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Raveau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.ID 586050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.586050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods9030365⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02955153v1</w:t>
+                <w:t xml:space="preserve">hal-04345960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal and Phytotoxic Activities of Essential Oils: In Vitro Assays and Their Potential Use in Crop Protection</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Essential Oils as Potential Alternative Biocontrol Products against Plant Pathogens and Weeds: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy10060825⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), pp.365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods9030365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955123v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aided Phytoremediation to Clean Up Dioxins/Furans-Aged Contaminated Soil: correlation between microbial communities and pollutant dissipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3667,266 +3667,266 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (11), pp.523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms7110523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origanum syriacum essential oil chemical polymorphism according to soil type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad El-Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raviella Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Iriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc El Beyrouthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hattouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (3), pp.90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/foods8030090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial microbial status modulates mycorrhizal inoculation effect on rhizosphere microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Changey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3935,132 +3935,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (5), pp.475-487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00572-019-00914-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicity evaluation and human risk assessment of an agricultural polluted soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad El-Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramez Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Makhlouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4069,119 +4069,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 190 (12), pp.738. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10661-018-7077-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular mycorrhizal inoculum sources influence bacterial, archaeal, and fungal communities’ structures of historically dioxin/furan-contaminated soil but not the pollutant dissipation rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4203,106 +4203,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hijri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (7), pp.635-650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00572-018-0852-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial contribution of the arbuscular mycorrhizal fungus, Rhizophagus irregularis, in the protection of Medicago truncatula roots against benzo[a]pyrene toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4310,806 +4310,806 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (5), pp.465-476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00572-017-0764-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature of fly ash amendments differently influences oxidative stress alleviation in four forest tree species and metal trace element phytostabilization in aged contaminated soil: A long-term field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 138, pp.190-198. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2016.12.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2016.12.027⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defence mechanisms associated with mycorrhiza-induced resistance in wheat against powdery mildew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghalia Mustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghalia Mustafa</w:t>
+                <w:t xml:space="preserve">Ngan Giang Khong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44 (4), pp.443-454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/FP16206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal fungal responses to abiotic stresses: A review</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solubility, photostability and antifungal activity of phenylpropanoids encapsulated in cyclodextrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Bourdon-Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizette Auezova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Greige-Gerges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriana Kfoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2016.01.002⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 196, pp.518-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.09.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322591v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility, photostability and antifungal activity of phenylpropanoids encapsulated in cyclodextrins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Miriana Kfoury</w:t>
+                <w:t xml:space="preserve">Phosphorus supply, arbuscular mycorrhizal fungal species, and plant genotype impact on the protective efficacy of mycorrhizal inoculation against wheat powdery mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Mustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (7), pp.685-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-016-0698-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.09.078⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04320503v1</w:t>
+                <w:t xml:space="preserve">hal-02947905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus supply, arbuscular mycorrhizal fungal species, and plant genotype impact on the protective efficacy of mycorrhizal inoculation against wheat powdery mildew</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+                <w:t xml:space="preserve">Arbuscular mycorrhizal fungal responses to abiotic stresses: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (7), pp.685-697. </w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123, pp.4-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00572-016-0698-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2016.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947905v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular mycorrhizal fungal-assisted phytoremediation of soil contaminated with persistent organic pollutants: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5181,51 +5181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular mycorrhizal wheat inoculation promotes alkane and polycyclic aromatic hydrocarbon biodegradation: Microcosm experiment on aged-contaminated soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenoir Ingrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5292,441 +5292,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal fungal inoculation protects Miscanthus×giganteus against trace element toxicity in a highly metal-contaminated site</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Fly ash-aided phytostabilisation of highly trace element polluted topsoils improves the telluric fungal biomass: A long-term field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Dalpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Nsanganwimana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Pourrut</w:t>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.04.116⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85, pp.69-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214454v1</w:t>
+                <w:t xml:space="preserve">hal-04322597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal Morphology, Iron Homeostasis, and Lipid Metabolism Regulated by a GATA Transcription Factor in Blastomyces dermatitidis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Bond</w:t>
+                <w:t xml:space="preserve">Arbuscular mycorrhizal fungal inoculation protects Miscanthus×giganteus against trace element toxicity in a highly metal-contaminated site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Firmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Nsanganwimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pourrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1004959⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 527-528, pp.91-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.04.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322599v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fly ash-aided phytostabilisation of highly trace element polluted topsoils improves the telluric fungal biomass: A long-term field experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yolande Dalpé</w:t>
+                <w:t xml:space="preserve">Fungal Morphology, Iron Homeostasis, and Lipid Metabolism Regulated by a GATA Transcription Factor in Blastomyces dermatitidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimee Broman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Zarnowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teigan Dwyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Douay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+                <w:t xml:space="preserve">Laura Bond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 85, pp.69-75. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (6), pp.e1004959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1004959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322597v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of soil salinity on arbuscular mycorrhizal fungi biodiversity and microflora biomass associated with Tamarix articulata Vahll rhizosphere in arid and semi-arid Algerian areas</w:t>
               </w:r>
@@ -5751,51 +5751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Boutekrabt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Dalpè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5846,77 +5846,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to Fly ash-aided phytostabilisation of highly trace element polluted topsoils improves the telluric fungal biomass: A long-term field experiment [Appl. Soil Ecol. 85 (2015) 69–75]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Dalpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6120,437 +6120,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of surfaces by ultrafast laser micro/nano structuring</w:t>
+                <w:t xml:space="preserve">Impact of anthracene on the arbuscular mycorrhizal fungus lipid metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Hairaye</w:t>
+                <w:t xml:space="preserve">D. Debiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mermet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/558/1/012063⟩</w:t>
+              <w:t xml:space="preserve">Botany / Botanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (2), pp.173-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjb-2013-0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05473386v1</w:t>
+                <w:t xml:space="preserve">hal-04322606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of anthracene on the arbuscular mycorrhizal fungus lipid metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyaromatic hydrocarbons impair phosphorus transport by the arbuscular mycorrhizal fungus Rhizophagus irregularis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Calonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dupré de Boulois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Debiane</w:t>
+                <w:t xml:space="preserve">Stéphane Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany / Botanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104, pp.97-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.10.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjb-2013-0094⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04322606v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyaromatic hydrocarbons impair phosphorus transport by the arbuscular mycorrhizal fungus Rhizophagus irregularis</w:t>
+                <w:t xml:space="preserve">Functionalization of surfaces by ultrafast laser micro/nano structuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Calonne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+                <w:t xml:space="preserve">Camille Hairaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Dupré de Boulois</w:t>
+                <w:t xml:space="preserve">Frédéric Mermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Declerck</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Montgomery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.10.070⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 558, pp.42156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/558/1/012063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322610v1</w:t>
+                <w:t xml:space="preserve">hal-05473386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Entries in a Fungal Biofilm Matrix Encyclopedia</w:t>
               </w:r>
@@ -6670,51 +6670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The arbuscular mycorrhizal Rhizophagus irregularis activates storage lipid biosynthesis to cope with the benzo[a]pyrene oxidative stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Calonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouher Debiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6722,51 +6722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 97, pp.30-37. </w:t>
@@ -6816,90 +6816,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propiconazole inhibits the sterol 14α-demethylase in Glomus irregulare like in phytopathogenic fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Calonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Campagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouher Debiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6975,90 +6975,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzo[a]pyrene induced lipid changes in the monoxenic arbuscular mycorrhizal chicory roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouher Debiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Calonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 209-210, pp.18-26. </w:t>
@@ -7147,51 +7147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lecler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfy Mokhtar Simohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7263,90 +7263,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid content disturbance in the arbuscular mycorrhizal, Glomus irregulare grown in monoxenic conditions under PAHs pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouher Debiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Calonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115 (8), pp.782-792. </w:t>
@@ -7435,64 +7435,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Special Issue: Symbiosis. Editors: Professors Paola Bonfante, Karen Visick, and Moriya Ohkuma, 12 (8), pp.2083-2095. </w:t>
@@ -7582,51 +7582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (3), pp.167-178. </w:t>
@@ -7861,51 +7861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8445,51 +8445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8578,77 +8578,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycorrhiza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (6), pp.397-405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8694,51 +8694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Oil of Adenanthera pavonina L. Seeds and its Emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Zarnowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Jaromin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8841,51 +8841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">24‐Methyl/methylene sterols increase in monoxenic roots after colonization by arbuscular mycorrhizal fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Glorian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8958,51 +8958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterol biosynthesis by the arbuscular mycorrhizal fungus Glomus intraradices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sancholle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9074,51 +9074,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme lipidique du champignon endomycorhizien : Glomus intraradices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sancholle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9209,51 +9209,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les phytotechnologies appliquées aux sites et sols pollués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa LOUNES - HADJ SAHRAOUI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9359,77 +9359,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular mycorrhizal fungi-assisted phytoremediation: Concepts, challenges, and future perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Calonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9502,51 +9502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in microbial-aided phytostabilization of trace element contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9623,77 +9623,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès-Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symbiotic Soil Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 60, Springer International Publishing, pp.429-468, 2021, Soil Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9740,77 +9740,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular Mycorrhizal Fungi as Potential Bioprotectants Against Aerial Phytopathogens and Pests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghalia Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Magnin-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9891,51 +9891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Trépanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Dalpé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10021,77 +10021,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calonne Maryline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouher Debiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carisse, Odile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungicides</w:t>
@@ -10102,51 +10102,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId301"/>
+      <w:footerReference w:type="default" r:id="rId300"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10214,51 +10214,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8B42A46"/>
+    <w:nsid w:val="EB9A9737"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10445,51 +10445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joelfontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7873-5056" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061118702" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/60539772" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499118v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hadini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Facon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-026-37466-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468901v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32550-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077801v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Mamadou Sitor Ndour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106082" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35660-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105729" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046297v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179485" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994939v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Staes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124951" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ducousso-D&#233;trez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Lahrach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hijri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1280848" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morvan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665451v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-024-07372-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03992461v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12030618" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10122406" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03713039v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10030609" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03881486v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Duclercq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10112287" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322587v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Israel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11172591" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Soltani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Mediouni Ben Jem&#226;a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11030312" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03357031v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perlein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147944" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600320v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Mistrulli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175321" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03827470v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grignet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Teillaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Papin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17256-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345954v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061333" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286269v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Meglouli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13823" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954905v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Meglouli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2020.1784089" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yacoumas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meglouli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-019-4383-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345960v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.586050" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9030365" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955123v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El-Alam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Chahine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Makhlouf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10060825" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949133v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7110523" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618586v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raviella Zgheib" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Iriti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El Beyrouthy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hattouny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8030090" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Changey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00914-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322588v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-018-7077-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948294v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0852-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948091v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lenoir" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-017-0764-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948080v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Labidi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.12.027" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6727WK8M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948116v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Mustafa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Giang Khong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Randoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP16206" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322591v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2016.01.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320503v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bourdon-Facon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette Auezova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Greige-Gerges" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.09.078" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM8PLNHS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947905v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mustafa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0698-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947891v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12375" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-491G628Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345970v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoir Ingrid" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Dalp&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.02.056" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214454v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nsanganwimana" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pourrut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.04.116" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F410GSD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322599v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Marty" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Broman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zarnowski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teigan Dwyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bond" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004959" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322597v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.09.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322602v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bencherif" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Boutekrabt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Dalp&#232;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322595v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.03.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322605v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nsanganwimana" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pourrut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Waterlot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Louvel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bidar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.07.023" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT36L42M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473386v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hairaye" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mermet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Engel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Montgomery" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/558/1/012063" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322606v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debiane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grandmougin-Ferjani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2013-0094" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322610v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Calonne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dupr&#233; de Boulois" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Declerck" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.10.070" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04TXC6XK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345975v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zarnowski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Westler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacmbouh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marita" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bothe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01333-14" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322611v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Debiane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2013.10.014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N3VW1Q8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322613v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Campagnac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.12.027" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P4M3SHK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322612v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.12.044" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBGVH6MK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473282v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Medjadba" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Kiefer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecler" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfy Mokhtar Simohamed" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2011.06.018" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4Q791TH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322617v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.06.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1MK8T0L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322623v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Salvioli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chiapello" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02246.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322620v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Durand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-009-0267-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-378QSV80-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322628v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Oger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ghignone" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lanfranco" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2009.03.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LZTWGKM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322625v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-009-0238-1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-269ZLXTH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321808v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2009.07.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDM08FQG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322631v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Zocco" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Lozanova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Renard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bivort" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycres.2007.11.010" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-653R7972-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321795v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2008.04.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V641VP34-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322630v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.09.009" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH9KTLP9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321792v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-006-0055-8" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BV3BV3J3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321783v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jaromin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Certik" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Czabany" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Jakubik" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/znc-2004-5-605" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03715471v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Glorian" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01075.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03713031v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sancholle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-001-0852-z" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G024NVBB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03713120v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(01)01357-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVNDJT6B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760822v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa LOUNES - HADJ SAHRAOUI" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400951v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822893-7.00008-2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400971v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823443-3.00015-6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624788v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51916-2_24" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947937v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Comby" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4115-0_9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345998v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tr&#233;panier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30826-0_8" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346060v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calonne Maryline" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debiane Djouher" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joelfontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7873-5056" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061118702" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/60539772" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499118v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hadini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Facon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-026-37466-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468901v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32550-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Mamadou Sitor Ndour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fontaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35660-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106082" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105729" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994939v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Staes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124951" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046297v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179485" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ducousso-D&#233;trez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Lahrach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hijri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1280848" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-024-07372-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morvan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03992461v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12030618" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10122406" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03713039v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10030609" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03881486v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Duclercq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10112287" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322587v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Israel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11172591" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Soltani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Mediouni Ben Jem&#226;a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11030312" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Mistrulli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175321" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03357031v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perlein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147944" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03827470v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grignet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Teillaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Papin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17256-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345954v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061333" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286269v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Meglouli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13823" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955123v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El-Alam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10060825" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Meglouli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2020.1784089" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898111v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yacoumas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meglouli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-019-4383-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345960v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.586050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9030365" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949133v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7110523" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618586v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raviella Zgheib" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Iriti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El Beyrouthy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hattouny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8030090" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Changey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00914-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Chahine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Makhlouf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-018-7077-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948294v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0852-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948091v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lenoir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-017-0764-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948080v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Labidi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.12.027" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6727WK8M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948116v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Mustafa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Giang Khong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Randoux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP16206" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320503v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bourdon-Facon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette Auezova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Greige-Gerges" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.09.078" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM8PLNHS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947905v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mustafa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0698-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2016.01.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947891v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12375" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-491G628Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345970v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoir Ingrid" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Dalp&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.02.056" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322597v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.09.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214454v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nsanganwimana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pourrut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.04.116" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F410GSD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322599v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Marty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Broman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zarnowski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teigan Dwyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bond" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004959" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322602v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bencherif" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Boutekrabt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Dalp&#232;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322595v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.03.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322605v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nsanganwimana" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pourrut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Waterlot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Louvel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bidar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.07.023" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT36L42M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322606v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debiane" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grandmougin-Ferjani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2013-0094" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322610v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Calonne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dupr&#233; de Boulois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Declerck" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.10.070" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04TXC6XK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473386v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hairaye" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mermet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Engel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Montgomery" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/558/1/012063" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345975v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zarnowski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Westler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacmbouh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marita" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bothe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01333-14" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322611v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Debiane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2013.10.014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N3VW1Q8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322613v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Campagnac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.12.027" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P4M3SHK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322612v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.12.044" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBGVH6MK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473282v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Medjadba" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Kiefer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecler" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfy Mokhtar Simohamed" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2011.06.018" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4Q791TH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322617v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.06.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1MK8T0L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322623v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Salvioli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chiapello" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02246.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322620v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Durand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-009-0267-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-378QSV80-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322628v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Oger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ghignone" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lanfranco" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2009.03.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LZTWGKM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322625v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-009-0238-1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-269ZLXTH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321808v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2009.07.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDM08FQG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322631v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Zocco" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Lozanova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Renard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bivort" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycres.2007.11.010" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-653R7972-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321795v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2008.04.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V641VP34-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322630v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.09.009" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH9KTLP9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321792v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-006-0055-8" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BV3BV3J3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321783v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jaromin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Certik" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Czabany" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Jakubik" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/znc-2004-5-605" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03715471v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Glorian" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01075.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03713031v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sancholle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-001-0852-z" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G024NVBB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03713120v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(01)01357-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVNDJT6B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760822v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa LOUNES - HADJ SAHRAOUI" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400951v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822893-7.00008-2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400971v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823443-3.00015-6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624788v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51916-2_24" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947937v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Comby" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4115-0_9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345998v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tr&#233;panier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30826-0_8" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346060v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calonne Maryline" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>