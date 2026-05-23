--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -896,299 +896,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different composts on the dynamic of soil organic pollutants, microbial network interactions and multifunctionality in an urban garden made from a former brownfield</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura Staes</w:t>
+                <w:t xml:space="preserve">Relevance of Angelica cultivation for essential oil production in a phytomanagement strategy: a three-year field study on an aged trace element -contaminated agricultural soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Langrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Facon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124951⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 979, pp.179485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994939v1</w:t>
+                <w:t xml:space="preserve">hal-05046297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of Angelica cultivation for essential oil production in a phytomanagement strategy: a three-year field study on an aged trace element -contaminated agricultural soil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Tisserant</w:t>
+                <w:t xml:space="preserve">Effect of different composts on the dynamic of soil organic pollutants, microbial network interactions and multifunctionality in an urban garden made from a former brownfield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Mamadou Sitor Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Staes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 979, pp.179485. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 380, pp.124951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05046297v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural techniques capture diverse phosphate-solubilizing bacteria in rock phosphate-enriched habitats</w:t>
               </w:r>
@@ -1298,299 +1298,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNAs: An Emerging Class of Root Exudate Component of Wheat Response to Polluted Soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do high phosphate concentrations affect soil microbial communities after a century of ecosystem self‐reclamation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Ducousso-Détrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Firmin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Houben</w:t>
+                <w:t xml:space="preserve">Simon Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hijri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-024-07372-2⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (5), pp.1-23 /e70003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.70003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665451v1</w:t>
+                <w:t xml:space="preserve">hal-04750664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do high phosphate concentrations affect soil microbial communities after a century of ecosystem self‐reclamation?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Ducousso-Détrez</w:t>
+                <w:t xml:space="preserve">MicroRNAs: An Emerging Class of Root Exudate Component of Wheat Response to Polluted Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Firmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Morvan</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (5), pp.1-23 /e70003. </w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 235 (9), pp.564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.70003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11270-024-07372-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750664v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriander (Coriandrum sativum) Cultivation Combined with Arbuscular Mycorrhizal Fungi Inoculation and Steel Slag Application Influences Trace Elements-Polluted Soil Bacterial Functioning</w:t>
               </w:r>
@@ -2874,64 +2874,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between below‐ground traits and rhizosheath fungal and bacterial communities for phosphorus acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3259,51 +3259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yacoumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4401,77 +4401,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature of fly ash amendments differently influences oxidative stress alleviation in four forest tree species and metal trace element phytostabilization in aged contaminated soil: A long-term field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Verdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5432,51 +5432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular mycorrhizal fungal inoculation protects Miscanthus×giganteus against trace element toxicity in a highly metal-contaminated site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8688,278 +8688,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Oil of Adenanthera pavonina L. Seeds and its Emulsions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Zarnowski</w:t>
+                <w:t xml:space="preserve">24‐Methyl/methylene sterols increase in monoxenic roots after colonization by arbuscular mycorrhizal fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Jaromin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V Glorian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift fur Naturforschung C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/znc-2004-5-605⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 163, pp.159 - 167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01075.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321783v1</w:t>
+                <w:t xml:space="preserve">hal-03715471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">24‐Methyl/methylene sterols increase in monoxenic roots after colonization by arbuscular mycorrhizal fungi</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Grandmougin-Ferjani</w:t>
+                <w:t xml:space="preserve">The Oil of Adenanthera pavonina L. Seeds and its Emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Zarnowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jaromin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Certik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibor Czabany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Glorian</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tibor Jakubik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 163, pp.159 - 167. </w:t>
+              <w:t xml:space="preserve">Zeitschrift fur Naturforschung C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 59 (5-6), pp.321-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2004.01075.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/znc-2004-5-605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715471v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterol biosynthesis by the arbuscular mycorrhizal fungus Glomus intraradices</w:t>
               </w:r>
@@ -10214,51 +10214,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB9A9737"/>
+    <w:nsid w:val="861B60A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10445,51 +10445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joelfontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7873-5056" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061118702" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/60539772" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499118v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hadini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Facon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-026-37466-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468901v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32550-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Mamadou Sitor Ndour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fontaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35660-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106082" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105729" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994939v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Staes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124951" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046297v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179485" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ducousso-D&#233;trez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Lahrach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hijri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1280848" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665451v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-024-07372-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morvan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03992461v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12030618" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10122406" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03713039v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10030609" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03881486v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Duclercq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10112287" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322587v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Israel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11172591" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Soltani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Mediouni Ben Jem&#226;a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11030312" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Mistrulli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175321" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03357031v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perlein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147944" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03827470v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grignet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Teillaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Papin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17256-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345954v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061333" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286269v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Meglouli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13823" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955123v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El-Alam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10060825" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Meglouli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2020.1784089" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898111v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yacoumas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meglouli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-019-4383-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345960v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.586050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9030365" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949133v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7110523" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618586v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raviella Zgheib" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Iriti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El Beyrouthy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hattouny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8030090" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Changey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00914-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Chahine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Makhlouf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-018-7077-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948294v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0852-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948091v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lenoir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-017-0764-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948080v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Labidi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.12.027" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6727WK8M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948116v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Mustafa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Giang Khong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Randoux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP16206" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320503v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bourdon-Facon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette Auezova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Greige-Gerges" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.09.078" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM8PLNHS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947905v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mustafa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0698-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2016.01.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947891v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12375" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-491G628Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345970v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoir Ingrid" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Dalp&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.02.056" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322597v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.09.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214454v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nsanganwimana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pourrut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.04.116" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F410GSD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322599v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Marty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Broman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zarnowski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teigan Dwyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bond" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004959" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322602v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bencherif" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Boutekrabt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Dalp&#232;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322595v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.03.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322605v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nsanganwimana" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pourrut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Waterlot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Louvel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bidar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.07.023" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT36L42M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322606v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debiane" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grandmougin-Ferjani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2013-0094" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322610v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Calonne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dupr&#233; de Boulois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Declerck" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.10.070" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04TXC6XK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473386v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hairaye" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mermet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Engel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Montgomery" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/558/1/012063" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345975v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zarnowski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Westler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacmbouh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marita" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bothe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01333-14" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322611v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Debiane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2013.10.014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N3VW1Q8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322613v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Campagnac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.12.027" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P4M3SHK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322612v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.12.044" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBGVH6MK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473282v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Medjadba" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Kiefer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecler" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfy Mokhtar Simohamed" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2011.06.018" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4Q791TH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322617v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.06.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1MK8T0L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322623v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Salvioli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chiapello" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02246.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322620v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Durand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-009-0267-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-378QSV80-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322628v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Oger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ghignone" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lanfranco" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2009.03.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LZTWGKM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322625v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-009-0238-1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-269ZLXTH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321808v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2009.07.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDM08FQG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322631v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Zocco" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Lozanova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Renard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bivort" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycres.2007.11.010" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-653R7972-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321795v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2008.04.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V641VP34-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322630v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.09.009" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH9KTLP9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321792v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-006-0055-8" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BV3BV3J3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321783v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jaromin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Certik" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Czabany" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Jakubik" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/znc-2004-5-605" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03715471v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Glorian" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01075.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03713031v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sancholle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-001-0852-z" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G024NVBB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03713120v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(01)01357-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVNDJT6B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760822v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa LOUNES - HADJ SAHRAOUI" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400951v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822893-7.00008-2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400971v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823443-3.00015-6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624788v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51916-2_24" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947937v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Comby" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4115-0_9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345998v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tr&#233;panier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30826-0_8" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346060v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calonne Maryline" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joelfontaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7873-5056" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061118702" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/60539772" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499118v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hadini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Facon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-026-37466-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468901v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Langrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32550-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Mamadou Sitor Ndour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fontaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35660-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077801v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106082" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142052v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Magnin-Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105729" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046297v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179485" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994939v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Staes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124951" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ducousso-D&#233;trez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Lahrach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hijri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1280848" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750664v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morvan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665451v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-024-07372-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03992461v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duclercq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Raveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12030618" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10122406" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03713039v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10030609" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03881486v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Duclercq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10112287" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322587v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Israel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11172591" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Soltani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouda Mediouni Ben Jem&#226;a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11030312" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Mistrulli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26175321" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03357031v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perlein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147944" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03827470v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grignet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Teillaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Papin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17256-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345954v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061333" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286269v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Meglouli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13823" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955123v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El-Alam" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10060825" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Meglouli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2020.1784089" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898111v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yacoumas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meglouli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-019-4383-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345960v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.586050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9030365" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949133v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7110523" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618586v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raviella Zgheib" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Iriti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El Beyrouthy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hattouny" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8030090" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Changey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00914-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Chahine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Makhlouf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-018-7077-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948294v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0852-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948091v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lenoir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-017-0764-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948080v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Labidi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.12.027" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6727WK8M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948116v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalia Mustafa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngan Giang Khong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Randoux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP16206" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320503v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bourdon-Facon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizette Auezova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Greige-Gerges" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.09.078" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM8PLNHS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947905v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mustafa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0698-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2016.01.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947891v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12375" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-491G628Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345970v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoir Ingrid" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Dalp&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.02.056" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322597v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.09.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214454v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nsanganwimana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pourrut" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.04.116" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F410GSD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322599v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Marty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimee Broman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Zarnowski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teigan Dwyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bond" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004959" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322602v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bencherif" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Boutekrabt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Dalp&#232;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322595v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2015.03.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322605v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nsanganwimana" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pourrut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Waterlot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Louvel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bidar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.07.023" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VT36L42M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322606v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Debiane" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grandmougin-Ferjani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2013-0094" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322610v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Calonne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dupr&#233; de Boulois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Declerck" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.10.070" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04TXC6XK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473386v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hairaye" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mermet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Engel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Montgomery" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/558/1/012063" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345975v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zarnowski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Westler" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacmbouh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marita" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bothe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01333-14" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322611v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouher Debiane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2013.10.014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N3VW1Q8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322613v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Campagnac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.12.027" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P4M3SHK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322612v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.12.044" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBGVH6MK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473282v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Medjadba" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Kiefer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lecler" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfy Mokhtar Simohamed" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2011.06.018" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4Q791TH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322617v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2011.06.003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1MK8T0L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322623v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Salvioli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Chiapello" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02246.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322620v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Durand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-009-0267-9" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-378QSV80-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322628v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Oger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ghignone" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lanfranco" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2009.03.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LZTWGKM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322625v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-009-0238-1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-269ZLXTH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321808v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2009.07.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDM08FQG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322631v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Zocco" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Lozanova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Renard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bivort" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycres.2007.11.010" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-653R7972-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321795v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2008.04.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V641VP34-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322630v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2008.09.009" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH9KTLP9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321792v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-006-0055-8" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BV3BV3J3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03715471v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Glorian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2004.01075.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321783v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jaromin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Certik" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Czabany" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Jakubik" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/znc-2004-5-605" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03713031v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sancholle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-001-0852-z" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G024NVBB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03713120v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(01)01357-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVNDJT6B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760822v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa LOUNES - HADJ SAHRAOUI" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400951v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822893-7.00008-2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400971v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823443-3.00015-6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624788v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51916-2_24" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947937v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Comby" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4115-0_9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345998v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tr&#233;panier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30826-0_8" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346060v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calonne Maryline" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>