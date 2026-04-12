--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1424,286 +1424,286 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryo rescue from interspecific crosses in the genus Actinidia (kiwifruit)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hirsch</w:t>
+                <w:t xml:space="preserve">A.M. Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Testolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brown</w:t>
+                <w:t xml:space="preserve">Susan Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Fortune</w:t>
+                <w:t xml:space="preserve">David Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 20 (6), pp.508-516. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 20, pp.508-516</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151570v1</w:t>
+                <w:t xml:space="preserve">hal-02676299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryo rescue from interspecific crosses in the genus Actinidia (kiwifruit)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Testolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Hirsch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Fortune</w:t>
+                <w:t xml:space="preserve">D. Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 20, pp.508-516</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 20 (6), pp.508-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002990100340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676299v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00151570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strict paternal inheritance of chloroplast DNA and maternal inheritance of mitochondrial DNA in intraspecific crosses of kiwifruit</w:t>
               </w:r>
@@ -2101,494 +2101,524 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic and Genotypic Diversity of Brown Trout During the Last Glacial Maximum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambra d'Aurelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Agudo Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Daverat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fanny Mendisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Maman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Biomolecular Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Biomolecular Archealogy, Aug 2025, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05212232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeolithic brown trout provide insights into the exploitation of aquatic resources during the Last Glacial Maximum in southwestern Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambra D’aurelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Agudo Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. González Morales Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Straus Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Meeting of the ICAZ Fish Remains Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Toronto ( CA ), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan sur l’accessibilité des ADNs à partir des pièces osseuses archéologiques chez lesles Anguillidae et Salmonidae européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha N. Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barbaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Rencontres de l’Ichtyologie en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement rapide de marqueurs SNP pour l’aide à la gestion de la truite commune (Salmo trutta L.) dans le bassin de l’Adour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Réunion Annuelle du Groupe d'Etude de Biologie et Génétique des Populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating movement and effective dispersal in a partially migratory fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2597,123 +2627,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Ecological Genetics Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Aberystwyth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do sea trout migrations promote interbasin connectivity between populations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2722,163 +2752,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Sea Trout Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inland Fisheries Ireland. IRL., Oct 2015, Dundalk, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary ecology of the Kerguelen is. colonization by salmonids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Beall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2897,87 +2927,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nowpas 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Gotein-Libarrenx, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation de l'habitat et dispersion des alevins de truite commune (Salmo trutta L.) à l'émergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacira Merchermek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3018,194 +3048,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisièmes rencontres de l'ichtyologie en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic relationships among the species of the genus Actinidia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jauregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Testolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow cytometry and rapd markers applied to parentage analysis within Actinidia genus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3221,370 +3251,370 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Kiwifruit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A European research project to improve kiwifruit adaptation to cold climates using conventional breeding methods and biotechnologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Monet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.G. Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Kiwifruit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening Actinidia species germplasm for frost tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Eucarpia Fruit Breeding Section Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1993, Wadenswil/Einsiedeln, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologie racinaire d'un jeune noyer : germination, croissance, relations hydriques, rôle dans la gestion des réserves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sylvain J.-S. Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cruiziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque Recherches Fruitières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02781444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3594,419 +3624,419 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding ancient genomes: Genomics approaches and innovative species recognition pipeline for diadromous fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Jacques</w:t>
+                <w:t xml:space="preserve">Assessing past fish distribution through collagen fingerprints: a study on archaeological remains of Salmonids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra d'Aurelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Agudo Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Maman</w:t>
+                <w:t xml:space="preserve">Pablo Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Debruyne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+                <w:t xml:space="preserve">José Luis Arribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th Portugaliæ Genetica: DNA - Ancient and New (21-22 March 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ADVANCING FISH ECOLOGY, MANAGEMENT AND FORECASTING THROUGH OMICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bilbao, Spain. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568047v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing past fish distribution through collagen fingerprints: a study on archaeological remains of Salmonids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Riquier</w:t>
+                <w:t xml:space="preserve">DeFIS - Detection pipeline with k-mers analysis to identify species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Maman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Arias</w:t>
+                <w:t xml:space="preserve">Chloé Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Luis Arribas</w:t>
+                <w:t xml:space="preserve">Léonard Ransan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADVANCING FISH ECOLOGY, MANAGEMENT AND FORECASTING THROUGH OMICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Bilbao, Spain. </w:t>
+              <w:t xml:space="preserve">JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05056791v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeFIS - Detection pipeline with k-mers analysis to identify species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Decoding ancient genomes: Genomics approaches and innovative species recognition pipeline for diadromous fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Bellanger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Jacques</w:t>
+                <w:t xml:space="preserve">Régis Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 20th Portugaliæ Genetica: DNA - Ancient and New (21-22 March 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Porto, France. 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.12906.53442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728545v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea trout migrations and management practices</w:t>
               </w:r>
@@ -4031,64 +4061,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSBI 2016. Annual symposium of the Fisheries Society of the British Isles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bangor, United Kingdom. , 1 p., 2016</w:t>
@@ -4345,51 +4375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Tetillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4450,51 +4480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4542,51 +4572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie évolutive de la colonisation des îles Kerguelen par les salmonidés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Beall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4923,51 +4953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence G Straus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Gonz&#225;lez Morales" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113073" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Chat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15152" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604159v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Masson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12349" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259095v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;gnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.150441" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647667v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecomte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-012-1281-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CT4NX7SL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-011-9474-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161564v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Merchermek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-008-9520-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/577E431247F39DCE31A262CDD4DEE1CBBEE748A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02446.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SRWT7C7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682391v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Jauregui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682088v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Petit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673669v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirsch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Testolin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brown" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fortune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002990100340" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-96389C3M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Hirsch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brown" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fortune" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Chalak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686149v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Dumoulin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bastard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702948v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212232v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308418v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra D&#8217;aurelio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riquier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonz&#225;lez Morales Manuel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Straus Lawrence" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675908v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha N. Nikolic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603236v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Urien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608138v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742521v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748071v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757801v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lelong" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766264v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jauregui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J. Petit" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766175v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770644v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Hirsch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.G. Xiao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774710v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781444v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain J.-S. Frossard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cruiziat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568047v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jacques" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12906.53442" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056791v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Arribas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728545v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Rognon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bellanger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ransan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901394v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607847v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lespinasse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bakry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kervella" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025839v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tetillon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901356v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210200v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vicente Dopico-Rodriguez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831323v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence G Straus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Gonz&#225;lez Morales" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113073" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Chat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15152" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604159v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Masson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12349" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259095v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;gnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.150441" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647667v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecomte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-012-1281-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CT4NX7SL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-011-9474-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161564v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Merchermek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-008-9520-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/577E431247F39DCE31A262CDD4DEE1CBBEE748A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02446.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SRWT7C7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682391v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Jauregui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682088v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Petit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673669v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Hirsch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Testolin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brown" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fortune" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirsch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brown" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fortune" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002990100340" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-96389C3M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Chalak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686149v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Dumoulin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bastard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702948v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212232v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra D&#8217;aurelio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riquier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonz&#225;lez Morales Manuel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Straus Lawrence" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675908v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha N. Nikolic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Urien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608138v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742521v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748071v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lelong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766264v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jauregui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J. Petit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766175v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770644v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Hirsch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.G. Xiao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774710v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781444v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain J.-S. Frossard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cruiziat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056791v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Arribas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728545v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Rognon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bellanger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ransan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jacques" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568047v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12906.53442" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901394v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607847v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lespinasse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bakry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kervella" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025839v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tetillon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901356v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210200v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vicente Dopico-Rodriguez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831323v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>