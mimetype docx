--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2048,1573 +2048,1698 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02702948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic and Genotypic Diversity of Brown Trout During the Last Glacial Maximum</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inferring age, seasonality, and ecotype: insights from sclerochronological analysis of contemporary and archaeological vertebrae of brown trout (Salmo trutta L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Mendisco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+                <w:t xml:space="preserve">Ambra D’aurelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Maman</w:t>
+                <w:t xml:space="preserve">L. Agudo-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Guy Straus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel González-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Morales-Muñiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Biomolecular Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Biomolecular Archealogy, Aug 2025, Florence (IT), Italy</w:t>
+              <w:t xml:space="preserve">Seasonality of terrestrial and marine resources in archaeology (1st Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côte d’Azur, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05212232v1</w:t>
+                <w:t xml:space="preserve">hal-05596334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeolithic brown trout provide insights into the exploitation of aquatic resources during the Last Glacial Maximum in southwestern Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ambra D’aurelio</w:t>
+                <w:t xml:space="preserve">Phenotypic and Genotypic Diversity of Brown Trout During the Last Glacial Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra d'Aurelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucía Agudo Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. González Morales Manuel</w:t>
+                <w:t xml:space="preserve">Fanny Mendisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Straus Lawrence</w:t>
+                <w:t xml:space="preserve">Sarah Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Meeting of the ICAZ Fish Remains Working Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Toronto ( CA ), Canada</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Biomolecular Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Biomolecular Archealogy, Aug 2025, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308418v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan sur l’accessibilité des ADNs à partir des pièces osseuses archéologiques chez lesles Anguillidae et Salmonidae européens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palaeolithic brown trout provide insights into the exploitation of aquatic resources during the Last Glacial Maximum in southwestern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra D’aurelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Agudo Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha N. Nikolic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+                <w:t xml:space="preserve">Camille Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Ephrem</w:t>
+                <w:t xml:space="preserve">R. González Morales Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Barbaza</w:t>
+                <w:t xml:space="preserve">G. Straus Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Rencontres de l’Ichtyologie en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">22nd Meeting of the ICAZ Fish Remains Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Toronto ( CA ), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675908v1</w:t>
+                <w:t xml:space="preserve">hal-05308418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement rapide de marqueurs SNP pour l’aide à la gestion de la truite commune (Salmo trutta L.) dans le bassin de l’Adour</w:t>
+                <w:t xml:space="preserve">Bilan sur l’accessibilité des ADNs à partir des pièces osseuses archéologiques chez lesles Anguillidae et Salmonidae européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Urien</w:t>
+                <w:t xml:space="preserve">Natacha N. Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boury</w:t>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Salin</w:t>
+                <w:t xml:space="preserve">Michel Barbaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Réunion Annuelle du Groupe d'Etude de Biologie et Génétique des Populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">8e Rencontres de l’Ichtyologie en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603236v1</w:t>
+                <w:t xml:space="preserve">hal-03675908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating movement and effective dispersal in a partially migratory fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Masson</w:t>
+                <w:t xml:space="preserve">Développement rapide de marqueurs SNP pour l’aide à la gestion de la truite commune (Salmo trutta L.) dans le bassin de l’Adour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Rives</w:t>
+                <w:t xml:space="preserve">Christophe Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Ecological Genetics Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Aberystwyth, United Kingdom</w:t>
+              <w:t xml:space="preserve">38. Réunion Annuelle du Groupe d'Etude de Biologie et Génétique des Populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608138v1</w:t>
+                <w:t xml:space="preserve">hal-01603236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do sea trout migrations promote interbasin connectivity between populations?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating movement and effective dispersal in a partially migratory fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Sea Trout Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inland Fisheries Ireland. IRL., Oct 2015, Dundalk, Ireland</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Ecological Genetics Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Aberystwyth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742521v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary ecology of the Kerguelen is. colonization by salmonids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Labonne</w:t>
+                <w:t xml:space="preserve">Do sea trout migrations promote interbasin connectivity between populations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
+                <w:t xml:space="preserve">Francois Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bareille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Chat</w:t>
+                <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nowpas 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Gotein-Libarrenx, France</w:t>
+              <w:t xml:space="preserve">2. International Sea Trout Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inland Fisheries Ireland. IRL., Oct 2015, Dundalk, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748071v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation de l'habitat et dispersion des alevins de truite commune (Salmo trutta L.) à l'émergence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nacira Merchermek</w:t>
+                <w:t xml:space="preserve">Evolutionary ecology of the Kerguelen is. colonization by salmonids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Beall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes rencontres de l'ichtyologie en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Nowpas 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Gotein-Libarrenx, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757801v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic relationships among the species of the genus Actinidia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragmentation de l'habitat et dispersion des alevins de truite commune (Salmo trutta L.) à l'émergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy J. Petit</w:t>
+                <w:t xml:space="preserve">Amandine Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacira Merchermek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2000, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Troisièmes rencontres de l'ichtyologie en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766264v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow cytometry and rapd markers applied to parentage analysis within Actinidia genus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogenetic relationships among the species of the genus Actinidia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jauregui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Testolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.Y. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Kiwifruit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1995, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">8. Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2000, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02766175v1</w:t>
+                <w:t xml:space="preserve">hal-02766264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A European research project to improve kiwifruit adaptation to cold climates using conventional breeding methods and biotechnologies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flow cytometry and rapd markers applied to parentage analysis within Actinidia genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Kiwifruit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770644v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening Actinidia species germplasm for frost tolerance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A European research project to improve kiwifruit adaptation to cold climates using conventional breeding methods and biotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Monet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.G. Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel J.-M. Legave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Eucarpia Fruit Breeding Section Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1993, Wadenswil/Einsiedeln, Netherlands</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Kiwifruit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02774710v1</w:t>
+                <w:t xml:space="preserve">hal-02770644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Screening Actinidia species germplasm for frost tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Eucarpia Fruit Breeding Section Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1993, Wadenswil/Einsiedeln, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02774710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Biologie racinaire d'un jeune noyer : germination, croissance, relations hydriques, rôle dans la gestion des réserves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sylvain J.-S. Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cruiziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque Recherches Fruitières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02781444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3624,435 +3749,435 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing past fish distribution through collagen fingerprints: a study on archaeological remains of Salmonids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Luis Arribas</w:t>
+                <w:t xml:space="preserve">Decoding ancient genomes: Genomics approaches and innovative species recognition pipeline for diadromous fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Maman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADVANCING FISH ECOLOGY, MANAGEMENT AND FORECASTING THROUGH OMICS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 20th Portugaliæ Genetica: DNA - Ancient and New (21-22 March 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Porto, France. 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.12906.53442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05056791v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeFIS - Detection pipeline with k-mers analysis to identify species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Jacques</w:t>
+                <w:t xml:space="preserve">Assessing past fish distribution through collagen fingerprints: a study on archaeological remains of Salmonids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra d'Aurelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Agudo Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Arribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ADVANCING FISH ECOLOGY, MANAGEMENT AND FORECASTING THROUGH OMICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bilbao, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728545v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding ancient genomes: Genomics approaches and innovative species recognition pipeline for diadromous fish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">DeFIS - Detection pipeline with k-mers analysis to identify species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Maman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Ransan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jacques</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th Portugaliæ Genetica: DNA - Ancient and New (21-22 March 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568047v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea trout migrations and management practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4061,101 +4186,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSBI 2016. Annual symposium of the Fisheries Society of the British Isles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bangor, United Kingdom. , 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4165,154 +4290,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding for fruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bakry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Kervella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the World Conference on Horticultural Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 495, Acta Horticulturae, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4322,374 +4447,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les populations de truites de la Garonne (affluents girondins) et de la Leyre : génétique et scalimétrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Tetillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Fédération Départementale des Associations Agréées de Pêche et de Protection du Milieu Aquatique de la Gironde. 2018, 14 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuité écologique et conservation de la diversité génétique et écotypique d'un grand migrateur (Salmo trutta). Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Inconnu. 2015, 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie évolutive de la colonisation des îles Kerguelen par les salmonidés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Beall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Vicente Dopico-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] auto-saisine. 2013, 77 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4699,114 +4824,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission des génomes cytoplasmiques et phylogénie moléculaire chez Actinidia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02831323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId145"/>
+      <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4953,51 +5078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence G Straus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Gonz&#225;lez Morales" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113073" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Chat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15152" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604159v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Masson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12349" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259095v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;gnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.150441" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647667v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecomte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-012-1281-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CT4NX7SL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-011-9474-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161564v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Merchermek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-008-9520-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/577E431247F39DCE31A262CDD4DEE1CBBEE748A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02446.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SRWT7C7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682391v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Jauregui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682088v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Petit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673669v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Hirsch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Testolin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brown" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fortune" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirsch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brown" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fortune" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002990100340" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-96389C3M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Chalak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686149v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Dumoulin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bastard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702948v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212232v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra D&#8217;aurelio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riquier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonz&#225;lez Morales Manuel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Straus Lawrence" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675908v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha N. Nikolic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Urien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608138v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742521v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748071v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lelong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766264v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jauregui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J. Petit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766175v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770644v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Hirsch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.G. Xiao" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774710v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781444v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain J.-S. Frossard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cruiziat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056791v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Arribas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728545v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Rognon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bellanger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ransan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jacques" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568047v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12906.53442" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901394v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607847v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lespinasse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bakry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kervella" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025839v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tetillon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901356v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210200v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vicente Dopico-Rodriguez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831323v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence G Straus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Gonz&#225;lez Morales" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113073" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Chat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15152" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604159v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Masson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12349" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259095v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;gnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.150441" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647667v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecomte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-012-1281-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CT4NX7SL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-011-9474-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161564v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Merchermek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-008-9520-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/577E431247F39DCE31A262CDD4DEE1CBBEE748A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02446.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SRWT7C7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682391v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Jauregui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682088v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Petit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673669v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Hirsch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Testolin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brown" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fortune" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirsch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brown" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fortune" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002990100340" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-96389C3M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Chalak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686149v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Dumoulin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bastard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702948v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05596334v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra D&#8217;aurelio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Agudo-P&#233;rez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Guy Straus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Morales" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308418v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riquier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonz&#225;lez Morales Manuel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Straus Lawrence" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675908v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha N. Nikolic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603236v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Urien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608138v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742521v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748071v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757801v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lelong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jauregui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J. Petit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766175v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770644v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Hirsch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.G. Xiao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774710v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781444v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain J.-S. Frossard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cruiziat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568047v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jacques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12906.53442" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056791v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Arribas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728545v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Rognon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bellanger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ransan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607847v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lespinasse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bakry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kervella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025839v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tetillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901356v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210200v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vicente Dopico-Rodriguez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831323v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>