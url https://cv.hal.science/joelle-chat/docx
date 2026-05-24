--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1424,286 +1424,286 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryo rescue from interspecific crosses in the genus Actinidia (kiwifruit)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Hirsch</w:t>
+                <w:t xml:space="preserve">A. Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Testolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Brown</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Chat</w:t>
+                <w:t xml:space="preserve">S. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fortune</w:t>
+                <w:t xml:space="preserve">J. Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 20, pp.508-516</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 20 (6), pp.508-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002990100340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676299v1</w:t>
+                <w:t xml:space="preserve">hal-00151570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryo rescue from interspecific crosses in the genus Actinidia (kiwifruit)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Hirsch</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Testolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Fortune</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 20 (6), pp.508-516. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 20, pp.508-516</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00151570v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strict paternal inheritance of chloroplast DNA and maternal inheritance of mitochondrial DNA in intraspecific crosses of kiwifruit</w:t>
               </w:r>
@@ -3645,51 +3645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cruiziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lacointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3757,411 +3757,411 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding ancient genomes: Genomics approaches and innovative species recognition pipeline for diadromous fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing past fish distribution through collagen fingerprints: a study on archaeological remains of Salmonids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra d'Aurelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Agudo Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Jacques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Maman</w:t>
+                <w:t xml:space="preserve">Pablo Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Debruyne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+                <w:t xml:space="preserve">José Luis Arribas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th Portugaliæ Genetica: DNA - Ancient and New (21-22 March 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ADVANCING FISH ECOLOGY, MANAGEMENT AND FORECASTING THROUGH OMICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bilbao, Spain. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568047v1</w:t>
+                <w:t xml:space="preserve">hal-05056791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing past fish distribution through collagen fingerprints: a study on archaeological remains of Salmonids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Riquier</w:t>
+                <w:t xml:space="preserve">DeFIS - Detection pipeline with k-mers analysis to identify species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Maman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Arias</w:t>
+                <w:t xml:space="preserve">Chloé Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Luis Arribas</w:t>
+                <w:t xml:space="preserve">Léonard Ransan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADVANCING FISH ECOLOGY, MANAGEMENT AND FORECASTING THROUGH OMICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Bilbao, Spain. </w:t>
+              <w:t xml:space="preserve">JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05056791v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeFIS - Detection pipeline with k-mers analysis to identify species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decoding ancient genomes: Genomics approaches and innovative species recognition pipeline for diadromous fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Bellanger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Jacques</w:t>
+                <w:t xml:space="preserve">Régis Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 20th Portugaliæ Genetica: DNA - Ancient and New (21-22 March 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Porto, France. 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.12906.53442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728545v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea trout migrations and management practices</w:t>
               </w:r>
@@ -5078,51 +5078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence G Straus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Gonz&#225;lez Morales" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113073" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Chat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15152" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604159v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Masson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12349" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259095v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;gnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.150441" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647667v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecomte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-012-1281-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CT4NX7SL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-011-9474-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161564v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Merchermek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-008-9520-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/577E431247F39DCE31A262CDD4DEE1CBBEE748A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02446.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SRWT7C7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682391v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Jauregui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682088v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Petit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673669v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Hirsch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Testolin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brown" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fortune" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirsch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brown" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fortune" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002990100340" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-96389C3M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Chalak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686149v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Dumoulin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bastard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702948v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05596334v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra D&#8217;aurelio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Agudo-P&#233;rez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Guy Straus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Morales" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308418v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riquier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonz&#225;lez Morales Manuel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Straus Lawrence" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675908v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha N. Nikolic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603236v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Urien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608138v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742521v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748071v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757801v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lelong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jauregui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J. Petit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766175v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770644v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Hirsch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.G. Xiao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774710v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781444v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain J.-S. Frossard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cruiziat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568047v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jacques" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12906.53442" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056791v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Arribas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728545v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Rognon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bellanger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ransan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607847v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lespinasse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bakry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kervella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025839v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tetillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901356v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210200v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vicente Dopico-Rodriguez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831323v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence G Straus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel R Gonz&#225;lez Morales" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.113073" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Chat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15152" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604159v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Masson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12349" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259095v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R&#233;gnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaka Yano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.150441" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647667v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecomte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Beall" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-012-1281-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CT4NX7SL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161576v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-011-9474-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161564v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Merchermek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-008-9520-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/577E431247F39DCE31A262CDD4DEE1CBBEE748A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682716v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02446.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9SRWT7C7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682391v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Jauregui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682088v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Petit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673669v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirsch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Testolin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brown" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fortune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002990100340" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-96389C3M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Hirsch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Brown" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fortune" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Chalak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686149v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Dumoulin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bastard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702243v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702948v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05596334v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra D&#8217;aurelio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Agudo-P&#233;rez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Guy Straus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gonz&#225;lez-Morales" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308418v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Riquier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonz&#225;lez Morales Manuel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Straus Lawrence" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675908v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha N. Nikolic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603236v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Urien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608138v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742521v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748071v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757801v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lelong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jauregui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J. Petit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766175v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770644v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Hirsch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.G. Xiao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Legave" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774710v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781444v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain J.-S. Frossard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cruiziat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056791v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Arias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Arribas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728545v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Rognon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bellanger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ransan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jacques" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12906.53442" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607847v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lespinasse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bakry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Kervella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025839v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tetillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901356v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210200v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vicente Dopico-Rodriguez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831323v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>