--- v0 (2026-03-03)
+++ v1 (2026-04-15)
@@ -2683,165 +2683,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les comètes et le prince : savoir laïc et culture savante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaines d’études médiévales, CESCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du vernaculaire au latin : latinisation et terminologie aux XIVe et XVe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Ducos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEHLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Sorbonne Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356484v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03356494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le français scientifique, enjeux historiques et actuels</w:t>
               </w:r>
@@ -3721,51 +3721,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502172v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ducos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034177v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034160v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034077v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034023v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fery-Hue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357678v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357675v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357674v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357672v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502699v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brouzes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dauphant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Denoyelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033953v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Biu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soutet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358110v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antonelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Galderisi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Punzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358095v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lucken" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sismel.it/pubblicazioni/1620-richard-de-fournival-et-les-sciences-au-xiiie-sicle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358069v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406967v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Valette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Badiou-Monferran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633468v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Giacomotto-Charra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163925v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.178.0.3292122" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02961879v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moulinier-Brogi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Boudes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lafor&#234;t" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Vigneron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01379382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737742v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Laurent Salvador" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163927v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363438v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Siouffi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356533v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356529v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356512v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356484v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356494v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356500v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356472v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358003v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358014v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03363372v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03358199v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502172v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Ducos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034177v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034160v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034077v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034023v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fery-Hue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357678v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357675v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357674v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357672v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502699v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brouzes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dauphant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Denoyelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033953v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Biu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soutet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358110v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Antonelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Galderisi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Punzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358095v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lucken" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sismel.it/pubblicazioni/1620-richard-de-fournival-et-les-sciences-au-xiiie-sicle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358069v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01406967v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Valette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425585v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Badiou-Monferran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633468v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Giacomotto-Charra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163925v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.178.0.3292122" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02961879v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moulinier-Brogi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Boudes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lafor&#234;t" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Vigneron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01379382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737742v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier-Laurent Salvador" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163927v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363438v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Siouffi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356533v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356529v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356512v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356494v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356500v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356472v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358031v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358003v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358014v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03363372v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03358199v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>