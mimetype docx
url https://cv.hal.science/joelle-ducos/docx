--- v1 (2026-04-15)
+++ v2 (2026-05-25)
@@ -1007,70 +1007,70 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergences d'une littérature militaire en français (XIIe-XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Biu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Ducos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle Ducos; Hélène Biu. Honoré Champion, 2022, Bibliothèque du XVe siècle, Jean Devaux; Michèle Szkilnik, 978-2-7453-5820-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>