--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -136,51 +136,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et Organisations</w:t>
+              <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 46 (1), pp.9-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/maorg.046.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -754,235 +754,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01885549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la culture d’innovation fait écran à la culture technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Culture technique, Culture d’innovation : présentation générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Culture technique et culture d'innovation, 17 (11 p.), </w:t>
+              <w:t xml:space="preserve">, 2017, 17 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01582656v1</w:t>
+                <w:t xml:space="preserve">halshs-01624993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture technique, Culture d’innovation : présentation générale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand la culture d’innovation fait écran à la culture technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17 (4), </w:t>
+              <w:t xml:space="preserve">, 2017, Culture technique et culture d'innovation, 17 (11 p.), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01624993v1</w:t>
+                <w:t xml:space="preserve">halshs-01582656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frugal Innovation or Frugal Renovation: How can Western Designers adopt Frugal Engineering?</w:t>
               </w:r>
@@ -1473,319 +1473,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01064736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">DIFFUSION ET PRODUCTION DES CONNAISSANCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Serrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (2 juin), p. 295-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.112.0295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00610141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The spread of sustainable urban drainage systems for managing urban stormwater: A multi-level perspective analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Patouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of innovation economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011/2 (n°8), pp.141-161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/jie.008.0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00681169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulating Creative Rationality to Stimulate Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faucheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creativity and Innovation Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1467-8691.2011.00603.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00610010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNDERSTANDING PROXIMITIES: THE CONTRIBUTION OF THE DESIGN-CENTRED APPROACH TO INNOVATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Serrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 33 (3), pp.63-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00618379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptions de l'innovation et formations de l'ingénieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1814,148 +1905,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers du Musée des confluences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 : Innovation, pp. 37-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00631385v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-00610141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformes des services urbains en Inde</w:t>
               </w:r>
@@ -2361,51 +2361,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur quelques courants de pensée en épistémologie et philosophie des sciences et des techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Parrochia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2469,51 +2469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expliquer l'inexplicable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faucheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de RECITS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 5, pp. 211-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2681,51 +2681,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00705228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2784,234 +2784,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05280675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réhabiliter la question du sens dans la formation des ingénieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensibilisation aux enjeux et principes de l’accessibilité universelle dans les édifices et lieux publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36e Entretiens Jacques Cartier, Oct 2024, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04922659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que conçoit-on lorsque l’on conçoit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Ingénieries &amp; Anthropocène ? Nouveaux enjeux, nouveaux parcours en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ingenium, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04922691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Que conçoit-on lorsque l’on conçoit ? Éloge de la figure de l’ingénieur comme animal politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries &amp; Anthropocène? Nouveaux enjeux, nouveaux parcours en sciences humaines et sociales ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Ingenium, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04922880v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-04922691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une culture technique bien “serrée”. Approfondissement et enrichissement du concept à l’aune de la cafetière à dosettes</w:t>
               </w:r>
@@ -3295,51 +3295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RATIONALITE CREATIVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faucheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada. 966 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3656,50 +3656,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01313991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du mode d'existence des environnements urbains alternatifs,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Patouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference : Environment, Innovation and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Engineering Design CK Theory: Contributions and Limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coateana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3711,171 +3806,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Choulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Design Theory and Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montréal, Canada. pp.83-92, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/DETC2010-28523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00705402v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-00798055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNE ONTOLOGIE SIMONIENNE DU MONDE DE L'ARTIFICIEL</w:t>
               </w:r>
@@ -4025,51 +4025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creative rationality and design education: Towards a pedagogy of adventure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faucheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icsid World Design Congress: design education conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4094,77 +4094,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches et enseignements en SHS à l'Institut National des Sciences Appliquées de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXèmes journées internationales de technologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4189,51 +4189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinking Technology in order to think engineering education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4265,217 +4265,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00486972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Choix techniques et contre-productivité : Les dispositifs techniques d'assainissement de Bénarès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Controverses technologiques de l'INSA de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CHOIX TECHNIQUES ET CONTRE-PRODUCTIVITE. LES DISPOSITIFS TECHNIQUES D'ASSAINISSEMENT DE BENARES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Controverses technologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01070618v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-00809837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pluralité des valeurs</w:t>
               </w:r>
@@ -4770,198 +4770,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00674467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation et conception : pourquoi une approche en terme de processus ?</w:t>
+                <w:t xml:space="preserve">de l'analyse de l'activité de conception à une nouvelle approche de la qualité de la conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...66 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès International de Génie Industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1996, Grenoble, France. pp.201-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00758115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4971,1814 +4876,1814 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginer le futur à partir du passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b20100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'innovation au service de la société : l'approche P.S.I.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03253946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation for Society.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE-WILEY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique de la conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonnardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Becerril Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clerc-Georgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chatoney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Didier; Nathalie Bonnardel. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Coédition UTBM - HEP Vaud, Michel Olinga, 979-10-91901-39-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les biographies d’innovation comme vecteur de développement de la culture technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dalibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Forest</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'innovation au service de la société : l'approche P.S.I.</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03340284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rationalité creative et Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-1784053901</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01759154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse des innovations. Les biographies comme vecteur de connaissances du processus d’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">UTBM éditions. , 2018, 979-10-91901-27-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Chatoney</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01759128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science, Technology and Innovation Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE WILEY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Innovation in Engineering and Technology SET (Volume 3), 2018, Dimitri Uzinidis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01891912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creative rationality and innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">WILEY-ISTE, 188 p, 2017, 978-1-78630-146-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’innovation fait la ville durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Polytechniques et Universitaires Romandes, 2015, Collection METIS</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01244956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principes d'économie de l'innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gallaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">John Didier; Nathalie Bonnardel. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+              <w:t xml:space="preserve">Peter Lang, 8, 514p., 2014, Business and Innovation, 978-2-87574-138-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0352-6444-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Elements of Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pôle éditorial de l'UTBM, pp.152, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00705298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cahiers de RECITS n°5 (2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heyberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bimbenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Belot. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Coédition UTBM - HEP Vaud, Michel Olinga, 979-10-91901-39-0</w:t>
+              <w:t xml:space="preserve">, 5, 2007, Les Cahiers de RECITS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recherches en Sciences Humaines et Sociales dans les écoles d’ingénieur : un enjeu nouveau de la connaissance,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Forest</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...84 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03340274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logiques de création : Enjeux théoriques et managériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Azan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornolti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Assens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bancel-Charensol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2-296-00386-9 - 9782296003866</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">UTBM éditions. , 2018, 979-10-91901-27-7</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science de la conception : fondements, méthodes, pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Micaëlli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pôle Editorial de l'UTBM. Pôle Editorial de l'UTBM, 2005, 2-914279-17-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...84 lines deleted...]
-              <w:t xml:space="preserve">, Innovation in Engineering and Technology SET (Volume 3), 2018, Dimitri Uzinidis</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cahiers de RECITS n°3 (2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Aguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Belot. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de Technologie de Belfort-Montbéliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, 2005, Les Cahiers de RECITS, Robert Belot</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 978-1784053901</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une science de la conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Micaëlli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méhier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pôle Editorial de l'UTBM, pp.174, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">WILEY-ISTE, 188 p, 2017, 978-1-78630-146-8</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00487207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artificialisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Micaëlli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Polytechniques et Universitaires Romandes. Presses Polytechniques et Universitaires Romandes, pp.267, 2003, Epistémologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...849 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...139 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00486940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6788,50 +6693,119 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The meaning of innovation: theoretical and practical perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovation Economics, Engineering and Management Handbook Volume 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03253957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative design: the importance of a methodical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -6865,119 +6839,50 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03253962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The meaning of innovation: theoretical and practical perspectives</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Concevoir en donnant du sens à l'innovation : l'approche P.S.I.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7003,73 +6908,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Didier; Nathalie Bonnardel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactique de la conception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'UTBM; HEP Vaud, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biographie comme vecteur de connaissances d’un processus d’innovation : exemple de l’imprimerie de Johannes Gutenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7088,191 +6993,191 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèse des innovations. Les biographies comme vecteur de connaissances du processus d’innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions UTBM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 979-10-91901-27-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01759136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...40 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thinking creatively to innovate: a study of the genesis of a mathematical breakthrough by Cédric Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Joelle Forest</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Gardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science, Technology and Innovation Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03253985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ingénieur au coeur de la démocratie technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7305,664 +7210,664 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves-Claude Lequin; Pierre Lamard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eléments de démocratie technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UTBM, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designology and technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faucheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Designology : Studies on Planning for Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01885541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principes d'économie de l'innovation [Introduction générale]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Boutillier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Forest</w:t>
+                <w:t xml:space="preserve">Delphine Gallaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Gallaud</w:t>
+                <w:t xml:space="preserve">Blandine Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes d'économie de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Peter Lang, 2014, Business and Innovation, 978-2-87574-138-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petite histoire des modèles d'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes d'économie de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.514 P., 2014, 9782-87574-138-7 br</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creativity from Design and Innovation Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Choulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Coatanéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bakhouya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia on creativity, invention, innovation and entrepreneurship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2800 p, 2013, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-3858-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00805520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...39 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflections on technology: A science of creative rationality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Faucheux, J. Forest. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Elements of Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UTBM Editions, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01260085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative study and interrelation analysis of the concepts of Creativity, Design and Innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Choulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Coateana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. G. Carayannis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia on creativity, invention, innovation and entrepreneurship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01259640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il était une fois l'INSA...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7995,142 +7900,142 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Renaud d'Enfert, Virginie Fonteneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces de l'enseignement scientifique et technique : Acteurs, savoirs, institutions, XVIIè-XXè siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann éditions, p. 75 - p. 86, 2011, Histoire des sciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00631362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'impossibilité de penser une théorie des objets techniques en dehors d'un questionnement sur la rationalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lois d'évolution des systèmes techniques et Méthodologies de conception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès- Lavoisier, 270 p., 2009, Traité IC2 - Management et gestion des STIC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du processus de conception comme objet d'étude à une Economie de la conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8146,73 +8051,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux régimes de la Conception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.272, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les indicateurs de conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8228,51 +8133,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indicateurs et les tableaux de bord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFNOR Editions, 12p, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00487261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8282,91 +8187,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture technique pour remodeler la société de l'après crise pandémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03253997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8376,105 +8281,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An artificialist theory of the firm: contours and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01070615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId184"/>
+      <w:footerReference w:type="default" r:id="rId183"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8621,51 +8526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981452v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lima" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.046.0009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981543v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag122" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chouteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.11928" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918417v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.10212" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722364v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.11863" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541047v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Forest" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0481" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582656v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0157" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0155" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Micaelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.021.0039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16856" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064725v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.015.0003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064736v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coatan&#233;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Medyna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.015.0059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681169v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Patouillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.008.0141" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610010v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faucheux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8691.2011.00603.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5LHS0LN7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618379v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Serrate" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631385v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610141v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.112.0295" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526497v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vincent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.203.0081" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493532v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.032.0129" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231213v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493545v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellilah Hamdouch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.4064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.4075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805527v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parrochia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Marc Rieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705228v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922880v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922659v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578578v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Choulier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coateana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313991v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705402v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28523" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798055v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toussaint" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539642v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620865v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486955v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809834v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070618v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232628v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070614v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674467v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perrin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758093v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758115v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401047v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20100" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253946v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206152v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Didier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerc-Georgy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chatoney" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/coeditions/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340284v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dalibert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976955v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1659" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759128v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891912v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1392" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759154v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/rationalite-creative-et-innovation-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653943v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244956v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hamdouch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506295v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gallaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6444-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705298v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340274v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298321v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Belot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bimbenet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Brun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bunel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/revues/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546987v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bares" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornolti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bancel-Charensol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=21186" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215539v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aguillaume" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Humblot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848665v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;hier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487207v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486940v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253962v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253957v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550707v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759136v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/parution-de-louvrage-genese-des-innovations-les-biographies-comme-vecteur-de-connaissances-du-processus-de-linnovations/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253985v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vial" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347249v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885541v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796345v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972671v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805520v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakhouya" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3858-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260085v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galina" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631362v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493535v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493540v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487261v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253997v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070615v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981452v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lima" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.046.0009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981543v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag122" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chouteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.11928" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918417v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.10212" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722364v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.11863" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541047v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Forest" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0481" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0155" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Micaelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.021.0039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16856" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064725v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.015.0003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064736v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coatan&#233;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Medyna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.015.0059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Serrate" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.112.0295" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Patouillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.008.0141" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faucheux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8691.2011.00603.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5LHS0LN7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526497v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vincent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.203.0081" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493532v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.032.0129" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231213v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493545v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellilah Hamdouch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.4064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.4075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805527v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parrochia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Marc Rieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705228v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922691v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922880v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578578v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Choulier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coateana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313991v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798055v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toussaint" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705402v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28523" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539642v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620865v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486955v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809834v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809837v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070618v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232628v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070614v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674467v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perrin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758115v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gras" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401047v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20100" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976955v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1659" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206152v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Didier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerc-Georgy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chatoney" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/coeditions/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340284v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dalibert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759154v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/rationalite-creative-et-innovation-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891912v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1392" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653943v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244956v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hamdouch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506295v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gallaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6444-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705298v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298321v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Belot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bimbenet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Brun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bunel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/revues/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340274v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546987v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bares" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornolti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assens" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bancel-Charensol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=21186" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848665v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;hier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215539v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aguillaume" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Humblot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487207v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486940v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253957v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253962v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550707v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759136v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/parution-de-louvrage-genese-des-innovations-les-biographies-comme-vecteur-de-connaissances-du-processus-de-linnovations/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253985v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vial" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347249v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885541v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796345v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972671v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805520v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakhouya" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3858-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260085v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259640v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galina" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631362v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493535v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493540v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487261v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253997v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070615v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>