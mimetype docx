--- v1 (2026-04-04)
+++ v2 (2026-05-06)
@@ -754,235 +754,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01885549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture technique, Culture d’innovation : présentation générale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand la culture d’innovation fait écran à la culture technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17 (4), </w:t>
+              <w:t xml:space="preserve">, 2017, Culture technique et culture d'innovation, 17 (11 p.), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01624993v1</w:t>
+                <w:t xml:space="preserve">halshs-01582656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la culture d’innovation fait écran à la culture technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Culture technique, Culture d’innovation : présentation générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologie et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Culture technique et culture d'innovation, 17 (11 p.), </w:t>
+              <w:t xml:space="preserve">, 2017, 17 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01582656v1</w:t>
+                <w:t xml:space="preserve">halshs-01624993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frugal Innovation or Frugal Renovation: How can Western Designers adopt Frugal Engineering?</w:t>
               </w:r>
@@ -1473,489 +1473,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01064736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The spread of sustainable urban drainage systems for managing urban stormwater: A multi-level perspective analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Patouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of innovation economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011/2 (n°8), pp.141-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.008.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00681169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNDERSTANDING PROXIMITIES: THE CONTRIBUTION OF THE DESIGN-CENTRED APPROACH TO INNOVATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Serrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (3), pp.63-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00618379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stimulating Creative Rationality to Stimulate Innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Creativity and Innovation Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-8691.2011.00603.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00610010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptions de l'innovation et formations de l'ingénieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers du Musée des confluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 : Innovation, pp. 37-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00631385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">DIFFUSION ET PRODUCTION DES CONNAISSANCES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Serrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011 (2 juin), p. 295-312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reru.112.0295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00610141v1</w:t>
-              </w:r>
-[...369 lines deleted...]
-                <w:t xml:space="preserve">halshs-00631385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformes des services urbains en Inde</w:t>
               </w:r>
@@ -2361,51 +2361,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur quelques courants de pensée en épistémologie et philosophie des sciences et des techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Parrochia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2469,51 +2469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expliquer l'inexplicable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faucheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de RECITS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 5, pp. 211-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3295,51 +3295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RATIONALITE CREATIVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faucheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Sherbrooke, Canada. 966 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3675,51 +3675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du mode d'existence des environnements urbains alternatifs,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Patouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4025,51 +4025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creative rationality and design education: Towards a pedagogy of adventure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faucheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icsid World Design Congress: design education conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4094,51 +4094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches et enseignements en SHS à l'Institut National des Sciences Appliquées de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4189,51 +4189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinking Technology in order to think engineering education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4265,50 +4265,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00486972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CHOIX TECHNIQUES ET CONTRE-PRODUCTIVITE. LES DISPOSITIFS TECHNIQUES D'ASSAINISSEMENT DE BENARES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Controverses technologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01070618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Choix techniques et contre-productivité : Les dispositifs techniques d'assainissement de Bénarès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4330,152 +4425,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Controverses technologiques de l'INSA de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809837v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-01070618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pluralité des valeurs</w:t>
               </w:r>
@@ -5056,1448 +5056,1448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03253946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les biographies d’innovation comme vecteur de développement de la culture technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dalibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03340284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didactique de la conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonnardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Becerril Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Clerc-Georgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chatoney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Didier; Nathalie Bonnardel. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Coédition UTBM - HEP Vaud, Michel Olinga, 979-10-91901-39-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Innovation for Society.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Chouteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE-WILEY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...71 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Chatoney</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse des innovations. Les biographies comme vecteur de connaissances du processus d’innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UTBM éditions. , 2018, 979-10-91901-27-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01759128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science, Technology and Innovation Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE WILEY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Innovation in Engineering and Technology SET (Volume 3), 2018, Dimitri Uzinidis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01891912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rationalité creative et Innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-1784053901</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01759154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creative rationality and innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">WILEY-ISTE, 188 p, 2017, 978-1-78630-146-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’innovation fait la ville durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelillah Hamdouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Polytechniques et Universitaires Romandes, 2015, Collection METIS</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01244956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principes d'économie de l'innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gallaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">John Didier; Nathalie Bonnardel. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+              <w:t xml:space="preserve">Peter Lang, 8, 514p., 2014, Business and Innovation, 978-2-87574-138-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0352-6444-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Elements of Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pôle éditorial de l'UTBM, pp.152, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00705298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recherches en Sciences Humaines et Sociales dans les écoles d’ingénieur : un enjeu nouveau de la connaissance,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03340274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cahiers de RECITS n°5 (2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heyberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bimbenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Robert Belot. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Coédition UTBM - HEP Vaud, Michel Olinga, 979-10-91901-39-0</w:t>
+              <w:t xml:space="preserve">, 5, 2007, Les Cahiers de RECITS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logiques de création : Enjeux théoriques et managériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Azan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornolti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Assens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bancel-Charensol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2-296-00386-9 - 9782296003866</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science de la conception : fondements, méthodes, pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Forest</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Micaëlli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pôle Editorial de l'UTBM. Pôle Editorial de l'UTBM, 2005, 2-914279-17-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...434 lines deleted...]
-                <w:t xml:space="preserve">Sophie Boutillier</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cahiers de RECITS n°3 (2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Aguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne Tanguy</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Humblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Peter Lang, 8, 514p., 2014, Business and Innovation, 978-2-87574-138-7. </w:t>
-[...200 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">Robert Belot. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...43 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...374 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université de Technologie de Belfort-Montbéliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2005, Les Cahiers de RECITS, Robert Belot</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7259,51 +7259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designology and technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faucheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Designology : Studies on Planning for Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7639,51 +7639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflections on technology: A science of creative rationality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8526,51 +8526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981452v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lima" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.046.0009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981543v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag122" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chouteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.11928" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918417v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.10212" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722364v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.11863" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541047v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Forest" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0481" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0155" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0157" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Micaelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.021.0039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16856" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064725v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.015.0003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064736v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coatan&#233;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Medyna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.015.0059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Serrate" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.112.0295" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Patouillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.008.0141" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faucheux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8691.2011.00603.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5LHS0LN7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526497v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vincent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.203.0081" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493532v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.032.0129" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231213v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493545v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellilah Hamdouch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.4064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.4075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805527v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parrochia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Marc Rieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705228v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922691v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922880v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578578v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Choulier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coateana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313991v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798055v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toussaint" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705402v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28523" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539642v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620865v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486955v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809834v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809837v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070618v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232628v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070614v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674467v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perrin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758115v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gras" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401047v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20100" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976955v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1659" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206152v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Didier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerc-Georgy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chatoney" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/coeditions/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340284v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dalibert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759154v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/rationalite-creative-et-innovation-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891912v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1392" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653943v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244956v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hamdouch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506295v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gallaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6444-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705298v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298321v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Belot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bimbenet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Brun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bunel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/revues/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340274v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546987v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bares" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornolti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assens" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bancel-Charensol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=21186" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848665v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;hier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215539v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aguillaume" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Humblot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487207v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486940v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253957v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253962v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550707v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759136v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/parution-de-louvrage-genese-des-innovations-les-biographies-comme-vecteur-de-connaissances-du-processus-de-linnovations/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253985v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vial" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347249v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885541v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796345v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972671v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805520v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakhouya" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3858-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260085v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259640v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galina" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631362v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493535v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493540v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487261v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253997v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070615v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981452v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Lima" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forest" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.046.0009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981543v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag122" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chouteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.11928" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918417v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ephaistos.10212" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722364v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.11863" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541047v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Forest" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0481" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582656v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0157" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0155" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Micaelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Loise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.021.0039" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16856" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Escudi&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064725v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.015.0003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064736v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mica&#235;lli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coatan&#233;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Medyna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.015.0059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00681169v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Patouillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.008.0141" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618379v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Serrate" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610010v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faucheux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8691.2011.00603.x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5LHS0LN7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631385v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610141v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.112.0295" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526497v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vincent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.203.0081" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493532v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.032.0129" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231213v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493545v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellilah Hamdouch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.4064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.4075" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805527v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Parrochia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Marc Rieu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705228v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05280675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922691v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04922880v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578578v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00842175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Choulier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coateana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313991v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798055v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toussaint" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705402v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2010-28523" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00539642v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620865v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486955v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809834v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486972v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070618v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232628v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070614v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674467v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perrin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758115v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gras" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401047v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b20100" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340284v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dalibert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206152v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Didier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Becerril Ortega" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerc-Georgy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chatoney" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/coeditions/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976955v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1659" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759128v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891912v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1392" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759154v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/rationalite-creative-et-innovation-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653943v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244956v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelillah Hamdouch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506295v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gallaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6444-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705298v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03340274v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298321v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Belot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bimbenet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Brun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bunel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/revues/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546987v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bares" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornolti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assens" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bancel-Charensol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=21186" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848665v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;hier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215539v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aguillaume" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Humblot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487207v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486940v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253957v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253962v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550707v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759136v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/parution-de-louvrage-genese-des-innovations-les-biographies-comme-vecteur-de-connaissances-du-processus-de-linnovations/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253985v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Vial" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347249v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885541v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796345v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972671v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805520v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakhouya" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-3858-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260085v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259640v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galina" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631362v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493535v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493540v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487261v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03253997v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070615v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>