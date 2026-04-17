--- v0 (2026-03-22)
+++ v1 (2026-04-17)
@@ -99,51 +99,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -228,5966 +228,6100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of qualitative methods to optimize collaborative practices by highlighting differences in perceptions between professionals: an example of patient education</w:t>
+                <w:t xml:space="preserve">Les trajectoires addictives et de services en Lorraine : l’étude TAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Ricci</w:t>
+                <w:t xml:space="preserve">Marie Barroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Minary</w:t>
+                <w:t xml:space="preserve">Adèle Kaldé-Frientz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Christine Rat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Paille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Interprofessional Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38 (2), pp.264-272. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, vol. 37 (4), pp.85-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13561820.2023.2289509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.254.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939625v1</w:t>
+                <w:t xml:space="preserve">hal-05593804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of interprofessional collaboration for the diagnosis of infections and antibiotic prescription in nursing homes using multiple case study observational research</w:t>
+                <w:t xml:space="preserve">Use of qualitative methods to optimize collaborative practices by highlighting differences in perceptions between professionals: an example of patient education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Gonthier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Buzzi</w:t>
+                <w:t xml:space="preserve">Laetitia Minary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Birgand</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Rat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jacamr/dlae205⟩</w:t>
+              <w:t xml:space="preserve">Journal of Interprofessional Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (2), pp.264-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13561820.2023.2289509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911233v1</w:t>
+                <w:t xml:space="preserve">hal-04939625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What contextual features affect the outcome and sustainability of therapeutic patient education interventions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (2), pp.e0292360. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0292360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue between Disciplines and People Affected by Cancer to Improve the Path of Care in Oncology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration of interprofessional collaboration for the diagnosis of infections and antibiotic prescription in nursing homes using multiple case study observational research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Buzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Birgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32604/po.2024.052512⟩</w:t>
+              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.dlae205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jacamr/dlae205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04932356v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective reporting of antibiotic susceptibility testing results for urine cultures: feasibility and acceptability by general practitioners and laboratory professionals in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Le Dref</w:t>
+                <w:t xml:space="preserve">Dialogue between Disciplines and People Affected by Cancer to Improve the Path of Care in Oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïa Simon</w:t>
+                <w:t xml:space="preserve">Frederique Claudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+                <w:t xml:space="preserve">Sandrine De Montgolfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fougnot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silvia Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (1), </w:t>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (2), pp.95-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jacamr/dlad013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32604/po.2024.052512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017541v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04932356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The (De)normalisation of Smoking Among Apprentices: Plurality of Settings, Norms and Vulnerability Levels</w:t>
+                <w:t xml:space="preserve">Selective reporting of antibiotic susceptibility testing results for urine cultures: feasibility and acceptability by general practitioners and laboratory professionals in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Saetta</w:t>
+                <w:t xml:space="preserve">Gaëlle Le Dref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Frohlich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Le Dref</w:t>
+                <w:t xml:space="preserve">Maïa Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fougnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualitative Health Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10497323231166796⟩</w:t>
+              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jacamr/dlad013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132885v1</w:t>
+                <w:t xml:space="preserve">hal-04017541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health Promotion in Popular Web-Based Community Games Among Young People: Proposals, Recommendations, and Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The (De)normalisation of Smoking Among Apprentices: Plurality of Settings, Norms and Vulnerability Levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bourmaud</w:t>
+                <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Dumas</w:t>
+                <w:t xml:space="preserve">Katherine Frohlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Dref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Serious Games</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.e39465. </w:t>
+              <w:t xml:space="preserve">Qualitative Health Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (5), pp.473-486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/39465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/10497323231166796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716806v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient Satisfaction and Perspectives on Self-Management Education Programs: A Qualitative Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Buzzi</w:t>
+                <w:t xml:space="preserve">Health Promotion in Popular Web-Based Community Games Among Young People: Proposals, Recommendations, and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Chapoton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient Preference and Adherence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/PPA.S414126⟩</w:t>
+              <w:t xml:space="preserve">JMIR Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.e39465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/39465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289599v1</w:t>
+                <w:t xml:space="preserve">hal-04716806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoking in French prisons: Factors associated with consumption and cessation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Morel d’Arleux</w:t>
+                <w:t xml:space="preserve">Patient Satisfaction and Perspectives on Self-Management Education Programs: A Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Buzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Rat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSM - Qualitative Research in Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4, pp.100345. </w:t>
+              <w:t xml:space="preserve">Patient Preference and Adherence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.2175--2186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssmqr.2023.100345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/PPA.S414126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608030v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcement du bien-être et de la nutrition des lycéens : la logique d’intervention du programme « Lycéen Bouge »</w:t>
+                <w:t xml:space="preserve">Smoking in French prisons: Factors associated with consumption and cessation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertille Varis</w:t>
+                <w:t xml:space="preserve">Clément Picot-Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Kaldé-Frientz</w:t>
+                <w:t xml:space="preserve">Caroline Protais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Rougier</w:t>
+                <w:t xml:space="preserve">Morgane Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Zbitou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clara Chwatacz</w:t>
+                <w:t xml:space="preserve">Julien Morel d’Arleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.234.0371⟩</w:t>
+              <w:t xml:space="preserve">SSM - Qualitative Research in Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.100345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssmqr.2023.100345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868476v1</w:t>
+                <w:t xml:space="preserve">hal-04608030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Smoking Prevention Intervention Among Young People in an Online Community Game: Results from a Pilot Randomized Controlled Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Renforcement du bien-être et de la nutrition des lycéens : la logique d’intervention du programme « Lycéen Bouge »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Varis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Kaldé-Frientz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Le Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Vanessa Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Alberti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+                <w:t xml:space="preserve">Asma Zbitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Chwatacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Games for Health Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/g4h.2022.0038⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (4), pp.371-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.234.0371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03929964v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of selective reporting of antibiotic susceptibility testing results for urinary tract infections in the outpatient setting: A prospective controlled before-after intervention study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Smoking Prevention Intervention Among Young People in an Online Community Game: Results from a Pilot Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Duda</w:t>
+                <w:t xml:space="preserve">Enora Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Thilly</w:t>
+                <w:t xml:space="preserve">Corinne Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (7), pp.897-903. </w:t>
+              <w:t xml:space="preserve">Games for Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2023.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/g4h.2022.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048607v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthcare providers perception of therapeutic patient education efficacy according to patient and healthcare provider characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of selective reporting of antibiotic susceptibility testing results for urinary tract infections in the outpatient setting: A prospective controlled before-after intervention study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fougnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Loyal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Ricci</w:t>
+                <w:t xml:space="preserve">Patrice de Monchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Villegente</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+                <w:t xml:space="preserve">Alain Duda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronic Illness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17423953211058411⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (7), pp.897-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2023.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03500401v1</w:t>
+                <w:t xml:space="preserve">hal-04048607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French general practitioners’ and patients’ acceptability of a public commitment charter and patient information leaflets targeting unnecessary antibiotic use: a qualitative study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+                <w:t xml:space="preserve">Healthcare providers perception of therapeutic patient education efficacy according to patient and healthcare provider characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Loyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Villegente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Welter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13756-022-01065-3⟩</w:t>
+              <w:t xml:space="preserve">Chronic Illness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.174239532110584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17423953211058411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03571939v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement à la parentalité en Protection maternelle et infantile : co-construction de la logique d’intervention PERL</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French general practitioners’ and patients’ acceptability of a public commitment charter and patient information leaflets targeting unnecessary antibiotic use: a qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Buchheit</w:t>
+                <w:t xml:space="preserve">Anaïs Essilini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Dref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Colombo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Kabuth</w:t>
+                <w:t xml:space="preserve">Adeline Welter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.223.0391⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Resistance and Infection Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13756-022-01065-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918038v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients and spouses coping with inflammatory arthritis: Impact of communication and spousal perceived social support and burden</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Christine Rat</w:t>
+                <w:t xml:space="preserve">Accompagnement à la parentalité en Protection maternelle et infantile : co-construction de la logique d’intervention PERL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Decroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Buchheit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Brignon</w:t>
+                <w:t xml:space="preserve">Marie-Christine Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Beauvais</w:t>
+                <w:t xml:space="preserve">Fabienne Ligier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Beranger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
+                <w:t xml:space="preserve">Bernard Kabuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.105125⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (3), pp.391-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.223.0391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146647v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored patient therapeutic educational interventions: A patient‐centred communication model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Villegente</w:t>
+                <w:t xml:space="preserve">Patients and spouses coping with inflammatory arthritis: Impact of communication and spousal perceived social support and burden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Loyal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+                <w:t xml:space="preserve">Catherine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Expectations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hex.13377⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88 (3), pp.105125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.105125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500394v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire le tabagisme dans les prisons : éléments théoriques et méthodologiques nécessaires à la co-construction d’une intervention en contexte pénitentiaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Picot-Ngo</w:t>
+                <w:t xml:space="preserve">Tailored patient therapeutic educational interventions: A patient‐centred communication model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Villegente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Loyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Promotion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.276-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hex.13377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1757975921993434⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03196753v1</w:t>
+                <w:t xml:space="preserve">hal-03500394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stigmatisation et santé publique : le côté obscur des interventions anti-tabac</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Saetta</w:t>
+                <w:t xml:space="preserve">Réduire le tabagisme dans les prisons : éléments théoriques et méthodologiques nécessaires à la co-construction d’une intervention en contexte pénitentiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Picot-Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Minary</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chevreul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (1 suppl), pp.8-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1757975921993434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.205.0473⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03171297v1</w:t>
+                <w:t xml:space="preserve">hal-03196753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibio’Malin: an e-health resource to raise awareness of antibiotic stewardship and resistance in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Félicie Patoor</w:t>
+                <w:t xml:space="preserve">Stigmatisation et santé publique : le côté obscur des interventions anti-tabac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Frohlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jacamr/dlaa106⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (5), pp.473-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.205.0473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105867v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postponing vaccination in children with an infection: a qualitative study among general practitioners and pediatricians</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antibio’Malin: an e-health resource to raise awareness of antibiotic stewardship and resistance in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Boivin</w:t>
+                <w:t xml:space="preserve">Sophie Rodari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Essilini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Dref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Patoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37 (4), pp.541-546. </w:t>
+              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (4), pp.dlaa106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmaa007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jacamr/dlaa106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460558v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions of the Complexity of Health Interventions: What Are We Talking about? A Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postponing vaccination in children with an infection: a qualitative study among general practitioners and pediatricians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Trompette</w:t>
+                <w:t xml:space="preserve">Pauline Basselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Alla</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pulcini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph17093069⟩</w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (4), pp.541-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmaa007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936694v1</w:t>
+                <w:t xml:space="preserve">hal-02460558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘I don’t know if we can really, really change that’: a qualitative exploration of public perception towards antibiotic resistance in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Essilini</w:t>
+                <w:t xml:space="preserve">Dimensions of the Complexity of Health Interventions: What Are We Talking about? A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jacamr/dlaa073⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (9), pp.3069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17093069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962157v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients and relatives coping with inflammatory arthritis: Care teamwork</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Beauvais</w:t>
+                <w:t xml:space="preserve">‘I don’t know if we can really, really change that’: a qualitative exploration of public perception towards antibiotic resistance in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Essilini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Expectations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hex.12982⟩</w:t>
+              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (3), pp.dlaa073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jacamr/dlaa073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406790v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which design to evaluate complex interventions? Toward a methodological framework through a systematic review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+                <w:t xml:space="preserve">Patients and relatives coping with inflammatory arthritis: Care teamwork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Cambon</w:t>
+                <w:t xml:space="preserve">Christel Vioulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+                <w:t xml:space="preserve">Caroline Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (1), pp.92. </w:t>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 23 (1), pp.137-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12874-019-0736-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/hex.12982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142435v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient education in Côte d’Ivoire (West Africa): Issues and challenges face of the indifference</w:t>
+                <w:t xml:space="preserve">Which design to evaluate complex interventions? Toward a methodological framework through a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.E. Konan</w:t>
+                <w:t xml:space="preserve">Minary Laetitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tanguy</w:t>
+                <w:t xml:space="preserve">Linda Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Benie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation Thérapeutique du Patient / Therapeutic Patient Education </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (2), pp.20301. </w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/tpe/2019010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12874-019-0736-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936699v1</w:t>
+                <w:t xml:space="preserve">hal-02142435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of home blood pressure monitoring among French GPs: A long and winding road</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patient education in Côte d’Ivoire (West Africa): Issues and challenges face of the indifference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.E. Konan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giselle Dugelay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+                <w:t xml:space="preserve">M. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Desse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Boivin</w:t>
+                <w:t xml:space="preserve">J. Benie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (9), pp.e0220460. </w:t>
+              <w:t xml:space="preserve">Éducation Thérapeutique du Patient / Therapeutic Patient Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.20301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0220460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/tpe/2019010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936675v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique de l’éducation thérapeutique du patient en Côte d’Ivoire : enquête auprès des professionnels de santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yao Eugène Konan</w:t>
+                <w:t xml:space="preserve">Implementation of home blood pressure monitoring among French GPs: A long and winding road</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giselle Dugelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Guillemin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph Bénie Bi Vroh</w:t>
+                <w:t xml:space="preserve">Louise Desse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.193.0459⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (9), pp.e0220460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0220460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936686v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalised medicine in inflammatory bowel diseases: a patient survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Choukour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Choukour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+                <w:t xml:space="preserve">Angela Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Baker</w:t>
+                <w:t xml:space="preserve">Cédric Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 54 (1), pp.135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00365521.2018.1555280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population health intervention research: what is the place for pilot studies?</w:t>
+                <w:t xml:space="preserve">Pratique de l’éducation thérapeutique du patient en Côte d’Ivoire : enquête auprès des professionnels de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lehana Thabane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Linda Cambon</w:t>
+                <w:t xml:space="preserve">Yao Eugène Konan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise M Potvin</w:t>
+                <w:t xml:space="preserve">Maurice Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanine Pommier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joseph Bénie Bi Vroh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (1), pp.309. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (3), pp.459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-019-3422-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.193.0459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499959v1</w:t>
+                <w:t xml:space="preserve">hal-02936686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary research in public health: the ‘why’ and the ‘how’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population health intervention research: what is the place for pilot studies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lehana Thabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise M Potvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech-2019-212511⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-019-3422-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395399v1</w:t>
+                <w:t xml:space="preserve">hal-02499959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing complexity in population health intervention research: the context/intervention interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Interdisciplinary research in public health: the ‘why’ and the ‘how’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minary</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louise Potvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 72, pp.319-323. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jech-2017-209921⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 73 (12), pp.1061-1062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2019-212511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691505v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using facilitator–receiver peer dyads matched according to socioeconomic status to promote behaviour change in overweight adolescents: a feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ramisasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (6), pp.e019731. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-019731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profil socioéconomique et tabagisme chez les adolescents en centre de formation des apprentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.Y. Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Minary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66 (6), pp.375-383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2018.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise en santé publique : place aux acteurs de terrain !</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Ferron</w:t>
+                <w:t xml:space="preserve">Addressing complexity in population health intervention research: the context/intervention interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Potvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72, pp.319-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2017-209921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.175.0605⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01691507v1</w:t>
+                <w:t xml:space="preserve">hal-01691505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La complexité : concept et enjeux pour les interventions de santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minary Laetitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Claudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (1), pp.31-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.171.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative exploration of participation to a quit smoking program in a population of apprentices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Vallata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Minary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (suppl 3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckx187.178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of acceptable antibiotic stewardship strategies in outpatient settings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mauffrey Violaine</w:t>
+                <w:t xml:space="preserve">Expertise en santé publique : place aux acteurs de terrain !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2016.06.006⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (5), pp.605-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.175.0605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569533v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La télémédecine en zones rurales : représentations et expériences de médecins généralistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (28), pp.487-497. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.164.0487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche interventionnelle en santé publique : partenariat chercheurs-acteurs, interdisciplinarité et rôle social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception of acceptable antibiotic stewardship strategies in outpatient settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauffrey Violaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pulcini Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Alla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+                <w:t xml:space="preserve">Jean-Marc Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (6), pp.285-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2016.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.153.0303⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01815761v1</w:t>
+                <w:t xml:space="preserve">hal-01569533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pistes de réflexion pour l’évaluation et le financement des interventions complexes en santé publique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Breton</w:t>
+                <w:t xml:space="preserve">La recherche interventionnelle en santé publique : partenariat chercheurs-acteurs, interdisciplinarité et rôle social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Minary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 5, pp.653-657. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 27 (3), pp.303 - 304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.153.0303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.155.0653⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01573908v1</w:t>
+                <w:t xml:space="preserve">hal-01815761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'appropriation de l'information médiatique au sujet de la prévention et du dépistage des cancers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pistes de réflexion pour l’évaluation et le financement des interventions complexes en santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marie Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lise Renaud</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Santé à la une, 23 (2), pp.151-163. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.653-657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tdm.023.0151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.155.0653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573576v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stakeholders' perceptions of transferability criteria for health promotion interventions: a case study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'appropriation de l'information médiatique au sujet de la prévention et du dépistage des cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Alla</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanique Mael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2458-14-1134⟩</w:t>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Santé à la une, 23 (2), pp.151-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.023.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573570v1</w:t>
+                <w:t xml:space="preserve">hal-01573576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalons pour une recherche interdisciplinaire en santé et en sciences humaines et sociales : apports d’un séminaire de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stakeholders' perceptions of transferability criteria for health promotion interventions: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Trompette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25, pp.137 - 137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2458-14-1134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571754v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche et intervention en santé publique : quels espaces de rencontre avec les sciences sociales ?</w:t>
+                <w:t xml:space="preserve">Jalons pour une recherche interdisciplinaire en santé et en sciences humaines et sociales : apports d’un séminaire de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Biechler Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Frattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Winance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-logos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (5), pp.579-586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01571765v1</w:t>
+                <w:t xml:space="preserve">hal-01571754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches en santé et santé de la recherche en sociologie – Orientations, professionnalisation, financements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Eideliman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-logos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du débat à la décision : discours croisés d'experts, de praticiens, de citoyens</w:t>
+                <w:t xml:space="preserve">Recherche et intervention en santé publique : quels espaces de rencontre avec les sciences sociales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Jabot</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993104v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial [Pratiques, métiers et formations de santé publique]</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Du débat à la décision : discours croisés d'experts, de praticiens, de citoyens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jabot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (4), pp.371-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.084.0371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial [Pratiques, métiers et formations de santé publique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Halley Des Fontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19 (hs), pp.5-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.070.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6197,508 +6331,508 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d’un indice de bonheur partagé au sein d’une équipe exerçant en maison de santé pluriprofessionnelle. Elaboration de critères par méthode de consensus auprès des professionnels de santé lorrains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Burté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Di Patrizio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14° Congrès Médecine Générale France Soins Formation recherche CMGF 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison de santé pluriprofessionnelle : un lieu idéal pour la promotion de la santé ? État des lieux dans la région Grand Est.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Raoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13° Congrès Médecine Générale France Soins Formation recherche CMGF 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From research to generalization : scale-up process of a public health intervention in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Vallata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cadeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Kanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Public Health Conference Wins of change : towards new ways of improving public health in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création et mise en fonctionnement des maisons de santé pluri professionnelles (MSP) sur un territoire rural : ressenti des professionnels de santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Di Patrizio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12° Congrès Médecine Générale France Soins Formation recherche CMGF 2018 PARIS 05 – 07 Avril 2018).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6708,137 +6842,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place des élus locaux dans la création des maisons de santé pluri-professionnelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mathiotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Di Patrizio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14° Congrès Médecine Générale France Soins Formation recherche CMGF 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6848,130 +6982,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recherches qualitatives en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Balard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Winance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 2023, 978-2-200-63197-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6981,245 +7115,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire l’interdisciplinarité dans les recherches qualitatives en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Balard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les recherches qualitatives en santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.111-133, 2023, 978-2-200-63711-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse qualitative en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Balard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Voléry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherry Schrecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle Kivits; Frédéric Balard; Cécile Fournier; Myriam Winance. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les recherches qualitatives en santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.165-183, 2016, 978-2-200-61189-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.kivit.2016.01.0167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7229,151 +7363,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se soigner en zones rurales lorraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Kessler-Bilthauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Kessler-Bilthauer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ingrid Voléry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lamongie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Maison des Sciences de l'Homme Lorraine. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316554v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7383,105 +7517,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de la recherche sociologique en santé publique ? Du positionnement à la pratique : le cas de la recherche sur l'informatin et l'éducation en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université de Lorraine; Ecole Doctorale SLTC – « Sociétés, Langages, Temps, Connaissances », 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02394889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId248"/>
+      <w:footerReference w:type="default" r:id="rId253"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7628,51 +7762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469267v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Azadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.255.0203" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04939625v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ricci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13561820.2023.2289509" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04911233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gonthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buzzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birgand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlae205" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04938717v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0292360" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04932356v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Claudot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine De Montgolfier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rossi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2024.052512" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04017541v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dref" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Simon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fougnot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlad013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132885v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saetta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Frohlich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10497323231166796" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716806v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chapoton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourmaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/39465" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289599v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S414126" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608030v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Picot-Ngo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Protais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morel d&#8217;Arleux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmqr.2023.100345" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868476v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Varis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Kald&#233;-Frientz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rougier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zbitou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chwatacz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.234.0371" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alberti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/g4h.2022.0038" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04048607v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de Monchy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2023.03.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500401v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Loyal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villegente" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17423953211058411" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03571939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Essilini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Welter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-022-01065-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918038v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Decroix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buchheit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Colombo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ligier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kabuth" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.223.0391" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146647v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beauvais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beranger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105125" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500394v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Loyal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13377" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03196753v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevreul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975921993434" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171297v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saetta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.205.0473" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105867v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Patoor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlaa106" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02460558v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Basselin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boivin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pulcini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmaa007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936694v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Trompette" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17093069" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962157v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlaa073" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02406790v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vioulac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delannoy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.12982" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02142435v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minary Laetitia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-019-0736-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936699v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E. Konan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanguy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2019010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-46K8RSK5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936675v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Dugelay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Desse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220460" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936686v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Eug&#232;ne Konan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tanguy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph B&#233;nie Bi Vroh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.193.0459" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02007430v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Choukour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Baker" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00365521.2018.1555280" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499959v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehana Thabane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M Potvin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3422-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02395399v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2019-212511" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691505v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Potvin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2017-209921" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02380509v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alleyrat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ramisasoa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Langlois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-019731" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936715v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gagn&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Omorou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alla" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minary" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.09.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691507v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.175.0605" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568755v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pagani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Claudot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.171.0031" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691508v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Munsch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vallata" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ricci" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Minary" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx187.178" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569533v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauffrey Violaine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulcini C&#233;line" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2016.06.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01479106v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durupt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Christophe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.164.0487" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01815761v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.153.0303" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573908v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie Dupin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.155.0653" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573576v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanique Mael" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jacques" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Renaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.023.0151" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573570v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-1134" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01571754v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Biechler Fournier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Frattini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Winance" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01571765v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01241817v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02993104v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.084.0371" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169616v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Halley Des Fontaines" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058545v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Burt&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Patrizio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058601v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raoudi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gallion" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Luc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02044037v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vallata" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cadeville" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kanski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058604v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058738v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathiotte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065694v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fournier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540411v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fournier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573574v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherry Schrecker" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.kivit.2016.01.0167" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316554v3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Kessler-Bilthauer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lamongie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02394889v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469267v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Azadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.255.0203" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593804v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barroyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Kald&#233;-Frientz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Garnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.254.0085" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04939625v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ricci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13561820.2023.2289509" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04938717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0292360" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04911233v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gonthier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buzzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birgand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlae205" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04932356v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Claudot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine De Montgolfier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rossi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2024.052512" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04017541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dref" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fougnot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlad013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saetta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Frohlich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10497323231166796" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chapoton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourmaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/39465" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289599v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S414126" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Picot-Ngo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Protais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morel d&#8217;Arleux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmqr.2023.100345" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Varis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rougier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zbitou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chwatacz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.234.0371" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Roux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alberti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/g4h.2022.0038" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04048607v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de Monchy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2023.03.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500401v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Loyal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villegente" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17423953211058411" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03571939v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Essilini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Welter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-022-01065-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918038v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Decroix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buchheit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Colombo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ligier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kabuth" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.223.0391" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146647v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beauvais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beranger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105125" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500394v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Loyal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13377" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03196753v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevreul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975921993434" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171297v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saetta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.205.0473" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105867v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Patoor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlaa106" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02460558v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Basselin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boivin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pulcini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmaa007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936694v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Trompette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17093069" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962157v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlaa073" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02406790v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vioulac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delannoy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.12982" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02142435v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minary Laetitia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-019-0736-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936699v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E. Konan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanguy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2019010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-46K8RSK5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936675v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Dugelay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Desse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220460" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02007430v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Choukour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Baker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00365521.2018.1555280" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936686v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Eug&#232;ne Konan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tanguy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph B&#233;nie Bi Vroh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.193.0459" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499959v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehana Thabane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M Potvin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3422-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02395399v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2019-212511" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02380509v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alleyrat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ramisasoa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Langlois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-019731" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936715v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gagn&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Omorou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alla" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minary" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.09.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691505v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Potvin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2017-209921" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568755v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pagani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Claudot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.171.0031" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691508v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Munsch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vallata" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ricci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Minary" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx187.178" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691507v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.175.0605" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01479106v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durupt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Christophe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.164.0487" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569533v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauffrey Violaine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulcini C&#233;line" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2016.06.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01815761v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.153.0303" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573908v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie Dupin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.155.0653" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573576v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanique Mael" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jacques" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Renaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.023.0151" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573570v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-1134" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01571754v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Biechler Fournier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Frattini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Winance" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01241817v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01571765v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02993104v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.084.0371" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169616v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Halley Des Fontaines" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058545v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Burt&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Patrizio" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058601v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raoudi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gallion" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Luc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02044037v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vallata" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cadeville" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kanski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058604v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058738v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathiotte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065694v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fournier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540411v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fournier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573574v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherry Schrecker" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.kivit.2016.01.0167" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316554v3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Kessler-Bilthauer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lamongie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02394889v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>