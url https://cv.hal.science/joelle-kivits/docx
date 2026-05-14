--- v1 (2026-04-17)
+++ v2 (2026-05-14)
@@ -362,421 +362,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of qualitative methods to optimize collaborative practices by highlighting differences in perceptions between professionals: an example of patient education</w:t>
+                <w:t xml:space="preserve">Exploration of interprofessional collaboration for the diagnosis of infections and antibiotic prescription in nursing homes using multiple case study observational research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Damien Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Minary</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Buzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Interprofessional Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38 (2), pp.264-272. </w:t>
+              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.dlae205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13561820.2023.2289509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jacamr/dlae205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939625v1</w:t>
+                <w:t xml:space="preserve">hal-04911233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What contextual features affect the outcome and sustainability of therapeutic patient education interventions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (2), pp.e0292360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0292360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of interprofessional collaboration for the diagnosis of infections and antibiotic prescription in nursing homes using multiple case study observational research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of qualitative methods to optimize collaborative practices by highlighting differences in perceptions between professionals: an example of patient education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Gonthier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Rat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.dlae205. </w:t>
+              <w:t xml:space="preserve">Journal of Interprofessional Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (2), pp.264-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jacamr/dlae205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13561820.2023.2289509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911233v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue between Disciplines and People Affected by Cancer to Improve the Path of Care in Oncology</w:t>
               </w:r>
@@ -1065,51 +1065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Dref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualitative Health Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34 (5), pp.473-486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1271,412 +1271,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient Satisfaction and Perspectives on Self-Management Education Programs: A Qualitative Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Buzzi</w:t>
+                <w:t xml:space="preserve">Smoking in French prisons: Factors associated with consumption and cessation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Picot-Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Protais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Morel d’Arleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient Preference and Adherence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/PPA.S414126⟩</w:t>
+              <w:t xml:space="preserve">SSM - Qualitative Research in Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.100345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssmqr.2023.100345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289599v1</w:t>
+                <w:t xml:space="preserve">hal-04608030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoking in French prisons: Factors associated with consumption and cessation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+                <w:t xml:space="preserve">Renforcement du bien-être et de la nutrition des lycéens : la logique d’intervention du programme « Lycéen Bouge »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Varis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Kaldé-Frientz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Zbitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Chwatacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSM - Qualitative Research in Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssmqr.2023.100345⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (4), pp.371-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.234.0371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608030v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcement du bien-être et de la nutrition des lycéens : la logique d’intervention du programme « Lycéen Bouge »</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patient Satisfaction and Perspectives on Self-Management Education Programs: A Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Buzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Rat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (4), pp.371-382. </w:t>
+              <w:t xml:space="preserve">Patient Preference and Adherence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.2175--2186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.234.0371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/PPA.S414126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868476v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Smoking Prevention Intervention Among Young People in an Online Community Game: Results from a Pilot Randomized Controlled Trial</w:t>
               </w:r>
@@ -1701,51 +1701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1943,77 +1943,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthcare providers perception of therapeutic patient education efficacy according to patient and healthcare provider characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Loyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Villegente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2326,325 +2326,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03918038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients and spouses coping with inflammatory arthritis: Impact of communication and spousal perceived social support and burden</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Christine Rat</w:t>
+                <w:t xml:space="preserve">Tailored patient therapeutic educational interventions: A patient‐centred communication model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Villegente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Brignon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
+                <w:t xml:space="preserve">Déborah Loyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.105125⟩</w:t>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.276-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hex.13377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146647v1</w:t>
+                <w:t xml:space="preserve">hal-03500394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored patient therapeutic educational interventions: A patient‐centred communication model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Villegente</w:t>
+                <w:t xml:space="preserve">Patients and spouses coping with inflammatory arthritis: Impact of communication and spousal perceived social support and burden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Beranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Loyal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Expectations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25 (1), pp.276-289. </w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88 (3), pp.105125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/hex.13377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2020.105125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500394v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire le tabagisme dans les prisons : éléments théoriques et méthodologiques nécessaires à la co-construction d’une intervention en contexte pénitentiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Picot-Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2743,51 +2743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Frohlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (5), pp.473-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2949,676 +2949,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03105867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postponing vaccination in children with an infection: a qualitative study among general practitioners and pediatricians</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Gonthier</w:t>
+                <w:t xml:space="preserve">‘I don’t know if we can really, really change that’: a qualitative exploration of public perception towards antibiotic resistance in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Essilini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Basselin</w:t>
+                <w:t xml:space="preserve">Frédéric Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/fampra/cmaa007⟩</w:t>
+              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (3), pp.dlaa073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jacamr/dlaa073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460558v1</w:t>
+                <w:t xml:space="preserve">hal-02962157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensions of the Complexity of Health Interventions: What Are We Talking about? A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Trompette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (9), pp.3069. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph17093069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘I don’t know if we can really, really change that’: a qualitative exploration of public perception towards antibiotic resistance in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Essilini</w:t>
+                <w:t xml:space="preserve">Postponing vaccination in children with an infection: a qualitative study among general practitioners and pediatricians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Basselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Caron</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Pulcini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (3), pp.dlaa073. </w:t>
+              <w:t xml:space="preserve">Family Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (4), pp.541-546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jacamr/dlaa073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/fampra/cmaa007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962157v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients and relatives coping with inflammatory arthritis: Care teamwork</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which design to evaluate complex interventions? Toward a methodological framework through a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Vioulac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
+                <w:t xml:space="preserve">Minary Laetitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Trompette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Delannoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Beauvais</w:t>
+                <w:t xml:space="preserve">Linda Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Expectations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hex.12982⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-019-0736-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406790v1</w:t>
+                <w:t xml:space="preserve">hal-02142435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which design to evaluate complex interventions? Toward a methodological framework through a systematic review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+                <w:t xml:space="preserve">Patients and relatives coping with inflammatory arthritis: Care teamwork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Cambon</w:t>
+                <w:t xml:space="preserve">Christel Vioulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+                <w:t xml:space="preserve">Caroline Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (1), pp.92. </w:t>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 23 (1), pp.137-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12874-019-0736-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/hex.12982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142435v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient education in Côte d’Ivoire (West Africa): Issues and challenges face of the indifference</w:t>
               </w:r>
@@ -3844,1555 +3844,1555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalised medicine in inflammatory bowel diseases: a patient survey</w:t>
+                <w:t xml:space="preserve">Pratique de l’éducation thérapeutique du patient en Côte d’Ivoire : enquête auprès des professionnels de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Choukour</w:t>
+                <w:t xml:space="preserve">Yao Eugène Konan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Baker</w:t>
+                <w:t xml:space="preserve">Maurice Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Baumann</w:t>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Guillemin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joseph Bénie Bi Vroh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 54 (1), pp.135. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (3), pp.459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00365521.2018.1555280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.193.0459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02007430v1</w:t>
+                <w:t xml:space="preserve">hal-02936686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique de l’éducation thérapeutique du patient en Côte d’Ivoire : enquête auprès des professionnels de santé</w:t>
+                <w:t xml:space="preserve">Personalised medicine in inflammatory bowel diseases: a patient survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao Eugène Konan</w:t>
+                <w:t xml:space="preserve">Myriam Choukour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Tanguy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Angela Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (3), pp.459. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (1), pp.135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.193.0459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00365521.2018.1555280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936686v1</w:t>
+                <w:t xml:space="preserve">hal-02007430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population health intervention research: what is the place for pilot studies?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interdisciplinary research in public health: the ‘why’ and the ‘how’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-019-3422-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (12), pp.1061-1062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2019-212511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499959v1</w:t>
+                <w:t xml:space="preserve">hal-02395399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary research in public health: the ‘why’ and the ‘how’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population health intervention research: what is the place for pilot studies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lehana Thabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise M Potvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 73 (12), pp.1061-1062. </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jech-2019-212511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-019-3422-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395399v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using facilitator–receiver peer dyads matched according to socioeconomic status to promote behaviour change in overweight adolescents: a feasibility study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addressing complexity in population health intervention research: the context/intervention interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Saez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louise Potvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-019731⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72, pp.319-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2017-209921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380509v1</w:t>
+                <w:t xml:space="preserve">hal-01691505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil socioéconomique et tabagisme chez les adolescents en centre de formation des apprentis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using facilitator–receiver peer dyads matched according to socioeconomic status to promote behaviour change in overweight adolescents: a feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ramisasoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gagné</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johanne Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.09.005⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (6), pp.e019731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-019731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936715v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing complexity in population health intervention research: the context/intervention interface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Linda Cambon</w:t>
+                <w:t xml:space="preserve">Profil socioéconomique et tabagisme chez les adolescents en centre de formation des apprentis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Y. Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Potvin</w:t>
+                <w:t xml:space="preserve">L. Minary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 72, pp.319-323. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (6), pp.375-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jech-2017-209921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691505v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La complexité : concept et enjeux pour les interventions de santé publique</w:t>
+                <w:t xml:space="preserve">Expertise en santé publique : place aux acteurs de terrain !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Pagani</w:t>
+                <w:t xml:space="preserve">Christine Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 29 (1), pp.31-39. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.171.0031⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 29 (5), pp.605-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.175.0605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568755v1</w:t>
+                <w:t xml:space="preserve">hal-01691507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative exploration of participation to a quit smoking program in a population of apprentices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Munsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Munsch</w:t>
+                <w:t xml:space="preserve">A Vallata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Vallata</w:t>
+                <w:t xml:space="preserve">L Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Minary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (suppl 3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckx187.178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise en santé publique : place aux acteurs de terrain !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La complexité : concept et enjeux pour les interventions de santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minary Laetitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ferron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédérique Claudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 29 (5), pp.605-606. </w:t>
+              <w:t xml:space="preserve">, 2017, 29 (1), pp.31-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.175.0605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.171.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691507v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La télémédecine en zones rurales : représentations et expériences de médecins généralistes</w:t>
+                <w:t xml:space="preserve">Perception of acceptable antibiotic stewardship strategies in outpatient settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Durupt</w:t>
+                <w:t xml:space="preserve">Mauffrey Violaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bouchy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+                <w:t xml:space="preserve">Pulcini Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.164.0487⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (6), pp.285-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2016.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479106v1</w:t>
+                <w:t xml:space="preserve">hal-01569533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of acceptable antibiotic stewardship strategies in outpatient settings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La télémédecine en zones rurales : représentations et expériences de médecins généralistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauffrey Violaine</w:t>
+                <w:t xml:space="preserve">Olivier Bouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pulcini Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 46 (6), pp.285-293. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (28), pp.487-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2016.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.164.0487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569533v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche interventionnelle en santé publique : partenariat chercheurs-acteurs, interdisciplinarité et rôle social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5478,51 +5478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, pp.653-657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5673,103 +5673,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stakeholders' perceptions of transferability criteria for health promotion interventions: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Trompette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25, pp.137 - 137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5922,191 +5922,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches en santé et santé de la recherche en sociologie – Orientations, professionnalisation, financements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche et intervention en santé publique : quels espaces de rencontre avec les sciences sociales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-logos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241817v1</w:t>
+                <w:t xml:space="preserve">hal-01571765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche et intervention en santé publique : quels espaces de rencontre avec les sciences sociales ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherches en santé et santé de la recherche en sociologie – Orientations, professionnalisation, financements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Eideliman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Alla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-logos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571765v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du débat à la décision : discours croisés d'experts, de praticiens, de citoyens</w:t>
               </w:r>
@@ -6183,51 +6183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial [Pratiques, métiers et formations de santé publique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Halley Des Fontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6345,77 +6345,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d’un indice de bonheur partagé au sein d’une équipe exerçant en maison de santé pluriprofessionnelle. Elaboration de critères par méthode de consensus auprès des professionnels de santé lorrains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Burté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6518,51 +6518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13° Congrès Médecine Générale France Soins Formation recherche CMGF 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
@@ -6617,51 +6617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Vallata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cadeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Kanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6729,51 +6729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création et mise en fonctionnement des maisons de santé pluri professionnelles (MSP) sur un territoire rural : ressenti des professionnels de santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6869,51 +6869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place des élus locaux dans la création des maisons de santé pluri-professionnelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mathiotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7762,51 +7762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469267v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Azadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.255.0203" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593804v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barroyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Kald&#233;-Frientz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Garnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.254.0085" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04939625v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ricci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13561820.2023.2289509" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04938717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0292360" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04911233v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gonthier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buzzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birgand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlae205" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04932356v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Claudot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine De Montgolfier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rossi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2024.052512" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04017541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dref" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fougnot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlad013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saetta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Frohlich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10497323231166796" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chapoton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourmaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/39465" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289599v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S414126" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Picot-Ngo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Protais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morel d&#8217;Arleux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmqr.2023.100345" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Varis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rougier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zbitou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chwatacz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.234.0371" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Roux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alberti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/g4h.2022.0038" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04048607v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de Monchy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2023.03.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500401v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Loyal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villegente" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17423953211058411" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03571939v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Essilini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Welter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-022-01065-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918038v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Decroix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buchheit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Colombo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ligier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kabuth" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.223.0391" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146647v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brignon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beauvais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beranger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105125" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500394v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Loyal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13377" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03196753v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevreul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975921993434" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171297v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saetta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.205.0473" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105867v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Patoor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlaa106" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02460558v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Basselin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boivin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pulcini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmaa007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936694v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Trompette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17093069" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962157v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlaa073" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02406790v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vioulac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delannoy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.12982" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02142435v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minary Laetitia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-019-0736-6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936699v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E. Konan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanguy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2019010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-46K8RSK5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936675v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Dugelay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Desse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220460" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02007430v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Choukour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Baker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00365521.2018.1555280" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936686v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Eug&#232;ne Konan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tanguy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph B&#233;nie Bi Vroh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.193.0459" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499959v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehana Thabane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M Potvin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3422-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02395399v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2019-212511" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02380509v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alleyrat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ramisasoa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Langlois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-019731" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936715v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gagn&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Omorou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alla" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minary" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.09.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691505v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Potvin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2017-209921" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568755v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pagani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Claudot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.171.0031" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691508v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Munsch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vallata" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ricci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Minary" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx187.178" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691507v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.175.0605" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01479106v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durupt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Christophe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.164.0487" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569533v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauffrey Violaine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulcini C&#233;line" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2016.06.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01815761v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.153.0303" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573908v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie Dupin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.155.0653" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573576v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanique Mael" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jacques" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Renaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.023.0151" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573570v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-1134" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01571754v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Biechler Fournier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Frattini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Winance" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01241817v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01571765v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02993104v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.084.0371" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169616v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Halley Des Fontaines" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058545v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Burt&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Patrizio" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058601v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raoudi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gallion" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Luc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02044037v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vallata" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cadeville" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kanski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058604v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058738v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathiotte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065694v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fournier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540411v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fournier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573574v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherry Schrecker" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.kivit.2016.01.0167" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316554v3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Kessler-Bilthauer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lamongie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02394889v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469267v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Azadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.255.0203" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593804v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barroyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Kald&#233;-Frientz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Garnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.254.0085" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04911233v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gonthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ricci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buzzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birgand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlae205" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04938717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minary" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0292360" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04939625v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13561820.2023.2289509" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04932356v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Claudot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine De Montgolfier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rossi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2024.052512" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04017541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dref" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fougnot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlad013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132885v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saetta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Frohlich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10497323231166796" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chapoton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourmaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/39465" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608030v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Picot-Ngo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Protais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morel d&#8217;Arleux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmqr.2023.100345" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Varis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rougier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zbitou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chwatacz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.234.0371" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289599v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S414126" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Roux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alberti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/g4h.2022.0038" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04048607v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de Monchy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2023.03.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500401v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Loyal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Villegente" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17423953211058411" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03571939v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Essilini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Welter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13756-022-01065-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918038v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Decroix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buchheit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Colombo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ligier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kabuth" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.223.0391" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500394v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Loyal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13377" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146647v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brignon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beauvais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beranger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2020.105125" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03196753v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chevreul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975921993434" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171297v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saetta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.205.0473" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03105867v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Patoor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlaa106" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02962157v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boivin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlaa073" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936694v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Trompette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17093069" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02460558v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Basselin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pulcini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmaa007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02142435v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minary Laetitia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-019-0736-6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02406790v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vioulac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delannoy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.12982" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936699v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.E. Konan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanguy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2019010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-46K8RSK5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936675v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Dugelay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Desse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0220460" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936686v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Eug&#232;ne Konan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tanguy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph B&#233;nie Bi Vroh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.193.0459" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02007430v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Choukour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Baker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00365521.2018.1555280" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02395399v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2019-212511" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499959v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehana Thabane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M Potvin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3422-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691505v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Potvin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2017-209921" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02380509v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alleyrat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ramisasoa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Langlois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-019731" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936715v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gagn&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Omorou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alla" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minary" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.09.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691507v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.175.0605" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691508v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Munsch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vallata" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ricci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Minary" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx187.178" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568755v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pagani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Claudot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.171.0031" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569533v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauffrey Violaine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pulcini C&#233;line" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2016.06.006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01479106v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durupt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Christophe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.164.0487" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01815761v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.153.0303" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573908v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie Dupin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.155.0653" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573576v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanique Mael" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Jacques" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Renaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.023.0151" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573570v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-1134" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01571754v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Biechler Fournier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Frattini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Winance" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01571765v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01241817v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Eideliman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02993104v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jabot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.084.0371" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02169616v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Halley Des Fontaines" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.070.0005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058545v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Burt&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Patrizio" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058601v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raoudi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gallion" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Luc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02044037v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vallata" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cadeville" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kanski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058604v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058738v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathiotte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065694v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fournier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540411v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fournier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573574v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Vol&#233;ry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherry Schrecker" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.kivit.2016.01.0167" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316554v3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vinel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Kessler-Bilthauer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lamongie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02394889v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>