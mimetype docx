--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -210,51 +210,51 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/msa.2025.164012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530273v1</w:t>
+                <w:t xml:space="preserve">hal-05514957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Sustainable Geopolymer Binders Using Clay and Laterite from Burkina Faso with GGBFS: A Path towards Hybrid Solutions for Low-Carbon Construction</w:t>
               </w:r>
@@ -344,2344 +344,2474 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/msa.2025.164012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514957v1</w:t>
+                <w:t xml:space="preserve">hal-05530273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Case study: reuse of excavated soils from the Grand Paris Express project for the formulation of low-carbon cementitious matrixes</w:t>
+                <w:t xml:space="preserve">Effects of flash-calcined sediment on the mechanical – microstructural development and the durability of cementitious materials against to chloride attack and leaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (4), pp.2600-2600. </w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, pp.100868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10163-024-02014-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2025.100868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530270v1</w:t>
+                <w:t xml:space="preserve">hal-05573826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach based on microstructural modeling and a multi-scale model to predicting the mechanical-elastic properties of cement paste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Chinh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21, pp.e03498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach based on microstructural modeling and a multi-scale model to predicting the mechanical-elastic properties of cement paste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Chinh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21, pp.e03498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash-Calcined Sediments for Zinc Adsorption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction: Case study: reuse of excavated soils from the Grand Paris Express project for the formulation of low-carbon cementitious matrixes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Tall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zeraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (13), pp.10230. </w:t>
+              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (4), pp.2600-2600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su151310230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10163-024-02014-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301879v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portland/Sulfoaluminate Cement Blends for the Control of Early Age Hydration and Yield Stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Aouad</w:t>
+                <w:t xml:space="preserve">Flash-Calcined Sediments for Zinc Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Rémond</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings13020409⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (13), pp.10230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su151310230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107742v1</w:t>
+                <w:t xml:space="preserve">hal-04301879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Development of Soil-Based 3D-Printable Mixtures: A Mix-Design Methodology and a Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jana Daher</w:t>
+                <w:t xml:space="preserve">Portland/Sulfoaluminate Cement Blends for the Control of Early Age Hydration and Yield Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georges Aouad</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (7), pp.1618. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings13071618⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings13020409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301841v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing the Heat Release of Calcium Sulfoaluminate Cement by Modifying the Ye’elimite Content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Development of Soil-Based 3D-Printable Mixtures: A Mix-Design Methodology and a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aouad</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mirvat Zakhour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma16062470⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings13071618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168019v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Callovo-Oxfordian Argillite as a Raw Material for Portland Cement Clinker Production</w:t>
+                <w:t xml:space="preserve">Managing the Heat Release of Calcium Sulfoaluminate Cement by Modifying the Ye’elimite Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirvat Zakhour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings12091421⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (6), pp.2470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma16062470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168065v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of flash-calcined sediment substitution in sulfoaluminate cement mortar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recycling of Flash-Calcined Dredged Sediment for Concrete 3D Printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmats.2022.1035551⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.1400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings12091400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168032v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of dredged sediment as a raw material for the manufacture of Portland cement – Numerical modeling of the hydration of synthesized cement using the CEMHYD3D code</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Use of Callovo-Oxfordian Argillite as a Raw Material for Portland Cement Clinker Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 48, pp.103871. </w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.1421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/buildings12091421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766505v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of Flash-Calcined Dredged Sediment for Concrete 3D Printing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of flash-calcined sediment substitution in sulfoaluminate cement mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Aouad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (9), pp.1400. </w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings12091400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2022.1035551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168070v1</w:t>
+                <w:t xml:space="preserve">hal-04168032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the degree of hydration of Portland cement using three different approaches: Scanning electron microscopy (SEM-BSE) and Thermogravimetric analysis (TGA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Recycling of dredged sediment as a raw material for the manufacture of Portland cement – Numerical modeling of the hydration of synthesized cement using the CEMHYD3D code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Chinh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15, pp.e00754. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48, pp.103871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770251v1</w:t>
+                <w:t xml:space="preserve">hal-03766505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of calcium sulfoaluminate cements composition on their durability</w:t>
+                <w:t xml:space="preserve">Incorporation of zinc in calcium sulfoaluminate cement clinker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirvat Zakhour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 307, pp.124952. </w:t>
+              <w:t xml:space="preserve">Advances in Cement Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (7), pp.311-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jadcr.19.00125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772496v1</w:t>
+                <w:t xml:space="preserve">hal-03772412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability assessment and microstructural analysis of 3D printed concrete exposed to sulfuric acid environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Production of Portland cement clinker from French Municipal Solid Waste Incineration Bottom Ash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Rémond</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123220⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.e00629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252535v1</w:t>
+                <w:t xml:space="preserve">hal-03363618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From dredged sediment to supplementary cementitious material: characterization, treatment, and reuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the degree of hydration of Portland cement using three different approaches: Scanning electron microscopy (SEM-BSE) and Thermogravimetric analysis (TGA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2020.06.002⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.e00754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178700v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Portland cement clinker from French Municipal Solid Waste Incineration Bottom Ash</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Durability assessment and microstructural analysis of 3D printed concrete exposed to sulfuric acid environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Baz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bulteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15, pp.e00629. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 290, pp.123220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363618v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of zinc in calcium sulfoaluminate cement clinker</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From dredged sediment to supplementary cementitious material: characterization, treatment, and reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mirvat Zakhour</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Cement Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (7), pp.311-317. </w:t>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (1), pp.92-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jadcr.19.00125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2020.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772412v1</w:t>
+                <w:t xml:space="preserve">hal-03178700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of calcium sulfoaluminate cement to mitigate the alkali silica reaction in mortars</w:t>
+                <w:t xml:space="preserve">Effect of calcium sulfoaluminate cements composition on their durability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirvat Zakhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 307, pp.124952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The use of calcium sulfoaluminate cement to mitigate the alkali silica reaction in mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zakhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2018, 184, pp.295--303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.06.215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2691,275 +2821,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash calcined sediment used in the CEM III cement production and the potential production of hydraulic binder for the road construction – Part I: Characterization of CEM III cements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Chinh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOMATE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling of dredged sediments as a raw material for Portland cement production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Chinh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Sediment Management (I2SM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Nord Europe, Jun 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2969,114 +3099,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoconception des ciments : synthèse, hydratation et durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie civil. Ecole nationale supérieure Mines-Télécom Lille Douai; Université libanaise, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018MTLD0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02901920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3223,51 +3353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Rachid Lankoand&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Amar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Kleib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nongwend&#233; Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Zerbo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2025.164012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530270v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Tall" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alloul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zeraoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-02014-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687663v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Chinh Chu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03498" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530272v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301879v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151310230" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107742v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Khalil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aouad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R&#233;mond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13020409" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Daher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13071618" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168019v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvat Zakhour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062470" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168065v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091421" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168032v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.1035551" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766505v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103871" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091400" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770251v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00754" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772496v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124952" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252535v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Baz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123220" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178700v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.06.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00629" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772412v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.19.00125" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250243v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aouad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Louis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zakhour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.215" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SRL57ZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816738v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02901920v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MTLD0009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Rachid Lankoand&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Amar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Kleib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nongwend&#233; Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Zerbo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2025.164012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573826v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Chinh Chu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2025.100868" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687663v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03498" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530272v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530270v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Tall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alloul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zeraoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-02014-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151310230" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107742v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Khalil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aouad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R&#233;mond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13020409" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Daher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13071618" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168019v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvat Zakhour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062470" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168070v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091400" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168065v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091421" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168032v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.1035551" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766505v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103871" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.19.00125" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00629" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770251v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00754" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252535v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Baz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123220" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178700v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.06.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772496v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124952" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aouad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Louis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zakhour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.215" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SRL57ZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816692v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816738v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02901920v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MTLD0009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>