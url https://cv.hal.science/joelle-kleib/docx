--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -210,791 +210,791 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/msa.2025.164012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514957v1</w:t>
+                <w:t xml:space="preserve">hal-05530273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Sustainable Geopolymer Binders Using Clay and Laterite from Burkina Faso with GGBFS: A Path towards Hybrid Solutions for Low-Carbon Construction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of flash-calcined sediment on the mechanical – microstructural development and the durability of cementitious materials against to chloride attack and leaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Sciences and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/msa.2025.164012⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, pp.100868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2025.100868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530273v1</w:t>
+                <w:t xml:space="preserve">hal-05573826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of flash-calcined sediment on the mechanical – microstructural development and the durability of cementitious materials against to chloride attack and leaching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Sustainable Geopolymer Binders Using Clay and Laterite from Burkina Faso with GGBFS: A Path towards Hybrid Solutions for Low-Carbon Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Rachid Lankoandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nongwendé Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Sciences and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (04), pp.208-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/msa.2025.164012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2025.100868⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05573826v1</w:t>
+                <w:t xml:space="preserve">hal-05514957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach based on microstructural modeling and a multi-scale model to predicting the mechanical-elastic properties of cement paste</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction: Case study: reuse of excavated soils from the Grand Paris Express project for the formulation of low-carbon cementitious matrixes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Tall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zeraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03498⟩</w:t>
+              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (4), pp.2600-2600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10163-024-02014-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687663v1</w:t>
+                <w:t xml:space="preserve">hal-05530270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach based on microstructural modeling and a multi-scale model to predicting the mechanical-elastic properties of cement paste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21, pp.e03498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530272v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Case study: reuse of excavated soils from the Grand Paris Express project for the formulation of low-carbon cementitious matrixes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel approach based on microstructural modeling and a multi-scale model to predicting the mechanical-elastic properties of cement paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.e03498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10163-024-02014-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05530270v1</w:t>
+                <w:t xml:space="preserve">hal-05530272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash-Calcined Sediments for Zinc Adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (13), pp.10230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1139,1539 +1139,1539 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Development of Soil-Based 3D-Printable Mixtures: A Mix-Design Methodology and a Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing the Heat Release of Calcium Sulfoaluminate Cement by Modifying the Ye’elimite Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Daher</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Georges Aouad</w:t>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirvat Zakhour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings13071618⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (6), pp.2470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma16062470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301841v1</w:t>
+                <w:t xml:space="preserve">hal-04168019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing the Heat Release of Calcium Sulfoaluminate Cement by Modifying the Ye’elimite Content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Development of Soil-Based 3D-Printable Mixtures: A Mix-Design Methodology and a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aouad</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mirvat Zakhour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (6), pp.2470. </w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma16062470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/buildings13071618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168019v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of Flash-Calcined Dredged Sediment for Concrete 3D Printing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Use of Callovo-Oxfordian Argillite as a Raw Material for Portland Cement Clinker Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (9), pp.1400. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings12091400⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.1421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings12091421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168070v1</w:t>
+                <w:t xml:space="preserve">hal-04168065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Callovo-Oxfordian Argillite as a Raw Material for Portland Cement Clinker Production</w:t>
+                <w:t xml:space="preserve">Effect of flash-calcined sediment substitution in sulfoaluminate cement mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (9), pp.1421. </w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings12091421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2022.1035551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168065v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of flash-calcined sediment substitution in sulfoaluminate cement mortar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recycling of dredged sediment as a raw material for the manufacture of Portland cement – Numerical modeling of the hydration of synthesized cement using the CEMHYD3D code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48, pp.103871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmats.2022.1035551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168032v1</w:t>
+                <w:t xml:space="preserve">hal-03766505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of dredged sediment as a raw material for the manufacture of Portland cement – Numerical modeling of the hydration of synthesized cement using the CEMHYD3D code</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recycling of Flash-Calcined Dredged Sediment for Concrete 3D Printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 48, pp.103871. </w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.1400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/buildings12091400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766505v1</w:t>
+                <w:t xml:space="preserve">hal-04168070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of zinc in calcium sulfoaluminate cement clinker</w:t>
+                <w:t xml:space="preserve">Effect of calcium sulfoaluminate cements composition on their durability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirvat Zakhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Cement Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (7), pp.311-317. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 307, pp.124952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jadcr.19.00125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772412v1</w:t>
+                <w:t xml:space="preserve">hal-03772496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Portland cement clinker from French Municipal Solid Waste Incineration Bottom Ash</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Durability assessment and microstructural analysis of 3D printed concrete exposed to sulfuric acid environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Baz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bulteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00629⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 290, pp.123220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363618v1</w:t>
+                <w:t xml:space="preserve">hal-03252535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the degree of hydration of Portland cement using three different approaches: Scanning electron microscopy (SEM-BSE) and Thermogravimetric analysis (TGA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From dredged sediment to supplementary cementitious material: characterization, treatment, and reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00754⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (1), pp.92-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2020.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770251v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability assessment and microstructural analysis of 3D printed concrete exposed to sulfuric acid environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Aouad</w:t>
+                <w:t xml:space="preserve">Determination of the degree of hydration of Portland cement using three different approaches: Scanning electron microscopy (SEM-BSE) and Thermogravimetric analysis (TGA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Rémond</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 290, pp.123220. </w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.e00754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252535v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From dredged sediment to supplementary cementitious material: characterization, treatment, and reuse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Production of Portland cement clinker from French Municipal Solid Waste Incineration Bottom Ash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (1), pp.92-109. </w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.e00629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2020.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178700v1</w:t>
+                <w:t xml:space="preserve">hal-03363618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of calcium sulfoaluminate cements composition on their durability</w:t>
+                <w:t xml:space="preserve">Incorporation of zinc in calcium sulfoaluminate cement clinker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirvat Zakhour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 307, pp.124952. </w:t>
+              <w:t xml:space="preserve">Advances in Cement Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (7), pp.311-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jadcr.19.00125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772496v1</w:t>
+                <w:t xml:space="preserve">hal-03772412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of calcium sulfoaluminate cement to mitigate the alkali silica reaction in mortars</w:t>
               </w:r>
@@ -2835,103 +2835,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash calcined sediment used in the CEM III cement production and the potential production of hydraulic binder for the road construction – Part I: Characterization of CEM III cements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOMATE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Bangkok, Thailand</w:t>
@@ -2960,103 +2960,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling of dredged sediments as a raw material for Portland cement production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Sediment Management (I2SM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Nord Europe, Jun 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3353,51 +3353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Rachid Lankoand&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Amar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Kleib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nongwend&#233; Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Zerbo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2025.164012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573826v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Chinh Chu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2025.100868" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687663v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03498" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530272v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530270v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Tall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alloul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zeraoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-02014-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151310230" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107742v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Khalil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aouad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R&#233;mond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13020409" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Daher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13071618" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168019v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvat Zakhour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062470" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168070v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091400" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168065v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091421" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168032v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.1035551" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766505v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103871" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.19.00125" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00629" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770251v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00754" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252535v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Baz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123220" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178700v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.06.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772496v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124952" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aouad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Louis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zakhour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.215" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SRL57ZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816692v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816738v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02901920v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MTLD0009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Rachid Lankoand&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Amar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Kleib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nongwend&#233; Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Zerbo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2025.164012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Chinh Chu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2025.100868" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514957v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530270v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Tall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alloul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zeraoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-02014-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687663v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03498" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151310230" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107742v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Khalil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aouad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R&#233;mond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13020409" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168019v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvat Zakhour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062470" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301841v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Daher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13071618" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168065v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091421" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168032v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.1035551" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766505v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103871" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168070v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091400" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772496v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124952" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252535v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Baz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123220" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178700v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.06.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00754" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363618v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00629" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772412v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.19.00125" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aouad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Louis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zakhour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.215" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SRL57ZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816692v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816738v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02901920v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MTLD0009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>