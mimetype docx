--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -1139,287 +1139,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing the Heat Release of Calcium Sulfoaluminate Cement by Modifying the Ye’elimite Content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Development of Soil-Based 3D-Printable Mixtures: A Mix-Design Methodology and a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aouad</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mirvat Zakhour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma16062470⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings13071618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168019v1</w:t>
+                <w:t xml:space="preserve">hal-04301841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Development of Soil-Based 3D-Printable Mixtures: A Mix-Design Methodology and a Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing the Heat Release of Calcium Sulfoaluminate Cement by Modifying the Ye’elimite Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Daher</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Georges Aouad</w:t>
+                <w:t xml:space="preserve">Mirvat Zakhour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (7), pp.1618. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (6), pp.2470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings13071618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma16062470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301841v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Callovo-Oxfordian Argillite as a Raw Material for Portland Cement Clinker Production</w:t>
               </w:r>
@@ -1786,51 +1786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling of Flash-Calcined Dredged Sediment for Concrete 3D Printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1910,534 +1910,534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of calcium sulfoaluminate cements composition on their durability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the degree of hydration of Portland cement using three different approaches: Scanning electron microscopy (SEM-BSE) and Thermogravimetric analysis (TGA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Aouad</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirvat Zakhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 307, pp.124952. </w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.e00754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772496v1</w:t>
+                <w:t xml:space="preserve">hal-03770251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability assessment and microstructural analysis of 3D printed concrete exposed to sulfuric acid environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilal Baz</w:t>
+                <w:t xml:space="preserve">Effect of calcium sulfoaluminate cements composition on their durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Rémond</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirvat Zakhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 290, pp.123220. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123220⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 307, pp.124952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252535v1</w:t>
+                <w:t xml:space="preserve">hal-03772496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From dredged sediment to supplementary cementitious material: characterization, treatment, and reuse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+                <w:t xml:space="preserve">Durability assessment and microstructural analysis of 3D printed concrete exposed to sulfuric acid environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Baz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bulteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (1), pp.92-109. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 290, pp.123220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2020.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178700v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the degree of hydration of Portland cement using three different approaches: Scanning electron microscopy (SEM-BSE) and Thermogravimetric analysis (TGA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+                <w:t xml:space="preserve">From dredged sediment to supplementary cementitious material: characterization, treatment, and reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15, pp.e00754. </w:t>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (1), pp.92-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2020.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770251v1</w:t>
+                <w:t xml:space="preserve">hal-03178700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of Portland cement clinker from French Municipal Solid Waste Incineration Bottom Ash</w:t>
               </w:r>
@@ -2579,51 +2579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirvat Zakhour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Cement Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (7), pp.311-317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3353,51 +3353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Rachid Lankoand&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Amar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Kleib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nongwend&#233; Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Zerbo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2025.164012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Chinh Chu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2025.100868" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514957v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530270v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Tall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alloul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zeraoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-02014-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687663v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03498" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151310230" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107742v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Khalil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aouad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R&#233;mond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13020409" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168019v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvat Zakhour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062470" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301841v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Daher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13071618" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168065v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091421" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168032v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.1035551" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766505v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103871" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168070v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091400" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772496v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124952" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252535v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Baz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123220" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178700v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.06.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00754" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363618v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00629" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772412v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.19.00125" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aouad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Louis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zakhour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.215" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SRL57ZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816692v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816738v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02901920v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MTLD0009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Rachid Lankoand&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Amar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Kleib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nongwend&#233; Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Zerbo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2025.164012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Chinh Chu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2025.100868" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514957v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530270v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Tall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alloul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zeraoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-02014-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687663v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03498" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301879v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151310230" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107742v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Khalil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aouad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien R&#233;mond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13020409" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Daher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13071618" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168019v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvat Zakhour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062470" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168065v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091421" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168032v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.1035551" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766505v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103871" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168070v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091400" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770251v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00754" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772496v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124952" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252535v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Baz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123220" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178700v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.06.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363618v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00629" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772412v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jadcr.19.00125" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aouad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Louis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zakhour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.06.215" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SRL57ZH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816692v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816738v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02901920v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MTLD0009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>