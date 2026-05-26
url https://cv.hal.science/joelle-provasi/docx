--- v0 (2026-05-03)
+++ v1 (2026-05-26)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -442,3357 +442,3223 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time processing in neurological and psychiatric conditions</w:t>
+                <w:t xml:space="preserve">Newborns modulate their crawling in response to their native language but not another language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hinault</w:t>
+                <w:t xml:space="preserve">Charlotte Hym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud d'Argembeau</w:t>
+                <w:t xml:space="preserve">Marie-Victorine Dumuids</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dermot Bowler</w:t>
+                <w:t xml:space="preserve">David I Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina La Corte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Desaunay</w:t>
+                <w:t xml:space="preserve">Vincent Forma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Provasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31234/osf.io/kdc7e⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (1), pp.e13248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.13248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04135717v2</w:t>
+                <w:t xml:space="preserve">hal-04581985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulating the motor development of very premature infants: effects of early crawling training on a mini-skateboard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Victorine Dumuids-Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Forma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Provasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Victorine Dumuids-Vernet</w:t>
+                <w:t xml:space="preserve">David Ian Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Hinnekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Original research, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fped.2023.1198016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time processing in neurological and psychiatric conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud d'Argembeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud D’argembeau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dermot Bowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina La Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 154, pp.105430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105430⟩</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31234/osf.io/kdc7e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04312781v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135717v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newborns modulate their crawling in response to their native language but not another language</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Victorine Dumuids</w:t>
+                <w:t xml:space="preserve">Time processing in neurological and psychiatric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David I Anderson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Provasi</w:t>
+                <w:t xml:space="preserve">Arnaud D’argembeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dermot Bowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina La Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (1), pp.e13248. </w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 154, pp.105430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/desc.13248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04581985v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newborns modulate their crawling in response to their native language but not another language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Hym</w:t>
+                <w:t xml:space="preserve">Effects of Early Motor Interventions on Gross Motor and Locomotor Development for Infants at-Risk of Motor Delay: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Victorine Dumuids-Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Provasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐victorine Dumuids</w:t>
+                <w:t xml:space="preserve">David Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Anderson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marianne Barbu-Roth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/desc.13248⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fped.2022.877345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03801002v1</w:t>
+                <w:t xml:space="preserve">hal-03672698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythmic training, literacy, and graphomotor skills in kindergarteners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Provasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pulido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.959534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.959534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal Stepping in Relation to Terrestrial Optic Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Victorine Dumuids-Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Provasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Victorine Dumuids-Vernet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Ian Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Barbu-Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Original research, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fped.2022.877345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Early Motor Interventions on Gross Motor and Locomotor Development for Infants at-Risk of Motor Delay: A Systematic Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Importance of Rhythmic Stimulation for Preterm Infants in the NICU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Provasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marianne Barbu-Roth</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreline Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Carchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (6), pp.660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/children8080660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fped.2022.877345⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03672698v1</w:t>
+                <w:t xml:space="preserve">hal-03672690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Importance of Rhythmic Stimulation for Preterm Infants in the NICU</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Newborn crawling and rooting in response to maternal breast odor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Forma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David I. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Provasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/children8080660⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (3), pp.e13061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.13061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672690v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newborn crawling and rooting in response to maternal breast odor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">What Does Prone Skateboarding in the Newborn Tell Us About the Ontogeny of Human Locomotion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Barbu‐roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Forma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Granjon</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Provasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Soyez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/desc.13061⟩</w:t>
+              <w:t xml:space="preserve">Child Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cdev.13251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03058504v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Does Prone Skateboarding in the Newborn Tell Us About the Ontogeny of Human Locomotion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Forma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Provasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David. Anderson</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Evelyne Soyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Martial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Child Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+              <w:t xml:space="preserve">, 2019, 90 (4), pp.cdev.13251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cdev.13251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392689v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Does Prone Skateboarding in the Newborn Tell Us About the Ontogeny of Human Locomotion?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do Preterm Infants Perceive Temporal Synchrony? An Analysis with the Eye-Tracking System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Provasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Martial</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Lemoine-Lardennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Orriols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Morange-Majoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cdev.13251⟩</w:t>
+              <w:t xml:space="preserve">Timing &amp; Time Perception Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (2), pp.190-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/22134468-00002089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133339v1</w:t>
+                <w:t xml:space="preserve">hal-03157537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Brain Research Effects of vestibular disorders on vestibular reflex and imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Provasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Israël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 235 (7), pp.2181-2188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00221-017-4959-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards engagement models that consider individual factors in HRI: on the relation of extroversion and negative attitude towards robots to gaze and speech during a human-robot assembly task</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LES BÉBÉS PRÉMATURÉS PERÇOIVENT-ILS LA SYNCHRONIE AUDIO-VISUELLE À 4 MOIS ? CONTRIBUTION DE L'ANALYSE OCULOMÉTRIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Morange-Majoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemoine-Lardennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Orriols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Provasi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12369-016-0357-8⟩</w:t>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S001375451700413X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322231v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES BÉBÉS PRÉMATURÉS PERÇOIVENT-ILS LA SYNCHRONIE AUDIO-VISUELLE À 4 MOIS ? CONTRIBUTION DE L'ANALYSE OCULOMÉTRIQUE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards engagement models that consider individual factors in HRI: on the relation of extroversion and negative attitude towards robots to gaze and speech during a human-robot assembly task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Ivaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Morange-Majoux</w:t>
+                <w:t xml:space="preserve">Sebastien Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Lemoine-Lardennois</w:t>
+                <w:t xml:space="preserve">Jan Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Orriols</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Provasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), pp.63-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S001375451700413X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12369-016-0357-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887729v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Preterm Infants Perceive Temporal Synchrony? An Analysis with the Eye-Tracking System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchrony and Emotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Provasi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Morange-Majoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Timing &amp; Time Perception Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 5 (2), pp.190-209. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/22134468-00002089⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 3 (1-2), pp.102-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/22134468-00002045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157537v1</w:t>
+                <w:t xml:space="preserve">hal-03159581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrony and Emotion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rhythm perception, production, and synchronization during the perinatal period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Provasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Barbu‐roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Timing &amp; Time Perception Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (1-2), pp.102-115. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/22134468-00002045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159581v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhythm perception, production, and synchronization during the perinatal period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Young children's difficulties in switching from rhythm production to temporal interval production (&gt;1 s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bobin-Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Provasi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Barbu‐roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01048⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887704v1</w:t>
+                <w:t xml:space="preserve">hal-04687928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young children's difficulties in switching from rhythm production to temporal interval production (&gt;1 s)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Young childrenâ€™s difficulties in switching from rhythm production to temporal interval production (&amp;gt;1 s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bobin-Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Provasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 5, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+              <w:t xml:space="preserve">, 2014, 5, pp.1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687928v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young childrenâ€™s difficulties in switching from rhythm production to temporal interval production (&amp;gt;1 s)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disrupted sensorimotor synchronization, but intact rhythm discrimination, in children treated for a cerebellar medulloblastoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Provasi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Doyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre S Zélanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Perdry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (9), pp.2053-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2014.04.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01346⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04133300v1</w:t>
+                <w:t xml:space="preserve">hal-01240353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disrupted sensorimotor synchronization, but intact rhythm discrimination, in children treated for a cerebellar medulloblastoma.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Perdry</w:t>
+                <w:t xml:space="preserve">Air stepping in response to optic flows that move Toward and Away from the neonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Barbu-Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Desprès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Streeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (5), pp.1142-1149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dev.21174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ridd.2014.04.024⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01240353v1</w:t>
+                <w:t xml:space="preserve">hal-03932769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air stepping in response to optic flows that move Toward and Away from the neonate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cabrol</w:t>
+                <w:t xml:space="preserve">Time perception in children treated for a cerebellar medulloblastoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre S Zélanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dellatolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole El Massioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (1), pp.480-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2012.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dev.21174⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03932769v1</w:t>
+                <w:t xml:space="preserve">hal-01467352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time perception in children treated for a cerebellar medulloblastoma.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Temporal bisection in 4-month-old infants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Provasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Rattat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Animal Behavior Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (1), pp.108-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0019976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ridd.2012.09.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01467352v1</w:t>
+                <w:t xml:space="preserve">hal-03675975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal bisection in 4-month-old infants.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Régulation rythmique avant 4 ans : effet d'un tempo auditif sur le tempo moteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bobin-Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Provasi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Droit-Volet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Animal Behavior Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 37 (1), pp.108-113. </w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (04), pp.631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/a0019976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4074/S000350330800403X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675975v1</w:t>
+                <w:t xml:space="preserve">hal-02887838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation rythmique avant 4 ans : effet d'un tempo auditif sur le tempo moteur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Tempo Discrimination in 3-and 4-year-old children: performances and threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bobin-Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Provasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Psychology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887838v1</w:t>
+                <w:t xml:space="preserve">hal-02887830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempo Discrimination in 3- and 4-year-old children: performances and threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bobin-Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Provasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tempo Discrimination in 3-and 4-year-old children: performances and threshold</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spontaneous motor tempo and rhythmical synchronisation in 2½-and 4-year-old children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Provasi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bobin-Bègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioral Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 27 (3), pp.220 - 231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01650250244000290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3802,202 +3668,202 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Screens on Children’s Development: Concrete Action Taken in Schools, Closer to Families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Reffad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Provasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third international conference on Human and Artificial Rationalities (HAR-2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean Baratin, Baptiste Jacquet, Emmanuel Brochier, Hiroshi Yama, Sep 2024, Paris, France. pp.345-365, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-84595-6_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronisation motrice à un tempo auditif chez le nourrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Provasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bobin-Bègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4007,104 +3873,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement du bébé : de la vie foetale à la marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Provasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier Masson. 2019, 9782294764844</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4114,161 +3980,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif d'aide à la marche à quatre pattes d'un bébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Barbu Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Forma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Provasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: EP3169194. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId133"/>
+      <w:footerReference w:type="default" r:id="rId131"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4415,51 +4281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rattat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Provasi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Val&#233;ry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colli&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Astesano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106234" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Valencia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vi&#241;als" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alvarado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Balderas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301934" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135717v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud d'Argembeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermot Bowler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina La Corte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desaunay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/kdc7e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133214v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Victorine Dumuids-Vernet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ian Anderson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hinnekens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2023.1198016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312781v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud D&#8217;argembeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105430" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581985v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hym" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Victorine Dumuids" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I Anderson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13248" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801002v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;victorine Dumuids" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anderson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890211v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Lessard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pulido" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.959534" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133283v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Barbu-Roth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.877345" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672698v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreline Blanc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children8080660" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058504v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I. Anderson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13061" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Barbu&#8208;roth" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David. Anderson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Provasi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Soyez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.13251" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Martial" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369402v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cohen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leboucher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Isra&#235;l" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-017-4959-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322231v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lefort" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peters" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-016-0357-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887729v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morange-Majoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemoine-Lardennois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Orriols" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S001375451700413X" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157537v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134468-00002089" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134468-00002045" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887704v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01048" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687928v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bobin-B&#232;gue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01346" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133300v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240353v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Doy&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S Z&#233;lanti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kieffer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perdry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2014.04.024" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJD20BSB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932769v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Despr&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Streeter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cabrol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21174" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SHW1VRN3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467352v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dellatolas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole El Massioui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2012.09.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BZ3MJXN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675975v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0019976" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887838v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S000350330800403X" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01645042v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887830v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01645056v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01650250244000290" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A690DC4C3AF35CFDD83AD38D14DF41D93B0216E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108043v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Reffad" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84595-6_21" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01645074v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586565v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devouche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787485v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Barbu Roth" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teulier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rattat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Provasi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Val&#233;ry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colli&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Astesano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106234" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Valencia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vi&#241;als" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alvarado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Balderas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301934" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446887v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carchon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581985v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hym" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Victorine Dumuids" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I Anderson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13248" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Victorine Dumuids-Vernet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ian Anderson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hinnekens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2023.1198016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135717v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud d'Argembeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dermot Bowler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina La Corte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desaunay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/kdc7e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud D&#8217;argembeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105430" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672698v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Anderson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Barbu-Roth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.877345" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890211v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Lessard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pulido" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.959534" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133283v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreline Blanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children8080660" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058504v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David I. Anderson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13061" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392689v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Barbu&#8208;roth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David. Anderson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Provasi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Soyez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdev.13251" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Martial" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemoine-Lardennois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Orriols" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morange-Majoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134468-00002089" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369402v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cohen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leboucher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Isra&#235;l" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-017-4959-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887729v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S001375451700413X" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322231v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lefort" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peters" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-016-0357-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159581v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Droit-Volet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134468-00002045" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887704v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01048" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bobin-B&#232;gue" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01346" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133300v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240353v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Doy&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S Z&#233;lanti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kieffer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Perdry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2014.04.024" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJD20BSB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932769v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Despr&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Streeter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cabrol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21174" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SHW1VRN3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467352v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dellatolas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole El Massioui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2012.09.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BZ3MJXN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0019976" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887838v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S000350330800403X" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887830v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01645042v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01645056v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01650250244000290" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A690DC4C3AF35CFDD83AD38D14DF41D93B0216E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108043v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Reffad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-84595-6_21" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01645074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586565v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devouche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Barbu Roth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teulier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>