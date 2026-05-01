--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -670,178 +670,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting Volatility of Oil using the ARCH Family Models: A Comparison between the Student Distribution and the Gaussian Distribution</w:t>
+                <w:t xml:space="preserve">Arbitrage et gestion des normes dans le secteur bancaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Randriamiarana</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bing Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 1st International Conference on Energy, Finance, and Macroeconomy (ICEFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4ème Congrès Transatlantique de Comptabilité,Audit,Contrôle de Gestion et couts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655766v1</w:t>
+                <w:t xml:space="preserve">hal-01655881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrage et gestion des normes dans le secteur bancaire</w:t>
+                <w:t xml:space="preserve">Forecasting Volatility of Oil using the ARCH Family Models: A Comparison between the Student Distribution and the Gaussian Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Randriamiarana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès Transatlantique de Comptabilité,Audit,Contrôle de Gestion et couts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">The 1st International Conference on Energy, Finance, and Macroeconomy (ICEFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655881v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi HPST et RS à l'hôpital : les conditions d'une harmonie possible</w:t>
               </w:r>
@@ -1503,427 +1503,414 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence et impacts de la loi HPST sur la RS des hôpitaux publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Mousli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morad Mousli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Randriamiarana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue émergence FNEGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.10</w:t>
+              <w:t xml:space="preserve">RESADDERSSE international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.32-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00981870v1</w:t>
+                <w:t xml:space="preserve">hal-00964471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle influence de la loi HPST sur les valeurs publiques ? Le cas d'un Centre Hospitalier Universitaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence and impacts of the HPST Law on the Hospital Social Responsibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad Mousli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Randriamiarana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 30 (2), pp.255-271</w:t>
+              <w:t xml:space="preserve">RESADDERSSE international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964426v1</w:t>
+                <w:t xml:space="preserve">hal-00881018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence et impacts de la loi HPST sur la RS des hôpitaux publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad Mousli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Randriamiarana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESADDERSSE international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14, pp.32-42</w:t>
+              <w:t xml:space="preserve">Revue émergence FNEGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964471v1</w:t>
+                <w:t xml:space="preserve">hal-00981870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence and impacts of the HPST Law on the Hospital Social Responsibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle influence de la loi HPST sur les valeurs publiques ? Le cas d'un Centre Hospitalier Universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Mousli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Mousli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine dos Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morad Mousli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Randriamiarana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESADDERSSE international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14, 20 p</w:t>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (2), pp.255-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881018v1</w:t>
+                <w:t xml:space="preserve">hal-00964426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence and impacts of the HPST Law on the Hospital Social Responsibility</w:t>
               </w:r>
@@ -2281,51 +2268,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barneto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Valant Gandja" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ouvrard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Randriamiarana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446667v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Montoya-Supiot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouvrard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009151v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Eve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117612v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine dos Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114380v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gonzalez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655766v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Xiao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655881v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981881v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Mousli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981882v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05501205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.166.0241" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051538v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03253875v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02315782v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.006.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02320082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981870v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964426v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964471v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881012v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barneto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Valant Gandja" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ouvrard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Randriamiarana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446667v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Montoya-Supiot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouvrard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009151v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Eve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117612v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine dos Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114380v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gonzalez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655881v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Xiao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981881v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Mousli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981882v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05501205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.166.0241" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051538v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03253875v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02315782v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.006.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02320082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964471v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881018v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00981870v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964426v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00964439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00881012v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>