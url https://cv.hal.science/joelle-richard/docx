--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -726,525 +726,513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproduction of the invasive slipper limpet, Crepidula fornicata, in the Bay of Brest, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental shift in diet δ13C: a potential tool for ecophysiological studies in marine bivalves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
+                <w:t xml:space="preserve">Stéphane Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (10), pp.1359-1370</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455445v1</w:t>
+                <w:t xml:space="preserve">hal-00452408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental shift in diet δ13C: a potential tool for ecophysiological studies in marine bivalves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Reproduction of the invasive slipper limpet, Crepidula fornicata, in the Bay of Brest, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 149 (4), pp.189-801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-005-0157-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452408v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregariousness and protandry promote reproductive insurance in the invasive gastropod Crepidula fornicata: evidence from assignment of larval paternity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15 (10), pp.3009-3021. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02988.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02988.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Zostera marina and maerl community metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Clavier</w:t>
+                <w:t xml:space="preserve">Jean-Marc Guarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 83, pp.161-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1254,137 +1242,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UPPER TEMPERATURE LIMITS IN MARINE BENTHIC SPECIES: A MACROPHYSIOLOGICALVIEW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melody Clark</w:t>
+                <w:t xml:space="preserve">Simon Morley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lloyd Peck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClimECO2 International Summer School - Oceans, Marine Ecosystems, and Society facing Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1394,143 +1382,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité marine, vers un nouveau traité de l’ONU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Leclerc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Bailly</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Cadalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Cadalen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bleuenn Guilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1540,65 +1528,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cadre Mondial de la Biodiversité de Kunming-Montréal, Réduire les menaces sur la biodiversité marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1606,65 +1594,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1811,51 +1799,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05244814v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bellanger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Scemama" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shani Friedman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Mass&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2025.105623" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05116499v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bass Dye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Jose" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Brandi Mortensen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Milbrandt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13487" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleen Suckling" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-020-00706-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lartaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Toulot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bollinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2010.07.016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0QK96CD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorcha Ni Longphuirt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-005-0157-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FF7W1R9P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouvreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455434v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02988.x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDJ9W0GW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091287v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hily" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502864v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Clark" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Peck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leclerc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Cadalen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Guilloux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973472v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Verron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05244814v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bellanger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Scemama" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shani Friedman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Mass&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2025.105623" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05116499v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bass Dye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Jose" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Brandi Mortensen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Milbrandt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13487" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleen Suckling" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-020-00706-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lartaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Toulot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bollinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2010.07.016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M0QK96CD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorcha Ni Longphuirt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lorrain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouvreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455445v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-005-0157-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455434v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02988.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDJ9W0GW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091287v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guarini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hily" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Clark" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Morley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Peck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161646v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leclerc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Cadalen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bleuenn Guilloux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973472v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Verron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>