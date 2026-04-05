--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1236,395 +1236,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Geographic Units and Landscapes in Nepal. Local Terminologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Smadja. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reading Himalayan Landscapes over time : Environmental Perception, Knowledge and Practice in Nepal and Ladakh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français de Pondichéry, CNRS, pp.43-84, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Bocage Landscape, Masyam and the Hamlet of Kolang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Bruslé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Smadja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading Himalayan Landscapes over time: Environmental Perception, Knowledge and Practice in Nepal and Ladakh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Institut Français de Pondichéry, CNRS, pp.509-551, 2009, Sciences sociales, 978-81-8470170-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Geographic Units and Landscapes in Nepal. Local Terminologies</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Reading of the Salme Tamangs' Territory and Landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Smadja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading Himalayan Landscapes over time : Environmental Perception, Knowledge and Practice in Nepal and Ladakh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Français de Pondichéry, CNRS, pp.43-84, 2009</w:t>
+              <w:t xml:space="preserve">, Institut Français de Pondichéry, CNRS, pp.199-239 et 563‐589 + carte, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading Himalayan Landscapes over time : Environmental Perception, Knowledge and Practice in Nepal and Ladakh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Français de Pondichéry, CNRS, pp.199-239 et 563‐589 + carte, 2009</w:t>
+              <w:t xml:space="preserve">, 14, Institut Français de Pondichéry, CNRS, pp.29-40, 2009, Sciences Sociales, 978-81-8470-170-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...21 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01694951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Smadja. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading Himalayan Landscapes over time : Environmental Perception, Knowledge and Practice in Nepal and Ladakh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 14, Institut Français de Pondichéry, CNRS, pp.29-40, 2009, Sciences Sociales, 978-81-8470-170-8</w:t>
-[...71 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Institut Français de Pondichéry, CNRS, pp.553-559, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2252,64 +2252,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un paysage de bocage : Masyam et le hameau de Kolang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Bruslé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2345,319 +2345,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01694762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Différents savoirs sur les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle Smadja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et devenir des paysages en Himalaya : Représentations des milieux et gestion des ressources au Népal et au Ladakh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.11-36, 2003, Espaces et milieux, 978-2271060006</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.520-522, 2003, Espaces et milieux, 978-2271060006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680555v1</w:t>
+                <w:t xml:space="preserve">hal-00680651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraits des textes rituels recueillis par András Höfer (1972) concernant le culte du &amp;quot;terroir&amp;quot; chez les Tamang de Bhokteni (village proche de Trisuli)</w:t>
+                <w:t xml:space="preserve">Liminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle Smadja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et devenir des paysages en Himalaya : Représentations des milieux et gestion des ressources au Népal et au Ladakh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.227, 2003, Espaces et milieux, 978-2271060006</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.37-48, 2003, Espaces et milieux, 978-2271060006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680645v1</w:t>
+                <w:t xml:space="preserve">hal-00680552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différents savoirs sur les sols</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle Smadja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et devenir des paysages en Himalaya : Représentations des milieux et gestion des ressources au Népal et au Ladakh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.520-522, 2003, Espaces et milieux, 978-2271060006</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.11-36, 2003, Espaces et milieux, 978-2271060006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680651v1</w:t>
+                <w:t xml:space="preserve">hal-00680555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liminaire</w:t>
+                <w:t xml:space="preserve">Extraits des textes rituels recueillis par András Höfer (1972) concernant le culte du &amp;quot;terroir&amp;quot; chez les Tamang de Bhokteni (village proche de Trisuli)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle Smadja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et devenir des paysages en Himalaya : Représentations des milieux et gestion des ressources au Népal et au Ladakh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.37-48, 2003, Espaces et milieux, 978-2271060006</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.227, 2003, Espaces et milieux, 978-2271060006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680552v1</w:t>
+                <w:t xml:space="preserve">hal-00680645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unités géographiques et paysages au Népal</w:t>
               </w:r>
@@ -2856,319 +2856,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00680640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la forêt à l'arbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joëlle Smadja. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards des sciences sociales françaises sur l'agriculture indienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRAD, pp.11, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une lecture du territoire et du paysage des Tamang de Salmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle Smadja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et devenir des paysages en Himalaya : Représentations des milieux et gestion des ressources au Népal et au Ladakh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.197-235, 2003, Espaces et milieux, 978-2271060006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00680560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Conclusion</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les difficultés de la plaine plus grandes encore que celles de la montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle Smadja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et devenir des paysages en Himalaya : Représentations des milieux et gestion des ressources au Népal et au Ladakh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.529-535, 2003, Espaces et milieux, 978-2271060006</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.45-46, 2003, Espaces et milieux, 978-2271060006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les difficultés de la plaine plus grandes encore que celles de la montagne</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle Smadja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et devenir des paysages en Himalaya : Représentations des milieux et gestion des ressources au Népal et au Ladakh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.45-46, 2003, Espaces et milieux, 978-2271060006</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.529-535, 2003, Espaces et milieux, 978-2271060006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-00680659v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définitions et terminologies des unités de paysage au Népal</w:t>
               </w:r>
@@ -3367,169 +3367,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Au rythme des séismes, des saisons et des hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Barrué-Pastor, G. Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les temps de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Mirail Toulouse, pp.399-411, 2000, 978-2858164462</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Histoire et devenir des paysages en Himalaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme Environnement, Vie et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, pp.29, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678604v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00678597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape diversity and water availability</w:t>
               </w:r>
@@ -3728,208 +3728,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une des représentations du monde par les Népalais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systèmes écologiques et actions de l'homme, séminaire de Carry-le-Rouet, 15-17 septembre 1997. Programme Environnement, Vie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, pp.244, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reconsidérer les problèmes d'environnement en Himalaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de synthèse et de prospective du Programme Environnement, Vie et Sociétés (PIREVS) du CNRS, 25-26 mai 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, pp.85-87, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research on diversity, origin, and evolution of Himalayan Nepalese landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irmtraud Stellrecht. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karakorum – Hindukush – Himalaya: Dynamics of Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4 (1), </w:t>
@@ -4732,51 +4732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narendra Raj Khanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geographical Journal of Nepal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13, pp.91 - 106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4886,57 +4886,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Growth of market gardening for local sales in the Mount Everest tourist region of Pharak, Nepal Electronic reference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Abadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Aubriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Small Farmers in Mountainous and Forested Hinterlands, 107-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.6402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02933616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconfiguration of the Water–Energy–Food Nexus in the Everest Tourist Region of Solukhumbu, Nepal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Aubriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sacareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Puschiasis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mountain Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (1), pp.R47-R59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1659/MRD-JOURNAL-D-17-00080.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02164589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Landslides and other damage to buildings and infrastructures following the April-May 2015 earthquake sequence, Solukhumbu District, Eastern nepal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4954,572 +5218,442 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buddhi Raj Shrestha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nepal Geological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 59, pp.95 - 106. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3126/jngs.v59i0.24995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02933553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essor du maraîchage à visée uniquement locale dans le Pharak, région touristique de l'Everest, Népal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3126/jngs.v59i0.24995⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Céline Abadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Aubriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Olivia Aubriot</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...171 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Oswald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Small Farmers in Mountainous and Forested Hinterlands, 107-3, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rga.6402⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.6342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Céline Abadia</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02933588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chronicle of Law Implementation in Environmental Conflicts: The Case of Kaziranga National Park in Assam (North-East India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">South Asia Multidisciplinary Academic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/samaj.4422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement climatique et ressource en eau en Himalaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Aubriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Smadja</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Puschiasis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Vaillant</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rga.6342⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Impact du changement climatique sur les dynamiques des milieux montagnards, 103 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.2850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...98 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Changement climatique et ressource en eau en Himalaya</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate change and water resources in the Himalayas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Aubriot</w:t>
@@ -5560,184 +5694,50 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Impact du changement climatique sur les dynamiques des milieux montagnards, 103 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...132 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rga.2910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6107,51 +6107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois parcours avec Olivier Dollfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ripert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7233,151 +7233,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Himalaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01694496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arunachal Pradesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01694494v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01694496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himachal Pradesh</w:t>
               </w:r>
@@ -7810,51 +7810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666005v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Smadja" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680985v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694643v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sorgue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680906v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375075v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003450894-10" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864603v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Toffin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864607v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183850v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673890v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673893v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673905v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694928v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602970v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brusl&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694951v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602968v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rou&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595548v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecomte-Tilouine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680555v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680645v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680651v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680552v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680559v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680560v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680516v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678608v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678597v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602973v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602974v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604939v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604935v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604931v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koeppe.de/titel_karakorum-hindukush-himalaya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604924v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602966v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602965v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602964v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602963v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602961v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491721v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Puschiasis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sav&#233;an" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9794" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560226v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9826" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933571v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddhi Raj Shrestha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Raj Khanal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/gjn.v13i0.28154" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018973v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933553v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/jngs.v59i0.24995" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164589v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faulon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jacquemet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/MRD-JOURNAL-D-17-00080.1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933616v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Abadia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaillant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oswald" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.6402" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933588v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.6342" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864599v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.4422" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duplan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grimaldi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2850" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673754v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2910" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673770v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arnaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delclaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/hn.v11i1.7197" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680954v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680963v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680911v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680927v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ripert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680912v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680940v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680903v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680888v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680896v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680885v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680880v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.1991.3603" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694799v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690300v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978376v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518903v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983302v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vergoz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036228v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694494v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694496v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694495v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694625v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690327v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Garcia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lescuyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Ramesh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666005v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Smadja" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680985v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694643v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sorgue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680906v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375075v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003450894-10" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864603v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Toffin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864607v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183850v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673890v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673893v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673905v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694928v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602970v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brusl&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694951v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602968v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rou&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595548v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecomte-Tilouine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680651v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680552v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680645v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680559v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680560v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680590v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680516v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678608v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678597v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678604v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602973v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602974v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604935v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604931v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koeppe.de/titel_karakorum-hindukush-himalaya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604924v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602966v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602965v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602964v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602963v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602961v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491721v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Puschiasis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sav&#233;an" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9794" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560226v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9826" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933571v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddhi Raj Shrestha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Raj Khanal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/gjn.v13i0.28154" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018973v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933616v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Abadia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaillant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oswald" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.6402" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164589v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faulon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jacquemet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/MRD-JOURNAL-D-17-00080.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933553v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/jngs.v59i0.24995" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933588v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.6342" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864599v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.4422" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duplan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grimaldi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2850" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673754v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2910" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673770v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arnaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delclaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/hn.v11i1.7197" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680954v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680963v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680911v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680927v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ripert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680912v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680940v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680903v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680888v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680896v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680885v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680880v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.1991.3603" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694799v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690300v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978376v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518903v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983302v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vergoz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036228v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694496v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694494v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694495v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694625v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690327v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Garcia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lescuyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Ramesh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>