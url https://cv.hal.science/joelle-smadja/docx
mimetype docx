--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -1163,487 +1163,487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01694928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Geographic Units and Landscapes in Nepal. Local Terminologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Smadja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading Himalayan Landscapes over time : Environmental Perception, Knowledge and Practice in Nepal and Ladakh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Français de Pondichéry, CNRS, pp.1-28, 2009</w:t>
+              <w:t xml:space="preserve">, Institut Français de Pondichéry, CNRS, pp.43-84, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602967v1</w:t>
+                <w:t xml:space="preserve">hal-00602969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic Units and Landscapes in Nepal. Local Terminologies</w:t>
+                <w:t xml:space="preserve">A Bocage Landscape, Masyam and the Hamlet of Kolang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bruslé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Smadja. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reading Himalayan Landscapes over time: Environmental Perception, Knowledge and Practice in Nepal and Ladakh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, Institut Français de Pondichéry, CNRS, pp.509-551, 2009, Sciences sociales, 978-81-8470170-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Reading of the Salme Tamangs' Territory and Landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Smadja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading Himalayan Landscapes over time : Environmental Perception, Knowledge and Practice in Nepal and Ladakh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Français de Pondichéry, CNRS, pp.43-84, 2009</w:t>
+              <w:t xml:space="preserve">, Institut Français de Pondichéry, CNRS, pp.199-239 et 563‐589 + carte, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Fort</w:t>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-00602970v1</w:t>
+                <w:t xml:space="preserve">hal-00602971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reading of the Salme Tamangs' Territory and Landscape</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading Himalayan Landscapes over time : Environmental Perception, Knowledge and Practice in Nepal and Ladakh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Français de Pondichéry, CNRS, pp.199-239 et 563‐589 + carte, 2009</w:t>
+              <w:t xml:space="preserve">, 14, Institut Français de Pondichéry, CNRS, pp.29-40, 2009, Sciences Sociales, 978-81-8470-170-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602971v1</w:t>
+                <w:t xml:space="preserve">halshs-01694951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Smadja. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading Himalayan Landscapes over time : Environmental Perception, Knowledge and Practice in Nepal and Ladakh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 14, Institut Français de Pondichéry, CNRS, pp.29-40, 2009, Sciences Sociales, 978-81-8470-170-8</w:t>
+              <w:t xml:space="preserve">, Institut Français de Pondichéry, CNRS, pp.553-559, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01694951v1</w:t>
+                <w:t xml:space="preserve">hal-00602968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Smadja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading Himalayan Landscapes over time : Environmental Perception, Knowledge and Practice in Nepal and Ladakh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Français de Pondichéry, CNRS, pp.553-559, 2009</w:t>
+              <w:t xml:space="preserve">, Institut Français de Pondichéry, CNRS, pp.1-28, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602968v1</w:t>
+                <w:t xml:space="preserve">hal-00602967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures gouvernementales et villageoises face à une situation dite de crise environnementale au Népal</w:t>
               </w:r>
@@ -2027,1148 +2027,1148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00595548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La théorie de la dégradation de l'environnement en Himalaya</w:t>
+                <w:t xml:space="preserve">Un paysage de bocage : Masyam et le hameau de Kolang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bruslé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joëlle Smadja. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et devenir des paysages en Himalaya : représentations des milieux et gestion des ressources au Népal et au Ladakh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, pp.485-527, 2003, Espaces et milieux, ISSN 1269-701X, 978-2-271-06000-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01694762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle Smadja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et devenir des paysages en Himalaya : Représentations des milieux et gestion des ressources au Népal et au Ladakh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.15, 2003, Espaces et milieux, 978-2271060006</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.11-36, 2003, Espaces et milieux, 978-2271060006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les unités territoriales</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extraits des textes rituels recueillis par András Höfer (1972) concernant le culte du &amp;quot;terroir&amp;quot; chez les Tamang de Bhokteni (village proche de Trisuli)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle Smadja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et devenir des paysages en Himalaya : Représentations des milieux et gestion des ressources au Népal et au Ladakh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.63-64, 2003, Espaces et milieux, 978-2271060006</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.227, 2003, Espaces et milieux, 978-2271060006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les pandits formés par Montgomerie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différents savoirs sur les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle Smadja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et devenir des paysages en Himalaya : Représentations des milieux et gestion des ressources au Népal et au Ladakh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.42-44, 2003, Espaces et milieux, 978-2271060006</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.520-522, 2003, Espaces et milieux, 978-2271060006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...79 lines deleted...]
-                <w:t xml:space="preserve">halshs-01694762v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différents savoirs sur les sols</w:t>
+                <w:t xml:space="preserve">Liminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle Smadja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et devenir des paysages en Himalaya : Représentations des milieux et gestion des ressources au Népal et au Ladakh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.520-522, 2003, Espaces et milieux, 978-2271060006</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.37-48, 2003, Espaces et milieux, 978-2271060006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680651v1</w:t>
+                <w:t xml:space="preserve">hal-00680552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liminaire</w:t>
+                <w:t xml:space="preserve">Vocabulaire pédologique utilisé à Kolang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle Smadja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et devenir des paysages en Himalaya : Représentations des milieux et gestion des ressources au Népal et au Ladakh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.37-48, 2003, Espaces et milieux, 978-2271060006</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.516-517, 2003, Espaces et milieux, 978-2271060006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680552v1</w:t>
+                <w:t xml:space="preserve">hal-00680649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Unités géographiques et paysages au Népal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle Smadja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et devenir des paysages en Himalaya : Représentations des milieux et gestion des ressources au Népal et au Ladakh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.11-36, 2003, Espaces et milieux, 978-2271060006</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.51-89, 2003, Espaces et milieux, 978-2271060006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680555v1</w:t>
+                <w:t xml:space="preserve">hal-00680559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraits des textes rituels recueillis par András Höfer (1972) concernant le culte du &amp;quot;terroir&amp;quot; chez les Tamang de Bhokteni (village proche de Trisuli)</w:t>
+                <w:t xml:space="preserve">Foresterie au Népal en 1928 d'après J.V. Collier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle Smadja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et devenir des paysages en Himalaya : Représentations des milieux et gestion des ressources au Népal et au Ladakh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.227, 2003, Espaces et milieux, 978-2271060006</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.338, 2003, Espaces et milieux, 978-2271060006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680645v1</w:t>
+                <w:t xml:space="preserve">hal-00680640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unités géographiques et paysages au Népal</w:t>
+                <w:t xml:space="preserve">De la forêt à l'arbre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joëlle Smadja. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards des sciences sociales françaises sur l'agriculture indienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRAD, pp.11, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lecture du territoire et du paysage des Tamang de Salmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle Smadja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et devenir des paysages en Himalaya : Représentations des milieux et gestion des ressources au Népal et au Ladakh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.51-89, 2003, Espaces et milieux, 978-2271060006</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.197-235, 2003, Espaces et milieux, 978-2271060006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Vocabulaire pédologique utilisé à Kolang</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les difficultés de la plaine plus grandes encore que celles de la montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle Smadja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et devenir des paysages en Himalaya : Représentations des milieux et gestion des ressources au Népal et au Ladakh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.516-517, 2003, Espaces et milieux, 978-2271060006</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.45-46, 2003, Espaces et milieux, 978-2271060006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Foresterie au Népal en 1928 d'après J.V. Collier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle Smadja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et devenir des paysages en Himalaya : Représentations des milieux et gestion des ressources au Népal et au Ladakh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.338, 2003, Espaces et milieux, 978-2271060006</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.529-535, 2003, Espaces et milieux, 978-2271060006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-00680659v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une lecture du territoire et du paysage des Tamang de Salmé</w:t>
+                <w:t xml:space="preserve">La théorie de la dégradation de l'environnement en Himalaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle Smadja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et devenir des paysages en Himalaya : Représentations des milieux et gestion des ressources au Népal et au Ladakh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.197-235, 2003, Espaces et milieux, 978-2271060006</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.15, 2003, Espaces et milieux, 978-2271060006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680560v1</w:t>
+                <w:t xml:space="preserve">hal-00680594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les difficultés de la plaine plus grandes encore que celles de la montagne</w:t>
+                <w:t xml:space="preserve">Les unités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle Smadja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et devenir des paysages en Himalaya : Représentations des milieux et gestion des ressources au Népal et au Ladakh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.45-46, 2003, Espaces et milieux, 978-2271060006</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.63-64, 2003, Espaces et milieux, 978-2271060006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680626v1</w:t>
+                <w:t xml:space="preserve">hal-00680631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
+                <w:t xml:space="preserve">Les pandits formés par Montgomerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle Smadja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et devenir des paysages en Himalaya : Représentations des milieux et gestion des ressources au Népal et au Ladakh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Editions, pp.529-535, 2003, Espaces et milieux, 978-2271060006</w:t>
+              <w:t xml:space="preserve">, CNRS Editions, pp.42-44, 2003, Espaces et milieux, 978-2271060006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680590v1</w:t>
+                <w:t xml:space="preserve">hal-00680620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définitions et terminologies des unités de paysage au Népal</w:t>
               </w:r>
@@ -3221,173 +3221,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00680542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Népal : A Salmé, en moyenne montagne népalaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-P. Deffontaines, J.-P. Prod'homme. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires et acteurs du développement local - De nouveaux lieux de démocratie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Aube, pp.177, 2001, 9782876786080</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Permanences et mutations dans la région de Tansen, Népal de l'ouest, d'après les photos de 1922-1932/1997</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Bart, Serge Morin, Jean-Noël Salomon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les montagnes tropicales : identités, mutations, développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.83-95, 2001, Espaces tropicaux, 978-2-906621-30-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00680516v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00678608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au rythme des séismes, des saisons et des hommes</w:t>
               </w:r>
@@ -3885,51 +3885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research on diversity, origin, and evolution of Himalayan Nepalese landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irmtraud Stellrecht. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karakorum – Hindukush – Himalaya: Dynamics of Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4 (1), </w:t>
@@ -4732,51 +4732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narendra Raj Khanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geographical Journal of Nepal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13, pp.91 - 106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4886,490 +4886,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reconfiguration of the Water–Energy–Food Nexus in the Everest Tourist Region of Solukhumbu, Nepal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Aubriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Faulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sacareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Puschiasis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mountain Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (1), pp.R47-R59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1659/MRD-JOURNAL-D-17-00080.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02164589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landslides and other damage to buildings and infrastructures following the April-May 2015 earthquake sequence, Solukhumbu District, Eastern nepal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narendra Raj Khanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buddhi Raj Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nepal Geological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59, pp.95 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3126/jngs.v59i0.24995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02933553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Growth of market gardening for local sales in the Mount Everest tourist region of Pharak, Nepal Electronic reference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Abadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Aubriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Oswald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Small Farmers in Mountainous and Forested Hinterlands, 107-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rga.6402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02933616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essor du maraîchage à visée uniquement locale dans le Pharak, région touristique de l'Everest, Népal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Abadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Aubriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Faulon</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sacareau</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...79 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...181 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Oswald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5877,471 +5877,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01673770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Illustrated atlas of the Himalaya / David Zurick, Julsun Pacheco, Lexington : University Press of Kentucky, 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Smadja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Bulletin of Himalayan Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.214-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interview suite à la conférence : Particularités du Népal dans la chaîne himalayenne. Quelques exemples comparatifs sur la gestion des terres et l'utilisation des ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Garuda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 90, pp.17-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00680954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois parcours avec Olivier Dollfus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ripert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Bulletin of Himalayan Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.214-218</w:t>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Himalaya</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique de protection a établi une coupure entre les hommes et la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 311, pp.42-89</w:t>
+              <w:t xml:space="preserve">, 2005, 311, pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Ripert</w:t>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">hal-00680927v1</w:t>
+                <w:t xml:space="preserve">hal-00680912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique de protection a établi une coupure entre les hommes et la nature</w:t>
+                <w:t xml:space="preserve">Cartes : Himalaya des grands espaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 311, pp.76</w:t>
+              <w:t xml:space="preserve">, 2005, 311, pp.67-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680912v1</w:t>
+                <w:t xml:space="preserve">hal-00680940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartes : Himalaya des grands espaces</w:t>
+                <w:t xml:space="preserve">Himalaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Smadja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 311, pp.67-74</w:t>
+              <w:t xml:space="preserve">, 2005, 311, pp.42-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680940v1</w:t>
+                <w:t xml:space="preserve">hal-00680911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco-Nepali conference on &amp;quot;People, environment and landscapes of the Himalayas&amp;quot; 19-20 april 2000</w:t>
               </w:r>
@@ -7810,51 +7810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666005v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Smadja" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680985v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694643v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sorgue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680906v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375075v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003450894-10" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864603v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Toffin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864607v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183850v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673890v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673893v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673905v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694928v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602967v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602970v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brusl&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694951v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602968v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rou&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595548v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecomte-Tilouine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680651v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680552v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680645v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680559v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680560v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680590v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680516v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678608v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678597v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678604v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602973v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602974v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604935v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604931v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koeppe.de/titel_karakorum-hindukush-himalaya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604924v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602966v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602965v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602964v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602963v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602961v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491721v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Puschiasis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sav&#233;an" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9794" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560226v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9826" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933571v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddhi Raj Shrestha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Raj Khanal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/gjn.v13i0.28154" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018973v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933616v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Abadia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaillant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oswald" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.6402" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164589v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faulon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jacquemet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/MRD-JOURNAL-D-17-00080.1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933553v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/jngs.v59i0.24995" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933588v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.6342" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864599v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.4422" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duplan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grimaldi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2850" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673754v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2910" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673770v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arnaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delclaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/hn.v11i1.7197" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680954v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680963v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680911v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680927v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ripert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680912v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680940v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680903v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680888v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680896v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680885v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680880v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.1991.3603" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694799v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690300v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978376v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518903v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983302v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vergoz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036228v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694496v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694494v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694495v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694625v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690327v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Garcia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lescuyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Ramesh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01666005v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Smadja" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680985v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694643v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sorgue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680906v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375075v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003450894-10" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864603v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Toffin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864607v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183850v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673890v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673893v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673892v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673905v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694928v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602969v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602970v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Brusl&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602971v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694951v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602968v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602967v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rou&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595548v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecomte-Tilouine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694762v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680552v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680559v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680640v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680659v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680560v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680590v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680594v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680620v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678608v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680516v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678597v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678604v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602973v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602974v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604935v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604931v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koeppe.de/titel_karakorum-hindukush-himalaya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604924v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602966v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602965v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602964v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602963v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602961v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491721v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Puschiasis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sav&#233;an" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevallier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Aubriot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9794" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560226v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9826" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933571v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buddhi Raj Shrestha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narendra Raj Khanal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/gjn.v13i0.28154" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018973v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164589v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Faulon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jacquemet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/MRD-JOURNAL-D-17-00080.1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933553v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/jngs.v59i0.24995" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933616v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Abadia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vaillant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oswald" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.6402" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02933588v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.6342" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864599v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/samaj.4422" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duplan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grimaldi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2850" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673754v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2910" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673770v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arnaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delclaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3126/hn.v11i1.7197" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680963v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680954v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680927v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ripert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680912v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680940v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680911v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680903v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680888v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680896v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680885v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680880v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rga.1991.3603" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694799v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690300v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978376v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518903v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983302v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vergoz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036228v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694496v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694494v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694495v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694625v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690327v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Billand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demenois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Garcia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lescuyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Ramesh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>