--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -177,51 +177,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (121)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (120)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2204,295 +2204,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD8+ T cells variably recognize native versus citrullinated GRP78 epitopes in type 1 diabetes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an antibody-free ID-LC MS method for the quantification of procalcitonin in human serum at sub-microgram per liter level using a peptide-based calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu-Hien Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bœuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Derbez-Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Eliane Azoury</w:t>
+                <w:t xml:space="preserve">Anne-Marie Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatoumata Samassa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Noemi Brusco</w:t>
+                <w:t xml:space="preserve">Béatrice Lalere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db21-0259⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 413 (19), pp.4707-4725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-021-03361-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369850v1</w:t>
+                <w:t xml:space="preserve">hal-03335220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an antibody-free ID-LC MS method for the quantification of procalcitonin in human serum at sub-microgram per liter level using a peptide-based calibration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxence Derbez-Morin</w:t>
+                <w:t xml:space="preserve">CD8+ T cells variably recognize native versus citrullinated GRP78 epitopes in type 1 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Eliane Azoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Samassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mijke Buitinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Dupuy</w:t>
+                <w:t xml:space="preserve">Laura Nigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Lalere</w:t>
+                <w:t xml:space="preserve">Noemi Brusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 413 (19), pp.4707-4725. </w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.db210259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-021-03361-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2337/db21-0259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335220v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03369850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to Letter to the Editor regarding “Development of an antibody-free ID-LC MS method for the quantification of procalcitonin in human serum at sub-microgram per liter level using a peptide-based calibration”</w:t>
               </w:r>
@@ -2517,64 +2517,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bœuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Derbez-Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Lalere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 413 (19), pp.4921-4922. </w:t>
@@ -2874,572 +2874,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03331422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to “Development of immobilized enzyme reactors for the characterization of the glycosylation heterogeneity of a protein” [Talanta 206 (2020) 120171]</w:t>
+                <w:t xml:space="preserve">Potential of Fourier Transform Mass Spectrometry (Orbitrap and Ion Cyclotron Resonance) for Speciation of the Selenium Metabolome in Selenium-Rich Yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stan Perchepied</w:t>
+                <w:t xml:space="preserve">Katarzyna Bierla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chiappetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Eskenazi</w:t>
+                <w:t xml:space="preserve">Ryszard Lobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Giangrande</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joanna Szpunar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.120568⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2020.612387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086572v1</w:t>
+                <w:t xml:space="preserve">hal-03095520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-nitrosylation affects TRAP1 structure and ATPase activity and modulates cell response to apoptotic stimuli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erratum to “Development of immobilized enzyme reactors for the characterization of the glycosylation heterogeneity of a protein” [Talanta 206 (2020) 120171]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stan Perchepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eskenazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiorella Faienza</w:t>
+                <w:t xml:space="preserve">Chiara Giangrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Lambrughi</w:t>
+                <w:t xml:space="preserve">Julien Camperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Rizza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paola Giglio</w:t>
+                <w:t xml:space="preserve">Thierry Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2020.113869⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 209, pp.120568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.120568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086569v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Chip Sample Preparation Using a ChipFilter Coupled to NanoLC-MS/MS for Bottom-Up Proteomics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S-nitrosylation affects TRAP1 structure and ATPase activity and modulates cell response to apoptotic stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorella Faienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Lambrughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Rizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Pecorari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Giglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.9b00832⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176, pp.113869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2020.113869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086559v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Fourier Transform Mass Spectrometry (Orbitrap and Ion Cyclotron Resonance) for Speciation of the Selenium Metabolome in Selenium-Rich Yeast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Bierla</w:t>
+                <w:t xml:space="preserve">On-Chip Sample Preparation Using a ChipFilter Coupled to NanoLC-MS/MS for Bottom-Up Proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massamba Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ha Phuong Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Chiappetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Vinh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joanna Szpunar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, </w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (7), pp.2654-2663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2020.612387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.9b00832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095520v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptides Derived From Insulin Granule Proteins Are Targeted by CD8 + T Cells Across MHC Class I Restrictions in Humans and NOD Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Eliane Azoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Tarayrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3523,295 +3523,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Immobilized Enzyme Reactors for the characterization of the glycosylation heterogeneity of a protein</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fournier</w:t>
+                <w:t xml:space="preserve">The zoonotic pathogen Leptospira interrogans mitigates environmental stress through cyclic-di-GMP-controlled biofilm production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Thibeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Soupé-Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malia Kainiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bierque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.120171⟩</w:t>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41522-020-0134-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330897v1</w:t>
+                <w:t xml:space="preserve">hal-02867707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The zoonotic pathogen Leptospira interrogans mitigates environmental stress through cyclic-di-GMP-controlled biofilm production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bierque</w:t>
+                <w:t xml:space="preserve">Development of Immobilized Enzyme Reactors for the characterization of the glycosylation heterogeneity of a protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stan Perchepied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eskenazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Giangrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Camperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (1), pp.24. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 206, pp.120171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41522-020-0134-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.120171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867707v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzoquinone, a leukemogenic metabolite of benzene, catalytically inhibits the protein tyrosine phosphatase PTPN2 and alters STAT1 signaling</w:t>
               </w:r>
@@ -3925,425 +3925,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global host molecular perturbations upon in situ loss of bacterial endosymbionts in the deep-sea mussel Bathymodiolus azoricus assessed using proteomics and transcriptomics</w:t>
+                <w:t xml:space="preserve">Establishing traceability chains for PCT quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Detree</w:t>
+                <w:t xml:space="preserve">H.H. Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iman Haddad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joelle Vinh</w:t>
+                <w:t xml:space="preserve">A. Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lallier</w:t>
+                <w:t xml:space="preserve">B. Lalere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vaslin-Reimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-5456-0⟩</w:t>
+              <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 493, pp.S17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cca.2019.03.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024891v1</w:t>
+                <w:t xml:space="preserve">hal-03086584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing traceability chains for PCT quantification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of proteases and cellulases produced by solid-state fermentation to the improvement of corn ethanol production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lalere</w:t>
+                <w:t xml:space="preserve">Anaïs Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vaslin-Reimann</w:t>
+                <w:t xml:space="preserve">Aurore Thorigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vincent</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yoann Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Vinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cca.2019.03.045⟩</w:t>
+              <w:t xml:space="preserve">Bioresources and Bioprocessing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40643-019-0241-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086584v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of proteases and cellulases produced by solid-state fermentation to the improvement of corn ethanol production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global host molecular perturbations upon in situ loss of bacterial endosymbionts in the deep-sea mussel Bathymodiolus azoricus assessed using proteomics and transcriptomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Thorigné</w:t>
+                <w:t xml:space="preserve">Camille Detree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Carré</w:t>
+                <w:t xml:space="preserve">Iman Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Demey-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Levavasseur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Lallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresources and Bioprocessing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (1), </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40643-019-0241-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-5456-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086587v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of serum proteome homeostasis during radiation therapy by a quantitative proteomics approach</w:t>
               </w:r>
@@ -4740,51 +4740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conventional and Neo-Antigenic Peptides Presented by β Cells Are Targeted by Circulating Naïve CD8+ T Cells in Type 1 Diabetic and Healthy Donors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Gonzalez-Duque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Eliane Azoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maikel Colli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5269,295 +5269,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Mechanisms of Allosteric Inhibition of Brain Glycogen Phosphorylase by Neurotoxic Dithiocarbamate Chemicals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic changes in Medaka fish induced by cyanobacterial exposures in mesocosms: an integrative approach combining proteomic and metabolomic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iman Haddad</w:t>
+                <w:t xml:space="preserve">Benoit Sotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Manach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onnik Agbulut</w:t>
+                <w:t xml:space="preserve">Alain Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M116.766725⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-04423-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636517v1</w:t>
+                <w:t xml:space="preserve">hal-01636500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic changes in Medaka fish induced by cyanobacterial exposures in mesocosms: an integrative approach combining proteomic and metabolomic analyses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Séverine Le Manach</w:t>
+                <w:t xml:space="preserve">Molecular Mechanisms of Allosteric Inhibition of Brain Glycogen Phosphorylase by Neurotoxic Dithiocarbamate Chemicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh-Chi Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Blond</w:t>
+                <w:t xml:space="preserve">Emile Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Lacroix</w:t>
+                <w:t xml:space="preserve">Onnik Agbulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 292 (5), pp.1603 - 1612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-04423-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M116.766725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636500v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a polygalacturonase (Cup s 2) as the major CCD-bearing allergen in Cupressus sempervirens pollen</w:t>
               </w:r>
@@ -6043,10404 +6043,10270 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Stage Mass Spectrometry Analysis of Sugar-Conjugated β-Turn Structures to be Used as Probes in Autoimmune Diseases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep sexual dimorphism in adult medaka fish liver highlighted by multi-omic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Auberger</w:t>
+                <w:t xml:space="preserve">Qin Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Manach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Sotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Rentier</w:t>
+                <w:t xml:space="preserve">Hélène Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Maria Papini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
+                <w:t xml:space="preserve">Evelyne Duvernois-Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13361-015-1321-9⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.32459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep32459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150394v1</w:t>
+                <w:t xml:space="preserve">hal-01368277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep sexual dimorphism in adult medaka fish liver highlighted by multi-omic approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A partial metabolic pathway enables group b streptococcus to overcome quinone deficiency in a host bacterial community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Franza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qin Qiao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Sotton</w:t>
+                <w:t xml:space="preserve">Emilie Delavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Huet</w:t>
+                <w:t xml:space="preserve">Aurelie Derre-Bobillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Duvernois-Berthet</w:t>
+                <w:t xml:space="preserve">Vincent Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep32459⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102 (1), pp.81-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.13447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368277v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Stage Mass Spectrometry Analysis of Sugar-Conjugated β-Turn Structures to be Used as Probes in Autoimmune Diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
+                <w:t xml:space="preserve">An evolutionary conserved Hexim1 peptide binds to the Cdk9 catalytic site to inhibit P-TEFb.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Kobbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Demey-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Braye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Kolesnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1612331113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/gutjnl-2015-311094⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01303714v1</w:t>
+                <w:t xml:space="preserve">hal-01415487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A partial metabolic pathway enables group b streptococcus to overcome quinone deficiency in a host bacterial community</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mylène Boulay</w:t>
+                <w:t xml:space="preserve">Multi-Stage Mass Spectrometry Analysis of Sugar-Conjugated β-Turn Structures to be Used as Probes in Autoimmune Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Giangrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Rentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Papini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maurice Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (4), pp.735-747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gutjnl-2015-311094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.13447⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02928680v1</w:t>
+                <w:t xml:space="preserve">hal-01303714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evolutionary conserved Hexim1 peptide binds to the Cdk9 catalytic site to inhibit P-TEFb.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O Kolesnikova</w:t>
+                <w:t xml:space="preserve">An isozyme-specific redox switch in human brain glycogen phosphorylase modulates its allosteric activation by AMP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cocaign</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lc Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1612331113⟩</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M116.757062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415487v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An isozyme-specific redox switch in human brain glycogen phosphorylase modulates its allosteric activation by AMP</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lc Bui</w:t>
+                <w:t xml:space="preserve">Identification by FT-ICR-MS of Camelus dromedarius α-lactalbumin variants as the result of nonenzymatic deamidation of Asn-16 and Asn-45</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Si Ahmed Zennia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Mati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chiappetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M116.757062⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 187, pp.305 - 313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415497v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification by FT-ICR-MS of Camelus dromedarius α-lactalbumin variants as the result of nonenzymatic deamidation of Asn-16 and Asn-45</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Chiappetta</w:t>
+                <w:t xml:space="preserve">Immunoproteomics of non water-soluble allergens from 4 legumes flours: peanut, soybean, sesame and lentil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayette Bouakkadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissa Boutebba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Vinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.04.036⟩</w:t>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73 (6), pp.690-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/abc.2015.1089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522025v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoproteomics of non water-soluble allergens from 4 legumes flours: peanut, soybean, sesame and lentil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Guilloux</w:t>
+                <w:t xml:space="preserve">Role of the Tau N-terminal region in microtubule stabilization revealed by new endogenous truncated forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Derisbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Leghay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chiappetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco-Jose Fernandez-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/abc.2015.1089⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep09659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415532v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Tau N-terminal region in microtubule stabilization revealed by new endogenous truncated forms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Laurent</w:t>
+                <w:t xml:space="preserve">RACK1 controls IRES-mediated translation of viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Majzoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed lamine Hafirassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Meignin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Goto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Marzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep09659⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 159 (5), pp.1086-1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2014.10.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659458v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RACK1 controls IRES-mediated translation of viruses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefano Marzi</w:t>
+                <w:t xml:space="preserve">Tau pathology modulates Pin1 post-translational modifications and may be relevant as biomarker.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunie Ando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dourlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Sambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bretteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bélarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2014.10.041⟩</w:t>
+              <w:t xml:space="preserve">Neurobiol Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (3), pp.757-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2012.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358353v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape of protein-protein interactions in Drosophila immune deficiency signaling during bacterial challenge.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+                <w:t xml:space="preserve">Landscape of protein–protein interactions in Drosophila immune deficiency signaling during bacterial challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidehiro Fukuyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongsheng Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chieko Makino-Okamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Shilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 110 (26), pp.10717-22. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858130v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal recruitment of extracellular matrix proteins by excess Notch3 ECD: a new pathomechanism in CADASIL.</w:t>
+                <w:t xml:space="preserve">Landscape of protein-protein interactions in Drosophila immune deficiency signaling during bacterial challenge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Monet-Leprêtre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iman Haddad</w:t>
+                <w:t xml:space="preserve">Hidehiro Fukuyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Baron-Menguy</w:t>
+                <w:t xml:space="preserve">Yongsheng Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maï Fouillot-Panchal</w:t>
+                <w:t xml:space="preserve">Chieko Makino-Okamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Riani</w:t>
+                <w:t xml:space="preserve">Victoria Shilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (26), pp.10717-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1304380110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awt092⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00858116v1</w:t>
+                <w:t xml:space="preserve">hal-00858130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum Proteome Analysis for Profiling Predictive Protein Markers Associated with the Severity of Skin Lesions Induced by Ionizing Radiation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abnormal recruitment of extracellular matrix proteins by excess Notch3 ECD: a new pathomechanism in CADASIL.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Hornez</w:t>
+                <w:t xml:space="preserve">Marie Monet-Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joelle Vinh</w:t>
+                <w:t xml:space="preserve">Céline Baron-Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maï Fouillot-Panchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Riani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/proteomes1020040⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 136 (Pt 6), pp.1830-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awt092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358352v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape of protein–protein interactions in Drosophila immune deficiency signaling during bacterial challenge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victoria Shilova</w:t>
+                <w:t xml:space="preserve">Serum Proteome Analysis for Profiling Predictive Protein Markers Associated with the Severity of Skin Lesions Induced by Ionizing Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hornez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (2), pp.40-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proteomes1020040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659451v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tau pathology modulates Pin1 post-translational modifications and may be relevant as biomarker.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karim Bélarbi</w:t>
+                <w:t xml:space="preserve">Platelet type III collagen binding protein (TIIICBP) presents high biochemical and functional similarities with kindlin-3.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Djaafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Vinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiol Aging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94 (2), pp.416-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2011.08.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2012.08.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00765859v1</w:t>
+                <w:t xml:space="preserve">hal-00858161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelet type III collagen binding protein (TIIICBP) presents high biochemical and functional similarities with kindlin-3.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monique Lemesle</w:t>
+                <w:t xml:space="preserve">Mass spectrometry detection of G3m and IGHG3 alleles and follow-up of differential mother and neonate IgG3.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Dechavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chiappetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïla Sago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (9), pp.e46097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2011.08.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00858161v1</w:t>
+                <w:t xml:space="preserve">hal-00858141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics of cypress pollen allergens using double and triple one-dimensional electrophoresis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Shahali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (3), pp.462-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.201100324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass spectrometry detection of G3m and IGHG3 alleles and follow-up of differential mother and neonate IgG3.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Prisca Lévy</w:t>
+                <w:t xml:space="preserve">On-bead tryptic proteolysis: an attractive procedure for LC-MS/MS analysis of the Drosophila caspase 8 protein complex during immune response against bacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidehiro Fukuyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sega Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liuu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046097⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75 (15), pp.4610-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2012.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858141v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-bead tryptic proteolysis: an attractive procedure for LC-MS/MS analysis of the Drosophila caspase 8 protein complex during immune response against bacteria.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Liuu</w:t>
+                <w:t xml:space="preserve">Proteomic analysis of major and minor allergens from isolated pollen cytoplasmic granules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama R Abou Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Demey Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Vinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (2), pp.1208-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/pr200923f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2012.03.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00858143v1</w:t>
+                <w:t xml:space="preserve">hal-00858153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of major and minor allergens from isolated pollen cytoplasmic granules.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Demey Thomas</w:t>
+                <w:t xml:space="preserve">Platelet type III collagen binding protein (TIIICBP) presents high biochemical and functional similarities with kindlin-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Djaafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/pr200923f⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94 (2), pp.416-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2011.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858153v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelet type III collagen binding protein (TIIICBP) presents high biochemical and functional similarities with kindlin-3</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Differential RNA-binding activity of the hnRNP G protein correlated with the sex genotype in the amphibian oocyte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasha Kanhoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Praseuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chardard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Vinh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2011.08.009⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkq1315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02347760v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential RNA-binding activity of the hnRNP G protein correlated with the sex genotype in the amphibian oocyte.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Chardard</w:t>
+                <w:t xml:space="preserve">Reversed-phase HPLC and hyphenated analytical strategies for peptidomics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sega Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 789, pp.203-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkq1315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-61779-310-3_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566951v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversed-phase HPLC and hyphenated analytical strategies for peptidomics.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T cells recognizing a peptide contaminant undetectable by mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vedran Brezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slobodan Culina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Østerbye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chiappetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-61779-310-3_13⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), pp.e28866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858154v1</w:t>
+                <w:t xml:space="preserve">hal-00858150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T cells recognizing a peptide contaminant undetectable by mass spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Chiappetta</w:t>
+                <w:t xml:space="preserve">Proteomic analysis of NME1/NDPK A null mouse liver: evidence for a post-translational regulation of annexin IV and EF-1Bα</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Wendum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mulner-Lorillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028866⟩</w:t>
+              <w:t xml:space="preserve">Archiv für Experimentelle Pathologie und Pharmakologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 384 (4), pp.407-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00210-011-0639-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858150v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of NME1/NDPK A null mouse liver: evidence for a post-translational regulation of annexin IV and EF-1Bα</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joelle Vinh</w:t>
+                <w:t xml:space="preserve">Distinct proteomic features of two fibrogenic liver cell populations: hepatic stellate cells and portal myofibroblasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bosselut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Housset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Marcelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Burmester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv für Experimentelle Pathologie und Pharmakologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (5), pp.1017-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200900257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00210-011-0639-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00593825v1</w:t>
+                <w:t xml:space="preserve">hal-00539861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct proteomic features of two fibrogenic liver cell populations: hepatic stellate cells and portal myofibroblasts.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thorsten Burmester</w:t>
+                <w:t xml:space="preserve">Proteome screens for Cys residues oxidation: the redoxome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chiappetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sega Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aeid Igbaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chitranshu Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Enzymology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 473, pp.199-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0076-6879(10)73010-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pmic.200900257⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00539861v1</w:t>
+                <w:t xml:space="preserve">hal-00539860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome screens for Cys residues oxidation: the redoxome.</w:t>
+                <w:t xml:space="preserve">Dansyl-peptides matrix-assisted laser desorption/ionization mass spectrometric (MALDI-MS) and tandem mass spectrometric (MS/MS) features improve the liquid chromatography/MALDI-MS/MS analysis of the proteome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Chiappetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sega Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joelle Vinh</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Demey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennaro Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Enzymology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0076-6879(10)73010-X⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (20), pp.3021-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.4734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539860v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dansyl-peptides matrix-assisted laser desorption/ionization mass spectrometric (MALDI-MS) and tandem mass spectrometric (MS/MS) features improve the liquid chromatography/MALDI-MS/MS analysis of the proteome.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gennaro Marino</w:t>
+                <w:t xml:space="preserve">Impact of hydrogen peroxide on the activity, structure, and conformational stability of the oxidized protein repair enzyme methionine sulfoxide reductase A.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Tuong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain F. Chaffotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Demey-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Vinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 393 (1), pp.58-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2009.07.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.4734⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00539859v1</w:t>
+                <w:t xml:space="preserve">pasteur-00512094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hydrogen peroxide on the activity, structure, and conformational stability of the oxidized protein repair enzyme methionine sulfoxide reductase A.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Demey-Thomas</w:t>
+                <w:t xml:space="preserve">Characterization of E. coli ribosomal particles : combined analysis of whole proteins by mass spectrometry and of proteolytic digests by liquid chromatography-tandem mass spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Iost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Charollais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 432, pp.321-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-59745-028-7_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2009.07.072⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00512094v1</w:t>
+                <w:t xml:space="preserve">hal-00348101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of E. coli ribosomal particles : combined analysis of whole proteins by mass spectrometry and of proteolytic digests by liquid chromatography-tandem mass spectrometry.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highly cytotoxic and neurotoxic acetogenins of the Annonaceae: New putative biological targets of squamocin detected by activity-based protein profiling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Taverna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boursier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-59745-028-7_22⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.09.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348101v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly cytotoxic and neurotoxic acetogenins of the Annonaceae: New putative biological targets of squamocin detected by activity-based protein profiling.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Nicolas</w:t>
+                <w:t xml:space="preserve">Regulatory function of the P295-T311 motif of the estrogen receptor alpha - does proteasomal degradation of the receptor induce emergence of peptides implicated in estrogenic responses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Vinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jacquemotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Receptor Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.e007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1621/nrs.06007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.09.091⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00348099v1</w:t>
+                <w:t xml:space="preserve">hal-00348100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory function of the P295-T311 motif of the estrogen receptor alpha - does proteasomal degradation of the receptor induce emergence of peptides implicated in estrogenic responses?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Laurent</w:t>
+                <w:t xml:space="preserve">Two Glutaraldehyde‐Immobilized Trypsin Preparations for Peptide Mapping by Capillary Zone Electrophoresis, Liquid Chromatography, and Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Migneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dartiguenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel J. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen C Waldron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Receptor Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1621/nrs.06007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Liquid Chromatography and Related Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (6), pp.789-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10826070801890413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348100v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Glutaraldehyde‐Immobilized Trypsin Preparations for Peptide Mapping by Capillary Zone Electrophoresis, Liquid Chromatography, and Mass Spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karen C Waldron</w:t>
+                <w:t xml:space="preserve">Simple and universal tool to remove on-line impurities in mono- or two-dimensional liquid chromatography-mass spectrometry analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Marcelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Liquid Chromatography and Related Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 31 (6), pp.789-806. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1189 (1-2), pp.175-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10826070801890413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2007.12.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763773v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple and universal tool to remove on-line impurities in mono- or two-dimensional liquid chromatography-mass spectrometry analysis.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trophic effect in MCF-7 cells of ERalpha17p, a peptide corresponding to a platform regulatory motif of the estrogen receptor alpha--underlying mechanisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iman Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Duvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jacquemotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Laïos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 109 (1-2), pp.138-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2007.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2007.12.060⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00348106v1</w:t>
+                <w:t xml:space="preserve">hal-00348102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic effect in MCF-7 cells of ERalpha17p, a peptide corresponding to a platform regulatory motif of the estrogen receptor alpha--underlying mechanisms.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ioanna Laïos</w:t>
+                <w:t xml:space="preserve">Time-course analysis of mouse serum proteome changes following exposure of the skin to ionizing radiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guipaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Holler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Tarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2007.12.012⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (21), pp.3992-4002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200601032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348102v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-course analysis of mouse serum proteome changes following exposure of the skin to ionizing radiation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Royer</w:t>
+                <w:t xml:space="preserve">Nitration of a critical tyrosine residue in the allosteric inhibitor site of muscle glycogen phosphorylase impairs its catalytic activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dairou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pluvinage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Noiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.200601032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 372 (4), pp.1009-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2007.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196080v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitration of a critical tyrosine residue in the allosteric inhibitor site of muscle glycogen phosphorylase impairs its catalytic activity.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joelle Vinh</w:t>
+                <w:t xml:space="preserve">A proteomic kinetic analysis of IGROV1 ovarian carcinoma cell line response to cisplatin treatment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Le Moguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lincet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Marcelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Lemoisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (22), pp.4090-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200700231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2007.07.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00196096v1</w:t>
+                <w:t xml:space="preserve">hal-00196070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proteomic kinetic analysis of IGROV1 ovarian carcinoma cell line response to cisplatin treatment.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natacha Heutte</w:t>
+                <w:t xml:space="preserve">Polyadenylation of a functional mRNA controls gene expression in E. coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Joanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Derout J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35, pp.2494-2502</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pmic.200700231⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00196070v1</w:t>
+                <w:t xml:space="preserve">hal-00161602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyadenylation of a functional mRNA controls gene expression in E. coli.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification by proteomic tool of atypical anti-liver/kidney microsome autoantibodies targets in de novo autoimmune hepatitis after liver transplantation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Régnier</w:t>
+                <w:t xml:space="preserve">Stéphanie Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Vinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Johanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Gigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1109, pp.345-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1196/annals.1398.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161602v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification by proteomic tool of atypical anti-liver/kidney microsome autoantibodies targets in de novo autoimmune hepatitis after liver transplantation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Huguet</w:t>
+                <w:t xml:space="preserve">Polyadenylation of a functional mRNA controls gene expression in Escherichia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Joanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Derout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bréchemier-Baey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Vinh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michèle Gigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (8), pp.2494-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1196/annals.1398.041⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00196085v1</w:t>
+                <w:t xml:space="preserve">hal-00196100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyadenylation of a functional mRNA controls gene expression in Escherichia coli.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joelle Vinh</w:t>
+                <w:t xml:space="preserve">Analysis of the dynamic Bacillus subtilis Ser/Thr/Tyr phosphoproteome implicated in a wide variety of cellular processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lévine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Absalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkm120⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (7), pp.2157-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200500352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196100v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the dynamic Bacillus subtilis Ser/Thr/Tyr phosphoproteome implicated in a wide variety of cellular processes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Jackson</w:t>
+                <w:t xml:space="preserve">Polycalin (chlorophyllid A binding protein): a novel, very large fluorescent lipocalin from the midgut of the domestic silkworm Bombyx mori L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36, pp.623-633</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pmic.200500352⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00196143v1</w:t>
+                <w:t xml:space="preserve">hal-00391457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AKAP150, a switch to convert mechano-, pH- and arachidonic acid-sensitive TREk k+ channels into open leak channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thümmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Feliciangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25, pp.5864-5872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AKAP150, a switch to convert mechano-, pH- and arachidonic acid-sensitive TREK K(+) channels into open leak channels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Thümmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feliciangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (24), pp.5864-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.emboj.7601437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative proteomic analysis of extracellular matrix proteins secreted by two types of skin fibroblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ducoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (21), pp.5868-5879. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pmic.200402040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycalin (chlorophyllid A binding protein): a novel, very large fluorescent lipocalin from the midgut of the domestic silkworm Bombyx mori L</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phosphorylation of viral RNA-dependent RNA polymerase and its role in replication of a plus-strand RNA virus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. da Rocha</w:t>
+                <w:t xml:space="preserve">Anna Jakubiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrièle Drugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Camborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 281 (30), pp.21236-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M600052200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391457v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00095936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorylation of viral RNA-dependent RNA polymerase and its role in replication of a plus-strand RNA virus.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fourier transform mass spectrometry: a powerful tool for toxin analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Le Caër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Vinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Chamot-Rooke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M600052200⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47 (6), pp.715-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2006.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00095936v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier transform mass spectrometry: a powerful tool for toxin analysis.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Le Caër</w:t>
+                <w:t xml:space="preserve">Methylation of aquaporins in plant plasma membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Verdoucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 400 (1), pp.189-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20060569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2006.01.023⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00196129v1</w:t>
+                <w:t xml:space="preserve">hal-00478579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methylation of aquaporins in plant plasma membrane</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sommerer</w:t>
+                <w:t xml:space="preserve">Inactivation of the proteasome by 4-hydroxy-2-nonenal is site specific and dependant on 20S proteasome subtypes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Farout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke I Szweda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Friguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20060569⟩</w:t>
+              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 453 (1), pp.135-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.abb.2006.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00478579v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDMS-based microfluidics for proteomic analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Dodge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suelin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Goulpeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 131 (10), pp.1122-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b606394b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inactivation of the proteasome by 4-hydroxy-2-nonenal is site specific and dependant on 20S proteasome subtypes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Mary</w:t>
+                <w:t xml:space="preserve">Crustacean hyperglycemic and vitellogenesis-inhibiting hormones in the lobster Homarus gammarus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ollivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Friguet</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Soyez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Toullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Biochemistry and Biophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 273 (10), pp.2151-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2006.05228.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.abb.2006.02.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00196136v1</w:t>
+                <w:t xml:space="preserve">hal-00196118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustacean hyperglycemic and vitellogenesis-inhibiting hormones in the lobster Homarus gammarus.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polycalin (chlorophyllid A binding protein): a novel, very large fluorescent lipocalin from the midgut of the domestic silkworm Bombyx mori L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2006.05228.x⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36 (8), pp.623-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2006.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196118v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycalin (chlorophyllid A binding protein): a novel, very large fluorescent lipocalin from the midgut of the domestic silkworm Bombyx mori L.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ribonucleases J1 and J2: two novel endoribonucleases in B.subtilis with functional homology to E.coli RNase E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Vinh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33 (7), pp.2141 - 2152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gki505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2006.05.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00196115v1</w:t>
+                <w:t xml:space="preserve">hal-01636919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribonucleases J1 and J2: two novel endoribonucleases in B.subtilis with functional homology to E.coli RNase E</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proteomics of human umbilical vein endothelial cells applied to etoposide-induced apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjiv Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gki505⟩</w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (15), pp.3876 - 3884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200401239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636919v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics of human umbilical vein endothelial cells applied to etoposide-induced apoptosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Royer</w:t>
+                <w:t xml:space="preserve">The Prion Protein/Laminin Receptor: Localization in the Adult Rat CNS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. von Boxberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pmic.200401239⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01636916v1</w:t>
+                <w:t xml:space="preserve">hal-00110152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Prion Protein/Laminin Receptor: Localization in the Adult Rat CNS.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Weiss</w:t>
+                <w:t xml:space="preserve">Heterogeneous nuclear ribonucleoprotein A2/B1 identified as an autoantigen in autoimmune hepatitis by proteome analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rossier</w:t>
+                <w:t xml:space="preserve">Jean-Charles Duclos-Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (5), pp.1341 - 1345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200300757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00110152v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous nuclear ribonucleoprotein A2/B1 identified as an autoantigen in autoimmune hepatitis by proteome analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bruneel</w:t>
+                <w:t xml:space="preserve">Cellular prion protein/laminin receptor: distribution in adult central nervous system and characterization of an isoform associated with a subtype of cortical neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna Baloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysander von Boxberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Vinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20 (10), pp.2605 - 2616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2004.03728.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pmic.200300757⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01636940v1</w:t>
+                <w:t xml:space="preserve">hal-01636932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular prion protein/laminin receptor: distribution in adult central nervous system and characterization of an isoform associated with a subtype of cortical neurons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Rossier</w:t>
+                <w:t xml:space="preserve">[Proteomic analysis associating two-dimensional electrophoresis and mass spectrometry to identify lacrimal proteins: a case study].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Marcelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Zamfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.1141-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0181-5512(04)96283-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2004.03728.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01636932v1</w:t>
+                <w:t xml:space="preserve">hal-01636927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Proteomic analysis associating two-dimensional electrophoresis and mass spectrometry to identify lacrimal proteins: a case study].</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O Zamfir</w:t>
+                <w:t xml:space="preserve">Essential Role of Methionine Residues in Calmodulin Binding to Bordetella pertussis Adenylate Cyclase, as Probed by Selective Oxidation and Repair by the Peptide Methionine Sulfoxide Reductases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dautin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Vinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Friguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0181-5512(04)96283-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (29), pp.30210 - 30218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M400604200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636927v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential Role of Methionine Residues in Calmodulin Binding to Bordetella pertussis Adenylate Cyclase, as Probed by Selective Oxidation and Repair by the Peptide Methionine Sulfoxide Reductases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dautin</w:t>
+                <w:t xml:space="preserve">Comparison of two glutaraldehyde immobilization techniques for solid-phase tryptic peptide mapping of human hemoglobin by capillary zone electrophoresis and mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Migneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dartiguenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel J. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen C. Waldron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M400604200⟩</w:t>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25 (9), pp.1367 - 1378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.200305861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636955v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two glutaraldehyde immobilization techniques for solid-phase tryptic peptide mapping of human hemoglobin by capillary zone electrophoresis and mass spectrometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dartiguenave</w:t>
+                <w:t xml:space="preserve">Fe$^{2+}$ -catalyzed oxidative cleavages of Ca$^{2+}$ -ATPase reveal novel features of its pumping mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jaxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Shainskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (42), pp.43971 - 43981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M407142200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elps.200305861⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01636949v1</w:t>
+                <w:t xml:space="preserve">hal-01636936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe$^{2+}$ -catalyzed oxidative cleavages of Ca$^{2+}$ -ATPase reveal novel features of its pumping mechanism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alla Shainskaya</w:t>
+                <w:t xml:space="preserve">Proteomic study of human umbilical vein endothelial cells in culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjiv Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Vinh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 279 (42), pp.43971 - 43981. </w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3 (5), pp.714 - 723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M407142200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pmic.200300409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636936v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic study of human umbilical vein endothelial cells in culture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joelle Vinh</w:t>
+                <w:t xml:space="preserve">Role of a Single Aquaporin Isoform in Root Water Uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Javot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santoni-Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Güçlü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15 (2), pp.509 - 522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.008888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pmic.200300409⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01637026v1</w:t>
+                <w:t xml:space="preserve">hal-01637032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of a Single Aquaporin Isoform in Root Water Uptake</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The DEAD-box RNA helicase SrmB is involved in the assembly of 50S ribosomal subunits in Escherichia coli.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Charollais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Vinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Iost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.1253-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637032v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DEAD-box RNA helicase SrmB is involved in the assembly of 50S ribosomal subunits in Escherichia coli.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
+                <w:t xml:space="preserve">A proteomic study reveals novel insights into the diversity of aquaporin forms expressed in the plasma membrane of plant roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Vinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Iost</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 373 (1), pp.289 - 296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20030159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637002v1</w:t>
+                <w:t xml:space="preserve">hal-01637030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proteomic study reveals novel insights into the diversity of aquaporin forms expressed in the plasma membrane of plant roots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronique Santoni</w:t>
+                <w:t xml:space="preserve">Novel Target Sequences for Pax-6 in the Brain-specific Activating Regions of the Rat Aldolase C Gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Skala-Rubinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maurel</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Phan Dinh Tuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20030159⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 277 (49), pp.47190 - 47196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M209349200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637030v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Target Sequences for Pax-6 in the Brain-specific Activating Regions of the Rat Aldolase C Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henriette Skala-Rubinson</w:t>
+                <w:t xml:space="preserve">Chimeric Fusions of Subunit IV and PetL in the b 6 f Complex of Chlamydomonas reinhardtii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Zito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Françoise Phan Dinh Tuy</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Popot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Finazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 277 (49), pp.47190 - 47196. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M209349200⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 277 (14), pp.12446 - 12455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M110914200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637043v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thiol peroxidase is an H2O2 receptor and redox-transducer in gene activation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bénédicte Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel B Toledano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.471-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and phylogeny of the crustacean hyperglycemic hormone and its precursor from a hydrothermal vent crustacean: the crab Bythograea thermydron.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Le Caer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Shillito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Soyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.31-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0196-9781(01)00576-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimeric Fusions of Subunit IV and PetL in the b 6 f Complex of Chlamydomonas reinhardtii</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Finazzi</w:t>
+                <w:t xml:space="preserve">Peptidic Determinants and Structural Model of Human NDP Kinase B (Nm23-H2) Bound to Single-Stranded DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharona Raveh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Agou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M110914200⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 40 (20), pp.5882-5893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi001085j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637052v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptidic Determinants and Structural Model of Human NDP Kinase B (Nm23-H2) Bound to Single-Stranded DNA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Véron</w:t>
+                <w:t xml:space="preserve">Hepatotoxin Production Kinetics of the Cyanobacterium Microcystis aeruginosa PCC 7820, as Determined by HPLC−Mass Spectrometry and Protein Phosphatase Bioassay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Vinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Puiseux-Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Hennion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 34 (16), pp.3372 - 3378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es991294v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi001085j⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01636976v1</w:t>
+                <w:t xml:space="preserve">hal-01636984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatotoxin Production Kinetics of the Cyanobacterium Microcystis aeruginosa PCC 7820, as Determined by HPLC−Mass Spectrometry and Protein Phosphatase Bioassay</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural Characterization by Tandem Mass Spectrometry of the Posttranslational Polyglycylation of Tubulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James I. Langridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolette Levilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Redeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 38 (10), pp.3133 - 3139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi982304s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es991294v⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01636984v1</w:t>
+                <w:t xml:space="preserve">hal-01636988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Characterization by Tandem Mass Spectrometry of the Posttranslational Polyglycylation of Tubulin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tubulin Polyglycylation: Differential Posttranslational Modification of Dynamic Cytoplasmic and Stable Axonemal Microtubules in Paramecium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Redeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James I. Langridge</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolette Levilliers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Redeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 9 (9), pp.2655-2665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.9.9.2655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi982304s⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01636988v1</w:t>
+                <w:t xml:space="preserve">hal-01636990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tubulin Polyglycylation: Differential Posttranslational Modification of Dynamic Cytoplasmic and Stable Axonemal Microtubules in Paramecium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Bré</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virginie Redeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolette Levilliers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 9 (9), pp.2655-2665. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1091/mbc.9.9.2655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636990v1</w:t>
+                <w:t xml:space="preserve">hal-02358360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tubulin Polyglycylation: Differential Posttranslational Modification of Dynamic Cytoplasmic and Stable Axonemal Microtubules in Paramecium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolette Levilliers</w:t>
+                <w:t xml:space="preserve">Combination of peptide profiling by matrix-assisted laser desorption/ionization time-of-flight mass spectrometry and immunodetection on single glands or cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Redeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Soyez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, pp.1805-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1091/mbc.9.9.2655⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02358360v1</w:t>
+                <w:t xml:space="preserve">hal-01636993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of peptide profiling by matrix-assisted laser desorption/ionization time-of-flight mass spectrometry and immunodetection on single glands or cells.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Rossier</w:t>
+                <w:t xml:space="preserve">Sequencing Branched Peptides with CID/PSD MALDI-TOF in the Low-Picomole Range: Application to the Structural Study of the Posttranslational Polyglycylation of Tubulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Soyez</w:t>
+                <w:t xml:space="preserve">Denis Loyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Redeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rossier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, pp.1805-11</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1997, 69 (19), pp.3979 - 3985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac970449j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Loyaux</w:t>
-[...66 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16450,91 +16316,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ChipFilter: Microfluidic Based Comprehensive Sample Preparation Methodology for Metaproteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranjith Kumar Ravi Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massamba Mbacke Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iman Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16542,73 +16408,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPP2R1A Regulates Migration Persistence through the WAVE Shell Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16630,81 +16496,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16714,335 +16580,335 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAPTER 17 Proteomics and proteoforms: Bottom-up or top-down, how to use high-resolution mass spectrometry to reach the Grail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vinh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Kanawati &amp; P. Schmitt-Kopplin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamentals and Applications of Fourier Transform Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.529-567, 2019, 9780128140130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-814013-0.00017-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of E. coli ribosomal particles : combined analysis of whole proteins by mass spectrometry and of proteolytic digests by liquid chromatography-tandem mass spectrometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Iost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Charollais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Vinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pflieger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delphine Pflieger and Jean Rossier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organelle Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humana Press, pp.321-341, 2008, Methods in Molecular Biology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 10 Spectrométrie de Masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Lahmani; P. Boisseau; P. Houdy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nanosciences - Tome 3 - Nanotechnologies et nanobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.587, 2007, Collection : Echelles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17052,154 +16918,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative phosphoproteomic analysis reveals shared and specific targets of Arabidopsis MAPkinases MPK3, MPK4 and MPK6 in the cytoplasm and in the nucleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rayapuram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alhoraibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Rayapuram</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Bigeard</w:t>
+                <w:t xml:space="preserve">A. Abulfaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Volz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. SFEAP Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Albi, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17209,168 +17075,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of major and minor allergens from isolated pollen cytoplasmic granules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Abou Chakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Demey Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Vinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. World Allergy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId693"/>
+      <w:footerReference w:type="default" r:id="rId691"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17438,51 +17304,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9FF9887C"/>
+    <w:nsid w:val="FE74568B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17669,51 +17535,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joellevinh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7184-2668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14488366X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-1347-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500638v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02396-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Zoumpoulaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chiappetta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouvet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namita&#8208;raju John" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Schanne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202422644" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935090v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele G. Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaque Jo&#227;o da Silva de Faria" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro G. A. Ferreira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Henrique L. Jiran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F. Estevez-Castro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012184" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Fletcher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Bardossy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Tom&#233;-Poderti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Mongelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv1286" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05115385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Vendrell-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beamud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Abou Haydar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Moura de Sousa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002787" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Nelde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertha Cecilia Ramirez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hatin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arbes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56773-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Vecchio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Carr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Korenkov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhicheng Zhou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Apaolaza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adl1122" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839654v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita M Novikov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinmei Gao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem I Fokin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rocques" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chiapetta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55647-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139972v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Loyola" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Vinh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Demey-Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.18090" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gu&#233;rois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Romero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39276-w" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699781v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsuc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Preud'Homme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Qu&#233;vrain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202203066" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Hien Huynh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delatour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Derbez-Morin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinde Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boeuf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c03061" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197387v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barraud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Letoffe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beloin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Vinh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-021-00203-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764602v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massamba Ndiaye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Phuong Ta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00846" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150436v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine B&#339;uf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2021.01.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eliane Azoury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Samassa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijke Buitinga" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nigi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Brusco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db21-0259" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335220v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dupuy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lalere" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03361-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335235v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03465-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335225v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Pfannkuche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schuetz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thelen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2021-0566" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03331422v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaison Arivalagan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140878" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086572v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Perchepied" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eskenazi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giangrande" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Camperi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120568" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086569v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Faienza" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lambrughi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Rizza" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pecorari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Giglio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2020.113869" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086559v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.9b00832" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03095520v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Bierla" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Lobinski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Szpunar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.612387" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086542v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Tarayrah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Afonso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikel Colli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db20-0013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330897v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120171" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867707v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Thibeaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Soup&#233;-Gilbert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Kainiu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Girault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bierque" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-020-0134-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358303v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duval" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Bui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mathieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Nian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthelet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.008666" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02024891v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Detree" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Haddad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5456-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086584v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Huynh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boeuf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lalere" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaslin-Reimann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vincent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2019.03.045" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086587v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillaume" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thorign&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Carr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Levavasseur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40643-019-0241-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358307v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ouerhani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Souiai" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Mahjoubi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20182319" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083418v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naganand Rayapuram" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Alhoraibi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Bonhomme" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hesse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000135" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358316v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galdiero" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Bello" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Spina" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Capiluongo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liuu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.23858" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01918834v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonzalez-Duque" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Valery Turatsinze" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.07.007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358315v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Manach" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sotton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;lene H. Huet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.11.011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X57LM31T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636513v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Dambrun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dechavanne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Emmanuel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Aussenac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leduc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.064733" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01610182v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico M Pimenta" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jullien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12400-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636517v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Petit" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onnik Agbulut" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.766725" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636500v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sotton" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blond" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04423-z" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636508v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shahali" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Sutra" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hilger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Swiontek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Haddad" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13191" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636504v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasutsugu Suzuki" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel A Frangeul" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B. Dickson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Verdier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00571-17" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636511v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakir Shakir" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0326-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636506v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hassouna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grouselle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lipecka" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Fiquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00211" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150394v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auberger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rentier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Papini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Mallet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-015-1321-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368277v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Qiao" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32459" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303714v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-311094" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928680v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Franza" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delavenne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Derre-Bobillot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juillard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Boulay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13447" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415487v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kobbi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Demey-Thomas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Braye" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Proux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kolesnikova" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1612331113" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415497v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mathieu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Duval" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cocaign" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Petit" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lc Bui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.757062" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522025v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Si Ahmed Zennia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Mati" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Saulnier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.04.036" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415532v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayette Bouakkadia" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Boutebba" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vinh" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guilloux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2015.1089" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659458v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Derisbourg" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Leghay" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Jose Fernandez-Gomez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laurent" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09659" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358353v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Majzoub" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed&#160;lamine Hafirassou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Meignin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Goto" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marzi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2014.10.041" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858130v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidehiro Fukuyama" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongsheng Guan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieko Makino-Okamura" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Shilova" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1304380110" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858116v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monet-Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baron-Menguy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Fouillot-Panchal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Riani" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awt092" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358352v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hornez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes1020040" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659451v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765859v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunie Ando" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dourlen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Sambo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bretteville" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim B&#233;larbi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.08.004" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LNKHDR3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858161v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Djaafri" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maurice" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lemesle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2011.08.009" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64RTRKLK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858145v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Shahali" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sutra" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201100324" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LL5T6R7J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858141v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillonneau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Sago" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca L&#233;vy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046097" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858143v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sega Ndiaye" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hoffmann" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rossier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.03.003" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRZ4J3D7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858153v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama R Abou Chakra" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Demey Thomas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lacroix" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr200923f" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347760v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566951v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Kanhoush" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Praseuth" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perrin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq1315" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858154v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-310-3_13" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858150v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Brezar" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Culina" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas &#216;sterbye" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028866" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593825v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruneel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Wendum" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mulner-Lorillon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00210-011-0639-5" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2MK60BQX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539861v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bosselut" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Housset" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rey" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Burmester" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200900257" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PSBWRM1T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539860v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aeid Igbaria" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitranshu Kumar" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0076-6879(10)73010-X" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539859v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Demey" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Marino" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4734" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Z3ZC7B2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00512094v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Tuong Le" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain F. Chaffotte" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Friguet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2009.07.072" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG3M47SB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348101v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Iost" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charollais" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pflieger" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59745-028-7_22" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348099v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gil" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taverna" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boursier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.09.091" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMZ0S91W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348100v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gallo" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Laurent" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquemotte" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1621/nrs.06007" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763773v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Migneault" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dartiguenave" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J. Bertrand" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen C Waldron" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826070801890413" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348106v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.12.060" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDW6G893-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348102v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duvillier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna La&#239;os" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2007.12.012" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196080v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guipaud" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Holler" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tarlet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Royer" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200601032" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196096v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dairou" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pluvinage" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Noiran" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.07.011" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH8NH32L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196070v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Le Moguen" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lincet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lemoisson" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200700231" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HC6BLRQR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161602v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Joanny" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Derout J." TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vinh" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R&#233;gnier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196085v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huguet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Johanet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Samuel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gigou" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1398.041" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1F1PD98H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196100v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Joanny" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Derout" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Br&#233;chemier-Baey" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm120" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196143v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;vine" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vannier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Absalon" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jackson" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200500352" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN4DRB73-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126278v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sandoz" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#252;mmler" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Feliciangeli" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Escoubas" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196102v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandoz" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Th&#252;mmler" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duprat" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feliciangeli" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601437" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358345v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chabane" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaillard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alain Bernard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ducoroy" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200402040" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J765Z6M5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391457v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mauchamp" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Royer" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garel" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalabert" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. da Rocha" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095936v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jakubiec" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Drugeon" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pflieger" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camborde" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M600052200" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196129v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Quinton" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilles" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chamot-Rooke" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2006.01.023" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C81V60NG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478579v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Santoni" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Verdoucq" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommerer" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20060569" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196106v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Dodge" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Brunet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suelin Chen" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Goulpeau" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b606394b" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2DCVRKP0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196136v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Farout" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mary" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke I Szweda" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2006.02.003" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZVX28G5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196118v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ollivaux" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Soyez" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toullec" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2006.05228.x" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196115v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mauchamp" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Royer" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Garel" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jalabert" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Rocha" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2006.05.006" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPX2FRVS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636919v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki505" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636916v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mailloux" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiv Sharma" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200401239" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A03064F7ECA8B7282FFFAA69B0C7B4B08088F79/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110152v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baloui" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. von Boxberg" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weiss" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossier" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636940v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duclos-Vall&#233;e" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300757" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TBNSGVH8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636932v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Baloui" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysander von Boxberg" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weiss" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2004.03728.x" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28NJCM0R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636927v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ballot" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marcelo" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Labas" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doan" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Zamfir" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(04)96283-3" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636955v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vougier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dautin" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M400604200" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636949v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen C. Waldron" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200305861" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NHHXXPG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636936v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montigny" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jaxel" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Shainskaya" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M407142200" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637026v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300409" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0J6PV1TL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637032v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Javot" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Santoni-Kervella" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette G&#252;&#231;l&#252;" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.008888" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637002v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dreyfus" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637030v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Santoni" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20030159" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637043v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Skala-Rubinson" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kahn" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Phan Dinh Tuy" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M209349200" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637040v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaunay" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;n&#233;dicte Barrault" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B Toledano" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637048v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Toullec" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Le Caer" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Shillito" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0196-9781(01)00576-9" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQFKWJ9K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637052v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zito" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Popot" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Finazzi" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110914200" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636976v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharona Raveh" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agou" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel V&#233;ron" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi001085j" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2C9C6RVB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636984v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robillot" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Puiseux-Dao" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Hennion" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es991294v" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W21MPT9S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636988v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James I. Langridge" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Br&#233;" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolette Levilliers" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Redeker" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi982304s" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GQMRVQCG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636990v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.9.9.2655" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358360v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636993v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Redeker" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Toullec" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Soyez" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636995v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loyaux" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac970449j" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DV7LRM32-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310304v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith Kumar Ravi Kumar" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massamba Mbacke Ndiaye" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03823497v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Krause" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358384v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/C2016-0-04234-1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814013-0.00017-X" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345128v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196168v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Forest" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788471v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rayapuram" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alhoraibi" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abulfaraj" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Volz" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970913v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Abou Chakra" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncet" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joellevinh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7184-2668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14488366X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-1347-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500638v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02396-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Zoumpoulaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chiappetta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouvet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namita&#8208;raju John" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Schanne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202422644" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935090v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele G. Silva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaque Jo&#227;o da Silva de Faria" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro G. A. Ferreira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Henrique L. Jiran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos F. Estevez-Castro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012184" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Fletcher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Bardossy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Tom&#233;-Poderti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Mongelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv1286" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05115385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Vendrell-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Beamud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Abou Haydar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A Moura de Sousa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002787" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Nelde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertha Cecilia Ramirez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hatin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arbes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56773-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Vecchio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Carr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Korenkov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhicheng Zhou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Apaolaza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adl1122" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839654v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita M Novikov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinmei Gao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem I Fokin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rocques" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chiapetta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55647-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139972v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Loyola" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Vinh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Demey-Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.18090" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gu&#233;rois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijun Liu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Romero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39276-w" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699781v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsuc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Preud'Homme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Qu&#233;vrain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202203066" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu-Hien Huynh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delatour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Derbez-Morin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinde Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boeuf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c03061" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197387v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barraud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Letoffe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beloin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Vinh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-021-00203-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764602v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massamba Ndiaye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Phuong Ta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00846" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150436v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine B&#339;uf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2021.01.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335220v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dupuy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lalere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03361-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369850v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Eliane Azoury" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Samassa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijke Buitinga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nigi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Brusco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db21-0259" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335235v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03465-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335225v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Pfannkuche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schuetz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thelen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2021-0566" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03331422v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaison Arivalagan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140878" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03095520v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Bierla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Lobinski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Szpunar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.612387" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086572v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stan Perchepied" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eskenazi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giangrande" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Camperi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fournier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120568" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086569v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Faienza" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lambrughi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Rizza" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pecorari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Giglio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2020.113869" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086559v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.9b00832" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086542v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Tarayrah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Afonso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maikel Colli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db20-0013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867707v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Thibeaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Soup&#233;-Gilbert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Kainiu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Girault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bierque" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-020-0134-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330897v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120171" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358303v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duval" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Bui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mathieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Nian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthelet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.008666" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086584v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Huynh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boeuf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lalere" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaslin-Reimann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vincent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2019.03.045" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086587v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillaume" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thorign&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Carr&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Levavasseur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40643-019-0241-0" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02024891v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Detree" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Haddad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-5456-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358307v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ouerhani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Souiai" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Mahjoubi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20182319" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083418v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naganand Rayapuram" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Alhoraibi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Bonhomme" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Hesse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000135" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358316v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galdiero" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Bello" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Spina" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Capiluongo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liuu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.23858" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01918834v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gonzalez-Duque" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Valery Turatsinze" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2018.07.007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358315v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Manach" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sotton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;lene H. Huet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.11.011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X57LM31T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636513v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Dambrun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Dechavanne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Emmanuel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Aussenac" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leduc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M116.064733" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01610182v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico M Pimenta" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jullien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-12400-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636500v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sotton" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blond" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lacroix" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04423-z" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636517v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Petit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onnik Agbulut" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.766725" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636508v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shahali" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Sutra" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hilger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Swiontek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Haddad" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13191" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636504v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasutsugu Suzuki" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel A Frangeul" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B. Dickson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Verdier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00571-17" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636511v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakir Shakir" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-017-0326-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636506v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hassouna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grouselle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lipecka" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Fiquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00211" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368277v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Qiao" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Duvernois-Berthet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32459" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928680v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Franza" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delavenne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Derre-Bobillot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juillard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Boulay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13447" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415487v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kobbi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Demey-Thomas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Braye" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Proux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kolesnikova" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1612331113" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303714v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auberger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rentier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Papini" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maurice Mallet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gutjnl-2015-311094" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415497v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mathieu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Duval" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cocaign" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Petit" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lc Bui" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.757062" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522025v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Si Ahmed Zennia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Mati" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Saulnier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.04.036" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415532v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayette Bouakkadia" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Boutebba" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vinh" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guilloux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2015.1089" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659458v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Derisbourg" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Leghay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Jose Fernandez-Gomez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laurent" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep09659" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358353v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Majzoub" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed&#160;lamine Hafirassou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Meignin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Goto" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Marzi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2014.10.041" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765859v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunie Ando" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dourlen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Sambo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bretteville" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim B&#233;larbi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2012.08.004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LNKHDR3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659451v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidehiro Fukuyama" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongsheng Guan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chieko Makino-Okamura" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Shilova" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858130v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1304380110" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858116v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monet-Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baron-Menguy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Fouillot-Panchal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Riani" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awt092" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358352v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hornez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes1020040" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858161v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Djaafri" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maurice" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lemesle" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2011.08.009" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64RTRKLK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858141v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillonneau" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Sago" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca L&#233;vy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046097" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858145v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Shahali" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sutra" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201100324" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LL5T6R7J-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858143v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sega Ndiaye" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Hoffmann" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rossier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.03.003" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRZ4J3D7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858153v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama R Abou Chakra" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Demey Thomas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lacroix" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr200923f" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347760v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566951v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Kanhoush" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Praseuth" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Perrin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chardard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq1315" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858154v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-310-3_13" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858150v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Brezar" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slobodan Culina" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas &#216;sterbye" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028866" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593825v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruneel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Wendum" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mulner-Lorillon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00210-011-0639-5" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2MK60BQX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539861v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bosselut" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Housset" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rey" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Burmester" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200900257" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PSBWRM1T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539860v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aeid Igbaria" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitranshu Kumar" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0076-6879(10)73010-X" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539859v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Demey" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Marino" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.4734" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Z3ZC7B2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00512094v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Tuong Le" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain F. Chaffotte" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Friguet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2009.07.072" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG3M47SB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348101v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Iost" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Charollais" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pflieger" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-59745-028-7_22" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348099v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gil" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Taverna" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boursier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nicolas" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.09.091" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMZ0S91W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348100v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gallo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Laurent" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquemotte" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1621/nrs.06007" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763773v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Migneault" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dartiguenave" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J. Bertrand" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen C Waldron" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826070801890413" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348106v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.12.060" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDW6G893-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348102v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duvillier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna La&#239;os" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2007.12.012" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196080v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guipaud" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Holler" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tarlet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Royer" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200601032" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196096v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dairou" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pluvinage" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Noiran" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2007.07.011" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XH8NH32L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196070v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Le Moguen" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lincet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lemoisson" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200700231" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HC6BLRQR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161602v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Joanny" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Derout J." TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vinh" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R&#233;gnier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196085v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huguet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Johanet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Samuel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gigou" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1398.041" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1F1PD98H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196100v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Joanny" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Derout" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Br&#233;chemier-Baey" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm120" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196143v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;vine" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vannier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Absalon" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jackson" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200500352" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TN4DRB73-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391457v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mauchamp" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Royer" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalabert" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. da Rocha" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126278v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sandoz" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Th&#252;mmler" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Feliciangeli" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Escoubas" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196102v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandoz" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Th&#252;mmler" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Duprat" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feliciangeli" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601437" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358345v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chabane" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaillard" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alain Bernard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ducoroy" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200402040" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J765Z6M5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095936v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jakubiec" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Drugeon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pflieger" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Camborde" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M600052200" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196129v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Quinton" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilles" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chamot-Rooke" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2006.01.023" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C81V60NG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478579v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Santoni" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Verdoucq" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommerer" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20060569" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196136v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Farout" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mary" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke I Szweda" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2006.02.003" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZVX28G5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196106v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Dodge" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Brunet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suelin Chen" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Goulpeau" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b606394b" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2DCVRKP0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196118v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ollivaux" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Soyez" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Toullec" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2006.05228.x" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196115v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mauchamp" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Royer" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Garel" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jalabert" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Rocha" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2006.05.006" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPX2FRVS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636919v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki505" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636916v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mailloux" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiv Sharma" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200401239" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A03064F7ECA8B7282FFFAA69B0C7B4B08088F79/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110152v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baloui" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. von Boxberg" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weiss" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossier" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636940v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duclos-Vall&#233;e" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300757" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TBNSGVH8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636932v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Baloui" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysander von Boxberg" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weiss" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2004.03728.x" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28NJCM0R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636927v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ballot" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marcelo" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Labas" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doan" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Zamfir" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(04)96283-3" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636955v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vougier" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dautin" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M400604200" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636949v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen C. Waldron" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.200305861" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NHHXXPG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636936v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montigny" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jaxel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Shainskaya" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M407142200" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637026v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200300409" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0J6PV1TL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637032v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Javot" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Santoni-Kervella" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette G&#252;&#231;l&#252;" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.008888" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637002v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dreyfus" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637030v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Santoni" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20030159" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637043v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Skala-Rubinson" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kahn" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Phan Dinh Tuy" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M209349200" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637052v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Zito" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Popot" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Finazzi" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110914200" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637040v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delaunay" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;n&#233;dicte Barrault" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B Toledano" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637048v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Toullec" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Le Caer" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Shillito" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0196-9781(01)00576-9" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQFKWJ9K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636976v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharona Raveh" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agou" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel V&#233;ron" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi001085j" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2C9C6RVB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636984v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robillot" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Puiseux-Dao" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Hennion" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es991294v" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W21MPT9S-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636988v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James I. Langridge" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Br&#233;" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolette Levilliers" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Redeker" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi982304s" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GQMRVQCG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636990v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.9.9.2655" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358360v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636993v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Redeker" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Toullec" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Soyez" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636995v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loyaux" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac970449j" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DV7LRM32-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310304v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith Kumar Ravi Kumar" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massamba Mbacke Ndiaye" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03823497v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Krause" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358384v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/C2016-0-04234-1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814013-0.00017-X" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345128v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196168v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Forest" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788471v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rayapuram" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alhoraibi" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abulfaraj" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Volz" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970913v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Abou Chakra" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poncet" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>