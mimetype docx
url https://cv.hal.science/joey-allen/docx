--- v0 (2026-03-10)
+++ v1 (2026-04-05)
@@ -2727,277 +2727,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stressor interactions in shallow aquatic systems: a microcosm study to better understand regime shifts under multiple stress</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+                <w:t xml:space="preserve">Investigating the effects of increased water temperature and agricultural run-off on shallow lake ecosystem metabolism using a mesocosm approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Kipferler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Herbert Polst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nora Kipferler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Shallow Lakes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2021, Virtual, Brazil</w:t>
+              <w:t xml:space="preserve">, Mar 2021, virtual, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935418v1</w:t>
+                <w:t xml:space="preserve">hal-03925554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effects of increased water temperature and agricultural run-off on shallow lake ecosystem metabolism using a mesocosm approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t>
+                <w:t xml:space="preserve">Stressor interactions in shallow aquatic systems: a microcosm study to better understand regime shifts under multiple stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Kipferler</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Shallow Lakes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2021, virtual, Brazil</w:t>
+              <w:t xml:space="preserve">, Mar 2021, Virtual, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925554v1</w:t>
+                <w:t xml:space="preserve">hal-03935418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of multiple stressors on shallow freshwater habitats - suspended mesocosms mimicking a benthic-pelagic habitat</w:t>
               </w:r>
@@ -4626,273 +4626,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of agricultural run-off and climate warming on shallow aquatic ecosystems – possible effects on a regime shift between aquatic primary producers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bastian H. Polst</w:t>
+                <w:t xml:space="preserve">Characterization of diatom adhesion properties on different substrates: from population to individual scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Helsinki</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03189450v1</w:t>
+                <w:t xml:space="preserve">hal-03232063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of diatom adhesion properties on different substrates: from population to individual scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Laviale</w:t>
+                <w:t xml:space="preserve">Impact of agricultural run-off and climate warming on shallow aquatic ecosystems – possible effects on a regime shift between aquatic primary producers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian H. Polst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">SETAC Helsinki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232063v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do leaf litter decomposers control benthic algae production and community structure? Insights from an outdoor mesocosm experiment</w:t>
               </w:r>
@@ -5227,51 +5227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5700,51 +5700,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D4EE9C1"/>
+    <w:nsid w:val="550D40AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5931,51 +5931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joey-allen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3075-8560" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192281v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Polst" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz H&#246;lker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hilt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Stibor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14478" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03938460v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156511" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718545v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Vijayaraj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellya Amoussou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118325" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718544v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Kipferler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14040581" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03031007v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. Gross" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Courcoul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Compin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.116713" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103970v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118431" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila S Shirokova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dah&#233;drey Payandi-Rolland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Lim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Manasypov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139671" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02526187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cellamare" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13475" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b17821" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168050v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ten-Hage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1082-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bringuier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.07.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167981v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12436" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJP497WX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3873-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04133275v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718543v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ortiz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925694v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925617v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03933680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Herbert Polst" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925497v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Alejandro L&#243;pez Moreira Mazacotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935517v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Schmitt-Jansen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935418v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925554v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03937460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03930069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925719v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234378v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005464v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232613v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005471v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184152v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Oliger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184165v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935407v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189449v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian H. Polst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189450v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232127v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879928v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119842156.ch11" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017845v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810459v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01635676v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOU30320" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01862724v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joey-allen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3075-8560" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192281v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Polst" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz H&#246;lker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hilt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Stibor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14478" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03938460v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156511" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718545v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Vijayaraj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellya Amoussou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118325" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718544v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Kipferler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14040581" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03031007v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. Gross" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Courcoul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Compin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.116713" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103970v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118431" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila S Shirokova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dah&#233;drey Payandi-Rolland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Lim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Manasypov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139671" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02526187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cellamare" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13475" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b17821" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168050v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ten-Hage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1082-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bringuier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.07.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167981v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12436" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJP497WX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3873-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04133275v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718543v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ortiz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925694v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925617v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03933680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Herbert Polst" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925497v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Alejandro L&#243;pez Moreira Mazacotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935517v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Schmitt-Jansen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935418v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03937460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03930069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925719v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234378v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005464v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232613v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005471v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184152v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Oliger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184165v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935407v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189449v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian H. Polst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232063v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189450v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232127v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879928v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119842156.ch11" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017845v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810459v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01635676v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOU30320" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01862724v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>