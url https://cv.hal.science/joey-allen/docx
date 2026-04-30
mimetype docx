--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -2602,152 +2602,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regime shifts in freshwater ecosystems exposed to multiple stressors under climate change – the CLIMSHIFT-project</w:t>
+                <w:t xml:space="preserve">Stressor interactions in shallow aquatic systems: a microcosm study to better understand regime shifts under multiple stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Kipferler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the German Limnological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">10th International Shallow Lakes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Virtual, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935517v1</w:t>
+                <w:t xml:space="preserve">hal-03935418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the effects of increased water temperature and agricultural run-off on shallow lake ecosystem metabolism using a mesocosm approach</w:t>
               </w:r>
@@ -2852,152 +2852,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stressor interactions in shallow aquatic systems: a microcosm study to better understand regime shifts under multiple stress</w:t>
+                <w:t xml:space="preserve">Regime shifts in freshwater ecosystems exposed to multiple stressors under climate change – the CLIMSHIFT-project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Kipferler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Herbert Polst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Shallow Lakes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Virtual, Brazil</w:t>
+              <w:t xml:space="preserve">Annual meeting of the German Limnological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935418v1</w:t>
+                <w:t xml:space="preserve">hal-03935517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of multiple stressors on shallow freshwater habitats - suspended mesocosms mimicking a benthic-pelagic habitat</w:t>
               </w:r>
@@ -4626,273 +4626,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of diatom adhesion properties on different substrates: from population to individual scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Laviale</w:t>
+                <w:t xml:space="preserve">Impact of agricultural run-off and climate warming on shallow aquatic ecosystems – possible effects on a regime shift between aquatic primary producers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Maria Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinita Vijayaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian H. Polst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">SETAC Helsinki</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232063v1</w:t>
+                <w:t xml:space="preserve">hal-03189450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of agricultural run-off and climate warming on shallow aquatic ecosystems – possible effects on a regime shift between aquatic primary producers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bastian H. Polst</w:t>
+                <w:t xml:space="preserve">Characterization of diatom adhesion properties on different substrates: from population to individual scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joey Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Beaussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Helsinki</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189450v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do leaf litter decomposers control benthic algae production and community structure? Insights from an outdoor mesocosm experiment</w:t>
               </w:r>
@@ -5227,51 +5227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5700,51 +5700,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="550D40AA"/>
+    <w:nsid w:val="DA8B442B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5931,51 +5931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joey-allen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3075-8560" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192281v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Polst" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz H&#246;lker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hilt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Stibor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14478" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03938460v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156511" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718545v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Vijayaraj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellya Amoussou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118325" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718544v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Kipferler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14040581" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03031007v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. Gross" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Courcoul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Compin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.116713" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103970v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118431" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila S Shirokova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dah&#233;drey Payandi-Rolland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Lim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Manasypov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139671" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02526187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cellamare" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13475" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b17821" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168050v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ten-Hage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1082-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bringuier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.07.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167981v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12436" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJP497WX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3873-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04133275v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718543v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ortiz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925694v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925617v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03933680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Herbert Polst" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925497v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Alejandro L&#243;pez Moreira Mazacotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935517v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Schmitt-Jansen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935418v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03937460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03930069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925719v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234378v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005464v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232613v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005471v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184152v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Oliger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184165v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935407v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189449v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian H. Polst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232063v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189450v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232127v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879928v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119842156.ch11" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017845v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810459v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01635676v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOU30320" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01862724v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joey-allen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3075-8560" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192281v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Polst" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz H&#246;lker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hilt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Stibor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14478" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03938460v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156511" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718545v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Vijayaraj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellya Amoussou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118325" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718544v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Kipferler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14040581" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03031007v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. Gross" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Courcoul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Compin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.116713" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103970v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118431" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila S Shirokova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dah&#233;drey Payandi-Rolland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Lim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Manasypov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139671" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02526187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cellamare" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13475" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b17821" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168050v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ten-Hage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1082-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bringuier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.07.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167981v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12436" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJP497WX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3873-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04133275v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718543v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ortiz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925694v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925617v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03933680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Herbert Polst" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925497v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Alejandro L&#243;pez Moreira Mazacotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935418v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Schmitt-Jansen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935517v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03937460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03930069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925719v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234378v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005464v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232613v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005471v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184152v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Oliger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184165v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935407v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189449v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian H. Polst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189450v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232127v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879928v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119842156.ch11" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017845v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810459v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01635676v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOU30320" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01862724v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>