--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -1,5645 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5594 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joey Allen </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">joey-allen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3075-8560</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=z5zOYnUAAAAJ&hl=fr&authuser=1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure pathways matter: Aquatic phototrophic communities respond differently to agricultural run-off exposed via sediment or water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Hölker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60 (9), pp.1868-1880. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.14478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming lowers critical thresholds for multiple stressor–induced shifts between aquatic primary producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Hölker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 838, pp.156511. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-stressor exposure of aquatic food webs: Nitrate and warming modulate the effect of pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellya Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 216, pp.118325. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2022.118325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Multiple Stressor Effects on Benthic–Pelagic Freshwater Communities in Systems of Different Complexities: Challenges in Upscaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Hölker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.581. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14040581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the direct and indirect effects of agricultural runoff on freshwater ecosystems subject to global warming: A microcosm study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Courcoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boulêtreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Compin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190, pp.116713. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2020.116713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do leaf‐litter decomposers control biofilm primary production and benthic algal community structure in forest streams? Insights from an outdoor mesocosm experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cellamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liming of acidified forests changes leaf litter traits but does not improve leaf litter decomposability in forest streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maunoury-Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 475, pp.118431. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel cycles of carbon, nutrient and metal in humic lakes of permafrost peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liudmila S Shirokova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahédrey Payandi-Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Manasypov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 737, pp.139671. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Adhesion of the Common Freshwater Diatom Nitzschia palea at the Nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Beaussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Quilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (51), pp.48574-48582. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.9b17821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of Fatty Acid Production and Release in Benthic Algae: Could Parallel Allelopathy Be Explained with Plant Defence Theories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ten-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (3), pp.609-621. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-017-1082-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allelopathic inhibition of primary producer growth and photosynthesis by aquatic fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ten-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29, pp.133-138. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2017.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allelopathic interactions involving benthic phototrophic microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ten-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (5), pp.752-762. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impairment of benthic diatom adhesion and photosynthetic activity by allelopathic compounds from a green alga: involvement of free fatty acids?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Ten-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (18), pp.13669-13680. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3873-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we Predict Regime Shifts in Shallow Aquatic Systems Exposed to Multiple Stressors? – Conclusions from Micro- and Mesocosm Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 33RD ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC, Apr 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of agricultural run-off and warming on agricultural streams: a mesocosm experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE2 GFÖ EEF Joint Meeting, International Conference on Ecological Sciences : "Ecology and Evolution: New Perspectives and societal challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact combiné du ruissellement agricole et du réchauffement climatique sur les producteurs et consommateurs primaires dans les cours d'eau agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de la Société d'Écotoxicologie Fondamentale et Appliquée (SEFA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regime shifts in shallow aquatic systems caused by agricultural run-off and warming – Insights from micro- and mesocosms experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE2 GFÖ EEF Joint Meeting, International Conference on Ecological Sciences : "Ecology and Evolution: New Perspectives and societal challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect effects of agricultural run-off and climate warming on regime shifts in shallow aquatic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellya Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 31th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating metabolic rates in a mesocosm experiment to investigate the effects of increased water temperature and agricultural run-off on shallow lake ecosystem functioning and resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Aquatic Mesocosm Research Symposium - From local processes to cross-domain interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stressor interactions in shallow aquatic systems: a microcosm study to better understand regime shifts under multiple stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Shallow Lakes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the effects of increased water temperature and agricultural run-off on shallow lake ecosystem metabolism using a mesocosm approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Shallow Lakes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, virtual, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regime shifts in freshwater ecosystems exposed to multiple stressors under climate change – the CLIMSHIFT-project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the German Limnological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure pathways matter – a microcosm study to evidence effects on phototrophic communities by agricultural run-off introduced via the sediment or the water phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Shallow Lakes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual conference, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of multiple stressors on shallow freshwater habitats - suspended mesocosms mimicking a benthic-pelagic habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Hölker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Shallow Lakes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic interactions shape the effect of combined stressors on shallow lake ecosystems: insight from microcosms experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth M. Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Courcoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boulêtreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Compin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Shalow Lakes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Natal (Virtuel), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A question of complexity: Investigating regime shifts caused by agricultural run-off and climate warming between aquatic plants and microalgae in micro- and mesocosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nellya Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC SciCON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC.org, May 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the adhesion of the common freshwater diatom Nitzschia palea at the nanoscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Beaussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Quilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle Bruker des utilisateurs de microscopies à force atomique et surfacique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of biomarkers in macrophytes exposed to individual and combined pollutants of agricultural run-off and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Hilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Schmitt-Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Stibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Helsinki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SETAC.org, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des microorganismes décomposeurs sur les producteurs primaires dans les ruisseaux : allélopathie, stimulation ou compétition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cellamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des propriétés d’adhésion d’une diatomée benthique (Nitzschia palea) à l’échelle nanométrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Beaussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Quilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can microbial functions mediate the impact of multiple stressors on regime shift in lake ecosystems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Boulêtreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Compin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Courcoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multi-échelle du potentiel indicateur des biofilms phototrophes en zones agricoles: du bassin versant au micro-habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Oliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Beaussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Meise, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale study of the potential of phototrophic biofilm as functional indicators in agricultural areas: from catchment basin to micro-habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Oliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Beaussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Ecological Sciences SFE²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming lowers critical thresholds for multiple stressors induced regime shifts between primary producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Herbert Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Alejandro López Moreira Mazacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC EUROPE 32th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do leaf litter decomposers control benthic algae production and community structure? Insights from an outdoor mesocosm experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cellamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regime shifts in freshwater ecosystems exposed to multiple stressors by increasing temperature, fertilizers and pesticides (CLIMSHIFT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian H. Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Kipferler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Helsinki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of agricultural run-off and climate warming on shallow aquatic ecosystems – possible effects on a regime shift between aquatic primary producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Maria Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Vijayaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian H. Polst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Helsinki</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of diatom adhesion properties on different substrates: from population to individual scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Beaussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane El-Kirat-Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatom primary production in headwater streams: a limited but essential process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos E. Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Felten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johannes W Goesling; João Serôdio; Johann Lavaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diatoms: Biology &amp; Applications Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scrivener Publishing, 2024, Diatoms: Biology &amp; Applications Series, 9781119842088. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119842156.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How metabolites and metabolism in aquatic biofilms reveal ecological responses to global change and their interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017845v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durabilité agro-environnementale et biodiversité : Indicateurs carabes et lombrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Université de Lorraine (UL), FRA. 2012, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allelopathic interactions in river benthic photrophic biofilms : a multi-approach study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecology, environment. Université Paul Sabatier - Toulouse III, 2016. English. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016TOU30320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01635676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation de la matière organique dans les ruisseaux vosgiens : effet indirect des amendements sur la qualité des litières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joey Allen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5700,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA8B442B"/>
+    <w:nsid w:val="BE9D749A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5931,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joey-allen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3075-8560" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192281v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Polst" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz H&#246;lker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hilt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Stibor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14478" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03938460v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156511" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718545v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Vijayaraj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellya Amoussou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118325" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718544v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Kipferler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14040581" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03031007v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. Gross" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Courcoul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Compin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.116713" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103970v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118431" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila S Shirokova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dah&#233;drey Payandi-Rolland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Lim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Manasypov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139671" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02526187v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cellamare" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13475" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b17821" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168050v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ten-Hage" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1082-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bringuier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.07.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167981v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12436" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJP497WX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3873-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04133275v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718543v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ortiz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925694v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925617v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03933680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Herbert Polst" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925497v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Alejandro L&#243;pez Moreira Mazacotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935418v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Schmitt-Jansen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935517v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03937460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03930069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925719v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234378v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005464v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232613v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005471v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184152v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Oliger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184165v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935407v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189449v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian H. Polst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189450v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232127v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879928v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119842156.ch11" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017845v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810459v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01635676v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOU30320" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01862724v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joey-allen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3075-8560" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=z5zOYnUAAAAJ&amp;hl=fr&amp;authuser=1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192281v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Polst" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Allen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz H&#246;lker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Hilt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Stibor" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14478" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03938460v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156511" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718545v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Vijayaraj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nellya Amoussou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118325" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718544v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Kipferler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14040581" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03031007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth M. Gross" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Courcoul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Compin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2020.116713" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02526187v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cellamare" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bachelet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13475" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103970v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Felten" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118431" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila S Shirokova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dah&#233;drey Payandi-Rolland" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Lim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Manasypov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139671" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396296v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane El-Kirat-Chatel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b17821" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168050v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Ten-Hage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-017-1082-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878127v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bringuier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2017.07.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167981v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12436" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJP497WX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168004v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3873-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04133275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Maria Gross" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925694v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ortiz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03718543v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925497v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Alejandro L&#243;pez Moreira Mazacotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Herbert Polst" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935418v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Schmitt-Jansen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03925554v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935517v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03933680v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03937460v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03930069v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189451v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03234378v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005464v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232613v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Oliger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03184165v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232127v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189449v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian H. Polst" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189450v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232063v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03879928v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119842156.ch11" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017845v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Marie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810459v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01635676v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOU30320" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01862724v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>