--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joffray Guillory </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positioning of a cable-driven parallel robot at better than 250 μm using multilateration and photogrammetric measurement systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Sargeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 97, pp.1087-1108. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.precisioneng.2025.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05419284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of air refractive index formulae when used in telemetry for two-wavelength refractivity compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (4), pp.045003. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1681-7575/ade9c5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between a Two-Wavelength Absolute Distance Meter and a GNSS-Based Distance Meter at CERN Geodetic Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Baselga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis García-Asenjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Surveying Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 151 (1), pp.8212-8223. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/JSUED2.SUENG-1523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European GeoMetre project: developing enhanced large-scale dimensional metrology for geodesy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Baselga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Courde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Eschelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis García-Asenjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.371-381. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12518-022-00487-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sub-millimetre two-wavelength EDM that compensates the air refractive index: uncertainty and measurements up to 5 km</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (2), pp.025024. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/ad0a22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An SI-traceable multilateration coordinate measurement system with half the uncertainty of a laser tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claes-Göran Svantesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Herbertsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (6), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/acc26a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the reference point of a radio telescope using a multilateration-based coordinate measurement prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lösler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Eschelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83, pp.69-81. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.precisioneng.2023.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic thermometer operating up to 11 m: uncertainty assessment and new values for Cramer coefficients around 40 kHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mimoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Plimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.13. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ijmqe/2023011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operator-software impact in local tie networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lösler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Eschelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swetlana Mähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.77-95. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12518-022-00477-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute multilateration-based coordinate measurement system using retroreflecting glass spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.214-227. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.precisioneng.2021.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilateration with Self-Calibration: Uncertainty Assessment, Experimental Measurements and Monte-Carlo Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (2), pp.241 - 262. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metrology2020015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the mechanical errors of a prototype of an optical multilateration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91 (2), pp.025004. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5132933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment of a prototype of multilateration coordinate measurement system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66, pp.496-506. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.precisioneng.2020.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Assessment of Optical Distance Measurements at Micrometer Level Accuracy for Long-Range Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Teyssendier de La Serve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel E Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (6), pp.2260-2267. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2019.2902804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpent : un prototype de haute exactitude pour les mesures de grande distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Teyssendier de La Serve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution kilometric range optical telemetry in air by radio frequency phase measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radek Šmíd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Garcia-Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel E Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87 (7), pp.075105. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4954180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and reduction of the amplitude-to-phase conversion effects in telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge García-Márquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (8), pp.084006. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/26/8/084006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60 GHz Wireless Home Area Network With Radio Over Fiber Repeaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (16), pp. 2482-2488. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2011.2159776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoF architectures Future MultiGigabit Wireless Systems in the Home-Area Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.30-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-Over-Fiber Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isbelle Sianud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Ulmer-Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.30 - 38. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MVT.2010.937847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field measurements over kilometres with sub-millimeter uncertainties using the Arpent two-wavelength EDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Symposium on Deformation Monitoring (JISDM) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of the atmospheric effects for uncertainties less than 1 mm over distances of up to 8 km using a two-wavelength EDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MacroScale 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic system for average temperature measurement in an industrial environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mimoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guianvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Plimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3373-3379, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prototype of High Accuracy Telemeter for Long-Range Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Waller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Conference on Precision Electromagnetic Measurements (CPEM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CPEM.2018.8501040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpent: a new high accuracy long-range Absolute Distance Meter (ADM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MacroScale conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation du couplage AM/PM à la photodétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Françoise Obaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Garcia Marquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journ?e club optique et microonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser diodes based absolute distance meter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Françoise Obaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Precision Electromagnetic Measurements (CPEM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. pp.490 - 491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation from amplitude to phase modulation conversion in telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge García-Márquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Obaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macroscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1550 nm telemeter for outdoor application based on off-the-shelf components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Françoise Obaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Garcia Marquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrology for Long Distance Surveying workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, caparica, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison sans fils à 60 GHz et réseau domestique multi-gigabit/s basé sur une infrastructure radio sur fibre bas coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouffant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.art. J2-ST-P8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WDM-FDM approach for a Multiservice Home Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Fiber Optic Engineers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Anaheim, France. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NFOEC.2013.NTu3J.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION OF DISPERSION-INDUCED DISTORTIONS IN IMDD OFDM PON TRANSMISSIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Erasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference and Exhibition on Optical Communications (ECOC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amsterdam, Netherlands. paper P6.08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between two 60GHz multipoint RoF architectures for the Home Area Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ait Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Algani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 17th European Conference on Networks and Optical Communications - (NOC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Vilanova i la Geltru, France. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOC.2012.6249908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORIGIN : Radio sur Fibre pour un Réseau Local Domestique millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Microonde (SFO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio over fiber tunnel for 60 GHz wireless home network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference and Exposition and the National Fiber Optic Engineers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Los Angeles, United States. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio sur fibre pour un réseau local domestique millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical home network based on an NxN multimode fiber architecture and CWDM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference and Exposition and the National Fiber Optic Engineers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Los Angeles, United States. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multiservice & multiformat optical home area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ITG Conference on Electronic Media Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Dortmund, Germany. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHITECTURE TRANSPARENTE EN FIBRE MULTIMODE ET TECHNOLOGIE CWDM POUR UN RESEAU LOCAL DOMESTIQUE MULTIFORMAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Journées Nationales d'Optique Guidées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.JNOG 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin : a 60 GHz radio-over-fiber home area network project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adonis Bikiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Guevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Green Radio over Fiber &amp; All optical Technologies for Wireless Access Networks (GROWAN 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio over Fiber (RoF) for the future home area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other. Université Paris-Est, 2012. English. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PEST1083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00786479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joffray Guillory </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positioning of a cable-driven parallel robot at better than 250 μm using multilateration and photogrammetric measurement systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Sargeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 97, pp.1087-1108. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.precisioneng.2025.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05419284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between a Two-Wavelength Absolute Distance Meter and a GNSS-Based Distance Meter at CERN Geodetic Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Baselga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis García-Asenjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Surveying Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 151 (1), pp.8212-8223. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/JSUED2.SUENG-1523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of air refractive index formulae when used in telemetry for two-wavelength refractivity compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (4), pp.045003. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1681-7575/ade9c5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the reference point of a radio telescope using a multilateration-based coordinate measurement prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lösler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Eschelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83, pp.69-81. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.precisioneng.2023.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An SI-traceable multilateration coordinate measurement system with half the uncertainty of a laser tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claes-Göran Svantesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Herbertsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (6), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/acc26a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sub-millimetre two-wavelength EDM that compensates the air refractive index: uncertainty and measurements up to 5 km</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (2), pp.025024. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/ad0a22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European GeoMetre project: developing enhanced large-scale dimensional metrology for geodesy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Baselga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Courde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Eschelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis García-Asenjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.371-381. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12518-022-00487-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic thermometer operating up to 11 m: uncertainty assessment and new values for Cramer coefficients around 40 kHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mimoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Plimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.13. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ijmqe/2023011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operator-software impact in local tie networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lösler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Eschelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swetlana Mähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.77-95. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12518-022-00477-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilateration with Self-Calibration: Uncertainty Assessment, Experimental Measurements and Monte-Carlo Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (2), pp.241 - 262. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metrology2020015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute multilateration-based coordinate measurement system using retroreflecting glass spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.214-227. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.precisioneng.2021.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the mechanical errors of a prototype of an optical multilateration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91 (2), pp.025004. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5132933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment of a prototype of multilateration coordinate measurement system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66, pp.496-506. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.precisioneng.2020.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Assessment of Optical Distance Measurements at Micrometer Level Accuracy for Long-Range Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Teyssendier de La Serve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel E Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (6), pp.2260-2267. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2019.2902804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpent : un prototype de haute exactitude pour les mesures de grande distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Teyssendier de La Serve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution kilometric range optical telemetry in air by radio frequency phase measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radek Šmíd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Garcia-Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel E Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87 (7), pp.075105. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4954180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and reduction of the amplitude-to-phase conversion effects in telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge García-Márquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (8), pp.084006. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/26/8/084006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60 GHz Wireless Home Area Network With Radio Over Fiber Repeaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (16), pp. 2482-2488. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2011.2159776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoF architectures Future MultiGigabit Wireless Systems in the Home-Area Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.30-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-Over-Fiber Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isbelle Sianud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Ulmer-Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.30 - 38. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MVT.2010.937847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field measurements over kilometres with sub-millimeter uncertainties using the Arpent two-wavelength EDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Symposium on Deformation Monitoring (JISDM) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of the atmospheric effects for uncertainties less than 1 mm over distances of up to 8 km using a two-wavelength EDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MacroScale 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic system for average temperature measurement in an industrial environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mimoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guianvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Plimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3373-3379, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prototype of High Accuracy Telemeter for Long-Range Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Waller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Conference on Precision Electromagnetic Measurements (CPEM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CPEM.2018.8501040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpent: a new high accuracy long-range Absolute Distance Meter (ADM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MacroScale conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation from amplitude to phase modulation conversion in telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge García-Márquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Obaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macroscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser diodes based absolute distance meter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Françoise Obaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Precision Electromagnetic Measurements (CPEM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. pp.490 - 491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation du couplage AM/PM à la photodétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Françoise Obaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Garcia Marquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journ?e club optique et microonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1550 nm telemeter for outdoor application based on off-the-shelf components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Françoise Obaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Garcia Marquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrology for Long Distance Surveying workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, caparica, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison sans fils à 60 GHz et réseau domestique multi-gigabit/s basé sur une infrastructure radio sur fibre bas coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouffant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.art. J2-ST-P8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WDM-FDM approach for a Multiservice Home Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Fiber Optic Engineers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Anaheim, France. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NFOEC.2013.NTu3J.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION OF DISPERSION-INDUCED DISTORTIONS IN IMDD OFDM PON TRANSMISSIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Erasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference and Exhibition on Optical Communications (ECOC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amsterdam, Netherlands. paper P6.08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between two 60GHz multipoint RoF architectures for the Home Area Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ait Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Algani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 17th European Conference on Networks and Optical Communications - (NOC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Vilanova i la Geltru, France. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOC.2012.6249908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio over fiber tunnel for 60 GHz wireless home network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference and Exposition and the National Fiber Optic Engineers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Los Angeles, United States. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORIGIN : Radio sur Fibre pour un Réseau Local Domestique millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Microonde (SFO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio sur fibre pour un réseau local domestique millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical home network based on an NxN multimode fiber architecture and CWDM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference and Exposition and the National Fiber Optic Engineers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Los Angeles, United States. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multiservice & multiformat optical home area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ITG Conference on Electronic Media Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Dortmund, Germany. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHITECTURE TRANSPARENTE EN FIBRE MULTIMODE ET TECHNOLOGIE CWDM POUR UN RESEAU LOCAL DOMESTIQUE MULTIFORMAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Journées Nationales d'Optique Guidées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.JNOG 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin : a 60 GHz radio-over-fiber home area network project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adonis Bikiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Guevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Green Radio over Fiber &amp; All optical Technologies for Wireless Access Networks (GROWAN 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio over Fiber (RoF) for the future home area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other. Université Paris-Est, 2012. English. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PEST1083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00786479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05419284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffray Guillory" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wallerand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Truong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Sargeant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Richards" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2025.11.020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05427407v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/ade9c5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05427429v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Baselga" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garc&#237;a-Asenjo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JSUED2.SUENG-1523" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04071093v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pollinger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Eschelbach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12518-022-00487-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alexandre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ad0a22" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04086635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claes-G&#246;ran Svantesson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Herbertsson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/acc26a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801346v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L&#246;sler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2023.05.007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mimoune" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Plimmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2023011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04064674v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetlana M&#228;hler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12518-022-00477-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2021.09.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03670747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metrology2020015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03723954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillory" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Truong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wallerand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5132933" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03190544v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2020.08.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02448852v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Teyssendier de La Serve" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Truong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2019.2902804" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02460050v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02448931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek &#352;m&#237;d" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia-Marquez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954180" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02448935v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garc&#237;a-M&#225;rquez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/26/8/084006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789508v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tanguy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pizzinat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2011.2159776" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783996v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709240v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isbelle Sianud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Ulmer-Moll" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charbonnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVT.2010.937847" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508605v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233973v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0941" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02465301v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Waller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2018.8501040" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02465319v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Obaton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garcia Marquez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126488v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02468318v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Obaton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126491v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794874v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouffant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Evanno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709223v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Chikha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guignard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NFOEC.2013.NTu3J.2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924563v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Erasme" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveena Genay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709229v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ait Yahia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzinat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charbonnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Algani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2012.6249908" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251359v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795149v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799886v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795145v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795202v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834863v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Bikiny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Guevel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00786479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PEST1083" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05419284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffray Guillory" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wallerand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Truong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Sargeant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Richards" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2025.11.020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05427429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Baselga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garc&#237;a-Asenjo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JSUED2.SUENG-1523" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05427407v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/ade9c5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801346v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L&#246;sler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Eschelbach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2023.05.007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04086635v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claes-G&#246;ran Svantesson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Herbertsson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/acc26a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801433v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alexandre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ad0a22" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04071093v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pollinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12518-022-00487-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mimoune" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Plimmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2023011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04064674v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetlana M&#228;hler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12518-022-00477-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03670747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metrology2020015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2021.09.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03723954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillory" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Truong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wallerand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5132933" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03190544v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2020.08.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02448852v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Teyssendier de La Serve" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Truong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2019.2902804" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02460050v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02448931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek &#352;m&#237;d" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia-Marquez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954180" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02448935v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garc&#237;a-M&#225;rquez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/26/8/084006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789508v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tanguy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pizzinat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2011.2159776" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783996v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709240v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isbelle Sianud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Ulmer-Moll" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charbonnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVT.2010.937847" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508605v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233973v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0941" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02465301v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Waller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2018.8501040" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02465319v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02468318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Obaton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126488v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Obaton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126489v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garcia Marquez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126491v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794874v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouffant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Evanno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709223v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Chikha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guignard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NFOEC.2013.NTu3J.2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924563v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Erasme" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveena Genay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709229v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ait Yahia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzinat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charbonnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Algani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2012.6249908" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795149v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251359v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799886v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795145v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795202v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834863v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Bikiny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Guevel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00786479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PEST1083" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>