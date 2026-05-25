--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joffray Guillory </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positioning of a cable-driven parallel robot at better than 250 μm using multilateration and photogrammetric measurement systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Sargeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 97, pp.1087-1108. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.precisioneng.2025.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05419284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between a Two-Wavelength Absolute Distance Meter and a GNSS-Based Distance Meter at CERN Geodetic Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Baselga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis García-Asenjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Surveying Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 151 (1), pp.8212-8223. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/JSUED2.SUENG-1523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of air refractive index formulae when used in telemetry for two-wavelength refractivity compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (4), pp.045003. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1681-7575/ade9c5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the reference point of a radio telescope using a multilateration-based coordinate measurement prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lösler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Eschelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83, pp.69-81. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.precisioneng.2023.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An SI-traceable multilateration coordinate measurement system with half the uncertainty of a laser tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claes-Göran Svantesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Herbertsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (6), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/acc26a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sub-millimetre two-wavelength EDM that compensates the air refractive index: uncertainty and measurements up to 5 km</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (2), pp.025024. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/ad0a22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European GeoMetre project: developing enhanced large-scale dimensional metrology for geodesy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Baselga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Courde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Eschelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis García-Asenjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.371-381. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12518-022-00487-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic thermometer operating up to 11 m: uncertainty assessment and new values for Cramer coefficients around 40 kHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mimoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Plimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.13. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ijmqe/2023011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operator-software impact in local tie networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lösler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Eschelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swetlana Mähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.77-95. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12518-022-00477-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilateration with Self-Calibration: Uncertainty Assessment, Experimental Measurements and Monte-Carlo Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (2), pp.241 - 262. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metrology2020015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute multilateration-based coordinate measurement system using retroreflecting glass spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.214-227. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.precisioneng.2021.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the mechanical errors of a prototype of an optical multilateration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91 (2), pp.025004. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5132933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment of a prototype of multilateration coordinate measurement system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66, pp.496-506. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.precisioneng.2020.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Assessment of Optical Distance Measurements at Micrometer Level Accuracy for Long-Range Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Teyssendier de La Serve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel E Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (6), pp.2260-2267. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2019.2902804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpent : un prototype de haute exactitude pour les mesures de grande distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Teyssendier de La Serve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution kilometric range optical telemetry in air by radio frequency phase measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radek Šmíd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Garcia-Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel E Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87 (7), pp.075105. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4954180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and reduction of the amplitude-to-phase conversion effects in telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge García-Márquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (8), pp.084006. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/26/8/084006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60 GHz Wireless Home Area Network With Radio Over Fiber Repeaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (16), pp. 2482-2488. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2011.2159776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoF architectures Future MultiGigabit Wireless Systems in the Home-Area Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.30-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-Over-Fiber Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isbelle Sianud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Ulmer-Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.30 - 38. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MVT.2010.937847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field measurements over kilometres with sub-millimeter uncertainties using the Arpent two-wavelength EDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Symposium on Deformation Monitoring (JISDM) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of the atmospheric effects for uncertainties less than 1 mm over distances of up to 8 km using a two-wavelength EDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MacroScale 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic system for average temperature measurement in an industrial environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mimoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guianvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Plimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3373-3379, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prototype of High Accuracy Telemeter for Long-Range Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Waller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Conference on Precision Electromagnetic Measurements (CPEM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CPEM.2018.8501040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpent: a new high accuracy long-range Absolute Distance Meter (ADM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MacroScale conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation from amplitude to phase modulation conversion in telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge García-Márquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Obaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macroscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser diodes based absolute distance meter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Françoise Obaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Precision Electromagnetic Measurements (CPEM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. pp.490 - 491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation du couplage AM/PM à la photodétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Françoise Obaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Garcia Marquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journ?e club optique et microonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1550 nm telemeter for outdoor application based on off-the-shelf components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Françoise Obaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Garcia Marquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrology for Long Distance Surveying workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, caparica, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison sans fils à 60 GHz et réseau domestique multi-gigabit/s basé sur une infrastructure radio sur fibre bas coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouffant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.art. J2-ST-P8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WDM-FDM approach for a Multiservice Home Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Fiber Optic Engineers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Anaheim, France. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NFOEC.2013.NTu3J.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION OF DISPERSION-INDUCED DISTORTIONS IN IMDD OFDM PON TRANSMISSIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Erasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference and Exhibition on Optical Communications (ECOC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amsterdam, Netherlands. paper P6.08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between two 60GHz multipoint RoF architectures for the Home Area Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ait Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Algani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 17th European Conference on Networks and Optical Communications - (NOC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Vilanova i la Geltru, France. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOC.2012.6249908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio over fiber tunnel for 60 GHz wireless home network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference and Exposition and the National Fiber Optic Engineers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Los Angeles, United States. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORIGIN : Radio sur Fibre pour un Réseau Local Domestique millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Microonde (SFO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio sur fibre pour un réseau local domestique millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical home network based on an NxN multimode fiber architecture and CWDM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference and Exposition and the National Fiber Optic Engineers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Los Angeles, United States. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multiservice & multiformat optical home area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ITG Conference on Electronic Media Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Dortmund, Germany. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHITECTURE TRANSPARENTE EN FIBRE MULTIMODE ET TECHNOLOGIE CWDM POUR UN RESEAU LOCAL DOMESTIQUE MULTIFORMAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Journées Nationales d'Optique Guidées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.JNOG 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin : a 60 GHz radio-over-fiber home area network project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adonis Bikiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Guevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Green Radio over Fiber &amp; All optical Technologies for Wireless Access Networks (GROWAN 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio over Fiber (RoF) for the future home area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other. Université Paris-Est, 2012. English. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PEST1083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00786479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Joffray Guillory </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positioning of a cable-driven parallel robot at better than 250 μm using multilateration and photogrammetric measurement systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Sargeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Richards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 97, pp.1087-1108. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.precisioneng.2025.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05419284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between a Two-Wavelength Absolute Distance Meter and a GNSS-Based Distance Meter at CERN Geodetic Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Baselga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis García-Asenjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Surveying Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 151 (1), pp.8212-8223. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/JSUED2.SUENG-1523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of air refractive index formulae when used in telemetry for two-wavelength refractivity compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62 (4), pp.045003. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1681-7575/ade9c5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the reference point of a radio telescope using a multilateration-based coordinate measurement prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lösler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Eschelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83, pp.69-81. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.precisioneng.2023.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An SI-traceable multilateration coordinate measurement system with half the uncertainty of a laser tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claes-Göran Svantesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnus Herbertsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (6), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/acc26a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European GeoMetre project: developing enhanced large-scale dimensional metrology for geodesy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Pollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Baselga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Courde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Eschelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis García-Asenjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.371-381. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12518-022-00487-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sub-millimetre two-wavelength EDM that compensates the air refractive index: uncertainty and measurements up to 5 km</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (2), pp.025024. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6501/ad0a22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic thermometer operating up to 11 m: uncertainty assessment and new values for Cramer coefficients around 40 kHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mimoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Plimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.13. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ijmqe/2023011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operator-software impact in local tie networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lösler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Eschelbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swetlana Mähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), pp.77-95. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12518-022-00477-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilateration with Self-Calibration: Uncertainty Assessment, Experimental Measurements and Monte-Carlo Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (2), pp.241 - 262. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metrology2020015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute multilateration-based coordinate measurement system using retroreflecting glass spheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73, pp.214-227. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.precisioneng.2021.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the mechanical errors of a prototype of an optical multilateration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Wallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 91 (2), pp.025004. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5132933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03723954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty assessment of a prototype of multilateration coordinate measurement system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66, pp.496-506. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.precisioneng.2020.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Assessment of Optical Distance Measurements at Micrometer Level Accuracy for Long-Range Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Teyssendier de La Serve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel E Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (6), pp.2260-2267. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2019.2902804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpent : un prototype de haute exactitude pour les mesures de grande distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Teyssendier de La Serve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution kilometric range optical telemetry in air by radio frequency phase measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radek Šmíd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Garcia-Marquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel E Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 87 (7), pp.075105. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4954180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and reduction of the amplitude-to-phase conversion effects in telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge García-Márquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (8), pp.084006. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-0233/26/8/084006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60 GHz Wireless Home Area Network With Radio Over Fiber Repeaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (16), pp. 2482-2488. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2011.2159776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoF architectures Future MultiGigabit Wireless Systems in the Home-Area Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.30-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-Over-Fiber Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isbelle Sianud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Ulmer-Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Vehicular Technology Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.30 - 38. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MVT.2010.937847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field measurements over kilometres with sub-millimeter uncertainties using the Arpent two-wavelength EDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Symposium on Deformation Monitoring (JISDM) 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of the atmospheric effects for uncertainties less than 1 mm over distances of up to 8 km using a two-wavelength EDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MacroScale 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic system for average temperature measurement in an industrial environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mimoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guianvarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Plimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3373-3379, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48465/fa.2020.0941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Prototype of High Accuracy Telemeter for Long-Range Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Waller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Conference on Precision Electromagnetic Measurements (CPEM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CPEM.2018.8501040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpent: a new high accuracy long-range Absolute Distance Meter (ADM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd MacroScale conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation from amplitude to phase modulation conversion in telemetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge García-Márquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Obaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macroscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser diodes based absolute distance meter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Françoise Obaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Precision Electromagnetic Measurements (CPEM 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. pp.490 - 491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation du couplage AM/PM à la photodétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Françoise Obaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Garcia Marquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journ?e club optique et microonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1550 nm telemeter for outdoor application based on off-the-shelf components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wallerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Françoise Obaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Garcia Marquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metrology for Long Distance Surveying workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, caparica, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaison sans fils à 60 GHz et réseau domestique multi-gigabit/s basé sur une infrastructure radio sur fibre bas coût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouffant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Evanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.art. J2-ST-P8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WDM-FDM approach for a Multiservice Home Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Chikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Fiber Optic Engineers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Anaheim, France. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NFOEC.2013.NTu3J.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPERIMENTAL INVESTIGATION OF DISPERSION-INDUCED DISTORTIONS IN IMDD OFDM PON TRANSMISSIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Anet Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Erasme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveena Genay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference and Exhibition on Optical Communications (ECOC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amsterdam, Netherlands. paper P6.08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between two 60GHz multipoint RoF architectures for the Home Area Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ait Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Algani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 17th European Conference on Networks and Optical Communications - (NOC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Vilanova i la Geltru, France. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOC.2012.6249908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORIGIN : Radio sur Fibre pour un Réseau Local Domestique millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique Microonde (SFO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio over fiber tunnel for 60 GHz wireless home network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference and Exposition and the National Fiber Optic Engineers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Los Angeles, United States. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio sur fibre pour un réseau local domestique millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical home network based on an NxN multimode fiber architecture and CWDM technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Fiber Communication Conference and Exposition and the National Fiber Optic Engineers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Los Angeles, United States. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multiservice & multiformat optical home area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ITG Conference on Electronic Media Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Dortmund, Germany. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHITECTURE TRANSPARENTE EN FIBRE MULTIMODE ET TECHNOLOGIE CWDM POUR UN RESEAU LOCAL DOMESTIQUE MULTIFORMAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Pizzinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Journées Nationales d'Optique Guidées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.JNOG 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin : a 60 GHz radio-over-fiber home area network project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adonis Bikiny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Guevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on Green Radio over Fiber &amp; All optical Technologies for Wireless Access Networks (GROWAN 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio over Fiber (RoF) for the future home area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffray Guillory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Other. Université Paris-Est, 2012. English. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PEST1083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00786479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05419284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffray Guillory" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wallerand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Truong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Sargeant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Richards" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2025.11.020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05427429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Baselga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garc&#237;a-Asenjo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JSUED2.SUENG-1523" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05427407v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/ade9c5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801346v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L&#246;sler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Eschelbach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2023.05.007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04086635v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claes-G&#246;ran Svantesson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Herbertsson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/acc26a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801433v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alexandre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ad0a22" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04071093v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pollinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12518-022-00487-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mimoune" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Plimmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2023011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04064674v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetlana M&#228;hler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12518-022-00477-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03670747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metrology2020015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2021.09.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03723954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillory" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Truong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wallerand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5132933" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03190544v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2020.08.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02448852v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Teyssendier de La Serve" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Truong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2019.2902804" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02460050v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02448931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek &#352;m&#237;d" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia-Marquez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954180" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02448935v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garc&#237;a-M&#225;rquez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/26/8/084006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789508v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tanguy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pizzinat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2011.2159776" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783996v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709240v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isbelle Sianud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Ulmer-Moll" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charbonnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVT.2010.937847" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508605v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233973v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0941" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02465301v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Waller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2018.8501040" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02465319v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02468318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Obaton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126488v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Obaton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126489v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garcia Marquez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126491v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794874v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouffant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Evanno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709223v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Chikha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guignard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NFOEC.2013.NTu3J.2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924563v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Erasme" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveena Genay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709229v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ait Yahia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzinat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charbonnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Algani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2012.6249908" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795149v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251359v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799886v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795145v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795202v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834863v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Bikiny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Guevel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00786479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PEST1083" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05419284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffray Guillory" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wallerand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Truong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Sargeant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Richards" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2025.11.020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05427429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Baselga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Garc&#237;a-Asenjo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JSUED2.SUENG-1523" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05427407v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/ade9c5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801346v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L&#246;sler" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Eschelbach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2023.05.007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04086635v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claes-G&#246;ran Svantesson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Herbertsson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/acc26a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04071093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pollinger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12518-022-00487-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801433v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alexandre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ad0a22" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mimoune" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Plimmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2023011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04064674v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetlana M&#228;hler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12518-022-00477-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03670747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metrology2020015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2021.09.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03723954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillory" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Truong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Wallerand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5132933" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03190544v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2020.08.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02448852v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Teyssendier de La Serve" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Truong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2019.2902804" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02460050v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02448931v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek &#352;m&#237;d" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garcia-Marquez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4954180" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02448935v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Garc&#237;a-M&#225;rquez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/26/8/084006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789508v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tanguy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pizzinat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charbonnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2011.2159776" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783996v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709240v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isbelle Sianud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Ulmer-Moll" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charbonnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVT.2010.937847" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508605v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233973v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guianvarc'H" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0941" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02465301v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Waller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPEM.2018.8501040" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02465319v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02468318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Obaton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126488v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fran&#231;oise Obaton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126489v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garcia Marquez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126491v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794874v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouffant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Evanno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709223v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Chikha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guignard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NFOEC.2013.NTu3J.2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924563v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Anet Neto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Erasme" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveena Genay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709229v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ait Yahia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzinat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charbonnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Algani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2012.6249908" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251359v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795149v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799886v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795145v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795202v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834863v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Bikiny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Guevel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00786479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PEST1083" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>