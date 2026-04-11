--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -151,1391 +151,1612 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapports humains-animaux en élevage : regard croisé de l’ergonomie et l’éthologie appliquée</w:t>
+                <w:t xml:space="preserve">Mobilisation du corps et simulation : comment susciter la transformation des pratiques professionnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Cromer</w:t>
+                <w:t xml:space="preserve">Sophie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.4.8023⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14ybk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04853605v1</w:t>
+                <w:t xml:space="preserve">hal-05316948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking action to improve working conditions on meat and dairy sheep farms: the results of the AmTrav'Ovin project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Jousseins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 88, pp.78-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol88-art07-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agir pour améliorer les conditions d'exercice du travail en élevages ovins viande et lait : les acquis du projet AmTrav'Ovin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapports humains-animaux en élevage : regard croisé de l’ergonomie et l’éthologie appliquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2023-vol88-art09⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (4), pp.8023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.4.8023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327328v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04853605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From human–animal relation practice research to the development of the livestock farmer's activity: an ergonomics–applied ethology interaction</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agir pour améliorer les conditions d'exercice du travail en élevages ovins viande et lait : les acquis du projet AmTrav'Ovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Jousseins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Purseigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Jérémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100395⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88, pp.105-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2023-vol88-art09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-03469481v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the individual activity of professional volleyball players: Situation assessment and sensemaking under time pressure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From human–animal relation practice research to the development of the livestock farmer's activity: an ergonomics–applied ethology interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2018.07.003⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (12), pp.100395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-01846882v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03469481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is workplace an appropriate setting for the promotion of physical activity? A new framework for worksite interventions among employees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of the individual activity of professional volleyball players: Situation assessment and sensemaking under time pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Récopé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Genin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martine Duclos</w:t>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/wor-192873⟩</w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2018.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102976v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01846882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête sur les conditions de travail auprès de professeurs d'éducation physique et sportive et perspectives d’action</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+                <w:t xml:space="preserve">Is workplace an appropriate setting for the promotion of physical activity? A new framework for worksite interventions among employees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Mardon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (3), pp.421-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/wor-192873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01122911v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de l’intervention ergonomique. D’une préoccupation de montée en cadence à la décision d’investir pour transformer le travail : embûches et stratégies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+                <w:t xml:space="preserve">Enquête sur les conditions de travail auprès de professeurs d'éducation physique et sportive et perspectives d’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Aubert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serge Volkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Récopé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Regards d’ergonomes sur le travail, 17 (2), pp.1-16</w:t>
+              <w:t xml:space="preserve">, 2015, 17 (1), pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01251357v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01122911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place tient l'expérience des autres dans la formation d'un professionnel ? Apport et limite du récit professionnel</w:t>
+                <w:t xml:space="preserve">Construction de l’intervention ergonomique. D’une préoccupation de montée en cadence à la décision d’investir pour transformer le travail : embûches et stratégies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Regards d’ergonomes sur le travail, 17 (2), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pistes.4599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967842v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01251357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active participation in preventionist professional practices: a specific ergonomics training course.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction de l’intervention ergonomique. D’une préoccupation de montée en cadence à la décision d’investir pour transformer le travail : embûches et stratégies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Pignault</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Regards d’ergonomes sur le travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776851v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les récits professionnels dans une formation d'ergonomes</w:t>
+                <w:t xml:space="preserve">Quelle place tient l'expérience des autres dans la formation d'un professionnel ? Apport et limite du récit professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 75 (4), pp.353-376</w:t>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 151, pp.25-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00773381v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Active participation in preventionist professional practices: a specific ergonomics training course.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Querelle,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duwelz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pignault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.5189-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/WOR-2012-0808-5189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les récits professionnels dans une formation d'ergonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75 (4), pp.353-376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Phasage des travaux et organisations transitoires: quels rôles pour l'ergonome ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Escouteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (1), pp.26-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1545,2742 +1766,2867 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One welfare : entre éthologie et ergonomie, entre travail prescrit et travail réel autour des pratiques relationnelles homme-animal d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Delanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ramonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51. colloque de la Société Française d’Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03843645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concevoir un bâtiment d’élevage bovin : pour les conditions de vie de l’animal ou les conditions de travail de l’éleveur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Mirabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, clermont-ferrand, France</w:t>
+              <w:t xml:space="preserve">Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161563v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02129411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments and intentions of uses during the design of a cobot</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Rousset</w:t>
+                <w:t xml:space="preserve">Introduction de la journée : Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mirabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wellbeing at work in a changing world : challenges and opportunities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France. pp.27</w:t>
+              <w:t xml:space="preserve">Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02138723v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02129417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de la journée : Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experiments and intentions of uses during the design of a cobot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonnemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Wellbeing at work in a changing world : challenges and opportunities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02129417v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02138723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir un bâtiment d’élevage bovin : pour les conditions de vie de l’animal ou les conditions de travail de l’éleveur ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mirabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02129411v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre l’homme, son outil et la peinture : identifier des compétences incorporées au service des performances industrielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lamodière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54ème Congrès International Société d'Ergonomie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte du bien-être de l’éleveur et de l’animal par l’ergonomie dans la conception des situations de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien-être animal : des valeurs à partager</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02171448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet d’investissement : une démarche prévention pour optimiser la performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Danguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pelisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préventica Santé et Sécurité au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réussir son projet d'investissement en élevage bovin. Cas de la conception de silos d'alimentation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pelisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sommet international de l'élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Cournon d'Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intervention ergonomique : vers une ergonomie développementale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">La formation des ergonomes. Perspectives et déclinaison locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'intervention en ergonomie : un dispositif constructif pour accompagner les changements de l'entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAM, NANTES, Apr 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude ADECAPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01306389v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs de professionnalisation : formation par la pratique et par la réflexion sur la pratique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'intervention ergonomique : vers une ergonomie développementale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises STAPS Atelier "Apprentissage – Formation – Education – Professionnalisation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">L'intervention en ergonomie : un dispositif constructif pour accompagner les changements de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, NANTES, Apr 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016795v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01306389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation des ergonomes. Perspectives et déclinaison locale</w:t>
+                <w:t xml:space="preserve">Dispositifs de professionnalisation : formation par la pratique et par la réflexion sur la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude ADECAPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Assises STAPS Atelier "Apprentissage – Formation – Education – Professionnalisation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016812v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formateur-animateur : un rôle sous-estimé et à outiller dans la conception de dispositifs de formation. Cas de la formation aux opérations de contre-perçage sur avion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les questions vives en éducation et formation : regards croisés France-Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle pertinence de l'ergonomie et des ergonomes à intervenir dans le champ de la formation professionnelle ? Tensions entre l'adaptation du travail à l'homme et l'adaptation de l'homme à son travail.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème congrès international. Société d'Ergonomie de Langue Française.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France. pp.cédérom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la botte prend l'eau, la peau souf(f)re à Cotonou. Intérêt de l'analyse du travail dans la prévention des risques professionnels, la fiabilité et l'efficacité du travail humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Escouteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Boton-Sourou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alger: Congrès international "L'ergonomie et son rôle dans la prévention et le développement dans les pays en voie de développement".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interventions humaines dans l'exploitation de processus industriels : quels enjeux de performance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Querelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SELF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du raisin au vin : quelle place pour la prévention dans un projet de conception ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Poulalion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des journées de Bordeaux sur la pratique de l'ergonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des récits professionnels au développement des apprentissages. Étude exploratoire dans la formation des ergonomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de Didactique Professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et variabilité des situations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+                <w:t xml:space="preserve">The Extimization of Traditional Hoof Trimming Knowledge and the Basis of Its Acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dumas Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Récopé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Gravié-Plandé, Valérie Lehmann, Jean-Claude Coulet, Jean-Louis Ermine. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.255-257, 2021</w:t>
+              <w:t xml:space="preserve">Traditional Knowledge and the Challenges of the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapter 2, I STE Ltd &amp; John Wiley &amp; Sons, Inc., pp.21-47, 2025, Knowledge management series, 978-1-83669-025-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03371426v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage, formation et activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éric Brangier; Gérard Valléry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, 2021, 978210082216. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+              <w:t xml:space="preserve">, Dunod, pp.105-109, 2021, 978210082216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dunod.brang.2021.01.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boccara</w:t>
+                <w:t xml:space="preserve">Diversité et variabilité des situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.162-165, 2021, 978210082216. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Dunod, pp.255-257, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402459v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03371426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir et animer une formation de formateurs : retour d’expérience sur la contribution possible de l'ergonome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éric Brangier; Gérard Valléry. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les formateurs au travail. Conditions d'exercice, activités, interventions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.162-165, 2021, 978210082216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.brang.2021.01.0162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136895v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir un dispositif de formation par la pratique pour des opérateurs : une approche ergonomique de la conduite de projet</w:t>
+                <w:t xml:space="preserve">Concevoir et animer une formation de formateurs : retour d’expérience sur la contribution possible de l'ergonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyses de l'activité - Perspectives pour la conception et la transformation des situations de travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.99-111, 2018</w:t>
+              <w:t xml:space="preserve">Les formateurs au travail. Conditions d'exercice, activités, interventions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01792273v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Concevoir un dispositif de formation par la pratique pour des opérateurs : une approche ergonomique de la conduite de projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Philippe Zawieja. </w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Vidal-Gomel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire de la fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Droz S.A., pp.217-221, 2016, ISBN 978-2-600-04713-5</w:t>
+              <w:t xml:space="preserve">Analyses de l'activité - Perspectives pour la conception et la transformation des situations de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.99-111, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01374881v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01792273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la sécurité des grands systèmes à risques aux conditions d'introduction des nouvelles technologies : quelles contributions pour l'ergonomie ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Effort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Zawieja. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Performances Humaines et Techniques" d'hier à aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Octarès Editions, pp.389-398, 2016</w:t>
+              <w:t xml:space="preserve">Dictionnaire de la fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz S.A., pp.217-221, 2016, ISBN 978-2-600-04713-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01372692v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01374881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effort, Travail et ergonomie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">De la sécurité des grands systèmes à risques aux conditions d'introduction des nouvelles technologies : quelles contributions pour l'ergonomie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monéger Ferdinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire de la fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Droz, 2015</w:t>
+              <w:t xml:space="preserve">"Performances Humaines et Techniques" d'hier à aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès Editions, pp.389-398, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01123083v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01372692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effort, Travail et ergonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Zawieja. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Droz, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01123083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ergonomie et architecture : contribution des ergonomes à la conception des espaces de vie et de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Escouteloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PATHOLOGIE PROFESSIONNELLE ET DE L'ENVIRONNEMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.70-78, 2014, 9782842995355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1877-7856(14)63061-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4290,222 +4636,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomie et conception architecturale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bonnemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monéger Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01976658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ergonomie au coeur du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01837966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4515,114 +4861,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions des récits professionnels à l'apprentissage d'un métier. Le cas d'une formation d'ergonomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Victor Segalen - Bordeaux II, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00777722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4690,51 +5036,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1B6FE39"/>
+    <w:nsid w:val="DF6623D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4921,51 +5267,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joffrey-beaujouan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156760363" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853605v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cromer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.4.8023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708363v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jousseins" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bellet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art07-GB" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art09" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469481v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100395" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846882v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2018.07.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Genin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/wor-192873" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122911v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fiard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251357v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967842v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniellou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776851v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Querelle," TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duwelz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pignault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0808-5189" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773381v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674137v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Escouteloup" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843645v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Delanoue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ramonet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161563v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mirabito" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138723v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dridi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnemain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rousset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129417v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129411v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021311v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lamodi&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morize" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943468v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Danguin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Mallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pelisse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Marchand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943478v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306389v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016795v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973460v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973438v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782332v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Boton-Sourou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782320v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Querelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795056v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poulalion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782316v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402437v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Th&#233;bault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0105" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402459v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0162" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136895v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374881v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dugu&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372692v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mon&#233;ger Ferdinand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chambon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123083v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069089v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1877-7856(14)63061-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976658v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837966v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00777722v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joffrey-beaujouan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156760363" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316948v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jousseins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bellet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art07-GB" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cromer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.4.8023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art09" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469481v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100395" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846882v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fache" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2018.07.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Genin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/wor-192873" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fiard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4599" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408423v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967842v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniellou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Querelle," TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duwelz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pignault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0808-5189" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674137v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Escouteloup" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Delanoue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ramonet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129411v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mirabito" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138723v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dridi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnemain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rousset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021311v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lamodi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morize" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171448v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943468v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Danguin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Mallet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pelisse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Marchand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943478v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306389v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016795v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973438v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782332v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Boton-Sourou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Querelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795056v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poulalion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782316v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380559v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dumas Leroy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402437v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Th&#233;bault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0105" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371426v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402459v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0162" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136895v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792273v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374881v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dugu&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372692v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mon&#233;ger Ferdinand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chambon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123083v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069089v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1877-7856(14)63061-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976658v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837966v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00777722v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>