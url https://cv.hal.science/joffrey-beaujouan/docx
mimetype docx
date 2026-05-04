--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -151,51 +151,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -782,274 +782,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03469481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the individual activity of professional volleyball players: Situation assessment and sensemaking under time pressure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is workplace an appropriate setting for the promotion of physical activity? A new framework for worksite interventions among employees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fache</w:t>
+                <w:t xml:space="preserve">Pauline Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+                <w:t xml:space="preserve">David Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2018.07.003⟩</w:t>
+              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (3), pp.421-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/wor-192873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01846882v1</w:t>
+                <w:t xml:space="preserve">hal-02102976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is workplace an appropriate setting for the promotion of physical activity? A new framework for worksite interventions among employees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Genin</w:t>
+                <w:t xml:space="preserve">A study of the individual activity of professional volleyball players: Situation assessment and sensemaking under time pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Récopé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Thivel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Duclos</w:t>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 62 (3), pp.421-426. </w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/wor-192873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2018.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102976v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01846882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les conditions de travail auprès de professeurs d'éducation physique et sportive et perspectives d’action</w:t>
               </w:r>
@@ -1258,505 +1258,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01251357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de l’intervention ergonomique. D’une préoccupation de montée en cadence à la décision d’investir pour transformer le travail : embûches et stratégies</w:t>
+                <w:t xml:space="preserve">Quelle place tient l'expérience des autres dans la formation d'un professionnel ? Apport et limite du récit professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Regards d’ergonomes sur le travail</w:t>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 151, pp.25-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408423v1</w:t>
+                <w:t xml:space="preserve">hal-00967842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place tient l'expérience des autres dans la formation d'un professionnel ? Apport et limite du récit professionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active participation in preventionist professional practices: a specific ergonomics training course.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Querelle,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duwelz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Daniellou</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pignault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.5189-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/WOR-2012-0808-5189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967842v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active participation in preventionist professional practices: a specific ergonomics training course.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les récits professionnels dans une formation d'ergonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Pignault</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75 (4), pp.353-376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/WOR-2012-0808-5189⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00776851v1</w:t>
+                <w:t xml:space="preserve">hal-00773381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les récits professionnels dans une formation d'ergonomes</w:t>
+                <w:t xml:space="preserve">Phasage des travaux et organisations transitoires: quels rôles pour l'ergonome ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...53 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Escouteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (1), pp.26-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1766,51 +1671,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One welfare : entre éthologie et ergonomie, entre travail prescrit et travail réel autour des pratiques relationnelles homme-animal d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1819,961 +1724,961 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Delanoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Ramonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51. colloque de la Société Française d’Etude du Comportement Animal (SFECA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03843645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir un bâtiment d’élevage bovin : pour les conditions de vie de l’animal ou les conditions de travail de l’éleveur ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La prise en compte du bien-être de l’éleveur et de l’animal par l’ergonomie dans la conception des situations de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Bien-être animal : des valeurs à partager</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02129411v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02171448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de la journée : Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concevoir un bâtiment d’élevage bovin : pour les conditions de vie de l’animal ou les conditions de travail de l’éleveur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02129417v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02129411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments and intentions of uses during the design of a cobot</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Rousset</w:t>
+                <w:t xml:space="preserve">Introduction de la journée : Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mirabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wellbeing at work in a changing world : challenges and opportunities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France. pp.27</w:t>
+              <w:t xml:space="preserve">Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02138723v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02129417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
+                <w:t xml:space="preserve">Experiments and intentions of uses during the design of a cobot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonnemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Mirabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, clermont-ferrand, France</w:t>
+              <w:t xml:space="preserve">Wellbeing at work in a changing world : challenges and opportunities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161563v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02138723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre l’homme, son outil et la peinture : identifier des compétences incorporées au service des performances industrielles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Récopé</w:t>
+                <w:t xml:space="preserve">Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mirabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ème Congrès International Société d'Ergonomie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021311v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte du bien-être de l’éleveur et de l’animal par l’ergonomie dans la conception des situations de travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Cromer</w:t>
+                <w:t xml:space="preserve">Entre l’homme, son outil et la peinture : identifier des compétences incorporées au service des performances industrielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lamodière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bien-être animal : des valeurs à partager</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">54ème Congrès International Société d'Ergonomie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02171448v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet d’investissement : une démarche prévention pour optimiser la performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Danguin</w:t>
+                <w:t xml:space="preserve">Nadège Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Mallet</w:t>
+                <w:t xml:space="preserve">Frédéric Pelisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préventica Santé et Sécurité au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réussir son projet d'investissement en élevage bovin. Cas de la conception de silos d'alimentation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pelisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sommet international de l'élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Cournon d'Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des ergonomes. Perspectives et déclinaison locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2789,73 +2694,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude ADECAPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intervention ergonomique : vers une ergonomie développementale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2871,651 +2776,651 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'intervention en ergonomie : un dispositif constructif pour accompagner les changements de l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAM, NANTES, Apr 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01306389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs de professionnalisation : formation par la pratique et par la réflexion sur la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises STAPS Atelier "Apprentissage – Formation – Education – Professionnalisation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formateur-animateur : un rôle sous-estimé et à outiller dans la conception de dispositifs de formation. Cas de la formation aux opérations de contre-perçage sur avion.</w:t>
+                <w:t xml:space="preserve">Quelle pertinence de l'ergonomie et des ergonomes à intervenir dans le champ de la formation professionnelle ? Tensions entre l'adaptation du travail à l'homme et l'adaptation de l'homme à son travail.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les questions vives en éducation et formation : regards croisés France-Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">48ème congrès international. Société d'Ergonomie de Langue Française.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France. pp.cédérom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00973460v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle pertinence de l'ergonomie et des ergonomes à intervenir dans le champ de la formation professionnelle ? Tensions entre l'adaptation du travail à l'homme et l'adaptation de l'homme à son travail.</w:t>
+                <w:t xml:space="preserve">Formateur-animateur : un rôle sous-estimé et à outiller dans la conception de dispositifs de formation. Cas de la formation aux opérations de contre-perçage sur avion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème congrès international. Société d'Ergonomie de Langue Française.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France. pp.cédérom</w:t>
+              <w:t xml:space="preserve">Les questions vives en éducation et formation : regards croisés France-Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00973438v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la botte prend l'eau, la peau souf(f)re à Cotonou. Intérêt de l'analyse du travail dans la prévention des risques professionnels, la fiabilité et l'efficacité du travail humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Escouteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Boton-Sourou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alger: Congrès international "L'ergonomie et son rôle dans la prévention et le développement dans les pays en voie de développement".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interventions humaines dans l'exploitation de processus industriels : quels enjeux de performance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Querelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SELF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du raisin au vin : quelle place pour la prévention dans un projet de conception ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Poulalion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des journées de Bordeaux sur la pratique de l'ergonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des récits professionnels au développement des apprentissages. Étude exploratoire dans la formation des ergonomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Daniellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de Didactique Professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3525,297 +3430,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Extimization of Traditional Hoof Trimming Knowledge and the Basis of Its Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dumas Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Gravié-Plandé, Valérie Lehmann, Jean-Claude Coulet, Jean-Louis Ermine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traditional Knowledge and the Challenges of the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 2, I STE Ltd &amp; John Wiley &amp; Sons, Inc., pp.21-47, 2025, Knowledge management series, 978-1-83669-025-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage, formation et activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Boccara</w:t>
+                <w:t xml:space="preserve">Jeanne Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éric Brangier; Gérard Valléry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.105-109, 2021, 978210082216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dunod.brang.2021.01.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et variabilité des situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3831,194 +3736,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.255-257, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03371426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éric Brangier; Gérard Valléry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.162-165, 2021, 978210082216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dunod.brang.2021.01.0162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir et animer une formation de formateurs : retour d’expérience sur la contribution possible de l'ergonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4047,73 +3952,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les formateurs au travail. Conditions d'exercice, activités, interventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir un dispositif de formation par la pratique pour des opérateurs : une approche ergonomique de la conduite de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4146,487 +4051,487 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Vidal-Gomel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyses de l'activité - Perspectives pour la conception et la transformation des situations de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.99-111, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01792273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Zawieja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz S.A., pp.217-221, 2016, ISBN 978-2-600-04713-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01374881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la sécurité des grands systèmes à risques aux conditions d'introduction des nouvelles technologies : quelles contributions pour l'ergonomie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monéger Ferdinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Performances Humaines et Techniques" d'hier à aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès Editions, pp.389-398, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01372692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effort, Travail et ergonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Zawieja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Droz, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01123083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomie et architecture : contribution des ergonomes à la conception des espaces de vie et de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Escouteloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PATHOLOGIE PROFESSIONNELLE ET DE L'ENVIRONNEMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.70-78, 2014, 9782842995355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1877-7856(14)63061-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4636,51 +4541,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomie et conception architecturale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4702,103 +4607,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monéger Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01976658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ergonomie au coeur du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4807,51 +4712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01837966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4861,114 +4766,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions des récits professionnels à l'apprentissage d'un métier. Le cas d'une formation d'ergonomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Victor Segalen - Bordeaux II, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00777722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5036,51 +4941,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF6623D0"/>
+    <w:nsid w:val="D7F77E3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5267,51 +5172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joffrey-beaujouan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156760363" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316948v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jousseins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bellet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art07-GB" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cromer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.4.8023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art09" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469481v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100395" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846882v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fache" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2018.07.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Genin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/wor-192873" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fiard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4599" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408423v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967842v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniellou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776851v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Querelle," TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duwelz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pignault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0808-5189" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674137v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Escouteloup" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843645v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Delanoue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ramonet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129411v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mirabito" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138723v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dridi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnemain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rousset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021311v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lamodi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morize" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171448v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943468v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Danguin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Mallet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pelisse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Marchand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943478v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016812v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306389v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016795v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973438v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782332v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Boton-Sourou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782320v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Querelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795056v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poulalion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782316v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380559v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dumas Leroy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402437v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Th&#233;bault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0105" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371426v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402459v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0162" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136895v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792273v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374881v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dugu&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372692v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mon&#233;ger Ferdinand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chambon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123083v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069089v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1877-7856(14)63061-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976658v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837966v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00777722v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joffrey-beaujouan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156760363" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316948v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jousseins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bellet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art07-GB" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cromer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.4.8023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art09" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469481v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100395" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Genin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/wor-192873" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fache" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2018.07.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fiard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4599" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967842v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniellou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Querelle," TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duwelz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pignault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0808-5189" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773381v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674137v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Escouteloup" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843645v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Delanoue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ramonet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171448v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129411v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mirabito" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138723v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dridi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnemain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rousset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021311v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lamodi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morize" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Danguin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Mallet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pelisse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Marchand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943478v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306389v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016795v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973438v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782332v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Boton-Sourou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782320v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Querelle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poulalion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782316v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380559v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dumas Leroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402437v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Th&#233;bault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0105" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402459v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0162" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374881v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dugu&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mon&#233;ger Ferdinand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chambon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123083v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069089v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1877-7856(14)63061-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976658v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837966v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00777722v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>