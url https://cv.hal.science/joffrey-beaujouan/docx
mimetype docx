--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -302,334 +302,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking action to improve working conditions on meat and dairy sheep farms: the results of the AmTrav'Ovin project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapports humains-animaux en élevage : regard croisé de l’ergonomie et l’éthologie appliquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Chauvat</w:t>
+                <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Jousseins</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol88-art07-GB⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (4), pp.8023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.4.8023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708363v1</w:t>
+                <w:t xml:space="preserve">halshs-04853605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapports humains-animaux en élevage : regard croisé de l’ergonomie et l’éthologie appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+                <w:t xml:space="preserve">Taking action to improve working conditions on meat and dairy sheep farms: the results of the AmTrav'Ovin project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Jousseins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Cromer</w:t>
+                <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémy Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37 (4), pp.8023. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 88, pp.78-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.4.8023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-vol88-art07-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04853605v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir pour améliorer les conditions d'exercice du travail en élevages ovins viande et lait : les acquis du projet AmTrav'Ovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Jousseins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Jérémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -693,64 +693,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From human–animal relation practice research to the development of the livestock farmer's activity: an ergonomics–applied ethology interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (12), pp.100395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -782,274 +782,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03469481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is workplace an appropriate setting for the promotion of physical activity? A new framework for worksite interventions among employees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of the individual activity of professional volleyball players: Situation assessment and sensemaking under time pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Récopé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Genin</w:t>
+                <w:t xml:space="preserve">Hélène Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Thivel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Duclos</w:t>
+                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/wor-192873⟩</w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2018.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102976v1</w:t>
+                <w:t xml:space="preserve">halshs-01846882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the individual activity of professional volleyball players: Situation assessment and sensemaking under time pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Récopé</w:t>
+                <w:t xml:space="preserve">Is workplace an appropriate setting for the promotion of physical activity? A new framework for worksite interventions among employees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Fache</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+                <w:t xml:space="preserve">David Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
+                <w:t xml:space="preserve">Martine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (3), pp.421-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2018.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/wor-192873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01846882v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les conditions de travail auprès de professeurs d'éducation physique et sportive et perspectives d’action</w:t>
               </w:r>
@@ -1685,77 +1685,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One welfare : entre éthologie et ergonomie, entre travail prescrit et travail réel autour des pratiques relationnelles homme-animal d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Delanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1804,649 +1804,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03843645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte du bien-être de l’éleveur et de l’animal par l’ergonomie dans la conception des situations de travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Concevoir un bâtiment d’élevage bovin : pour les conditions de vie de l’animal ou les conditions de travail de l’éleveur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bien-être animal : des valeurs à partager</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02171448v1</w:t>
+                <w:t xml:space="preserve">halshs-02129411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir un bâtiment d’élevage bovin : pour les conditions de vie de l’animal ou les conditions de travail de l’éleveur ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction de la journée : Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mirabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02129411v1</w:t>
+                <w:t xml:space="preserve">halshs-02129417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de la journée : Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
+                <w:t xml:space="preserve">Experiments and intentions of uses during the design of a cobot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonnemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Wellbeing at work in a changing world : challenges and opportunities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02129417v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02138723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments and intentions of uses during the design of a cobot</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Rousset</w:t>
+                <w:t xml:space="preserve">Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mirabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wellbeing at work in a changing world : challenges and opportunities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France. pp.27</w:t>
+              <w:t xml:space="preserve">Journée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02138723v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un bien-être partagé entre l’Homme et l’animal ? Regards croisés de l’éthologie et de l’ergonomie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
+                <w:t xml:space="preserve">Entre l’homme, son outil et la peinture : identifier des compétences incorporées au service des performances industrielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lamodière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Mirabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, clermont-ferrand, France</w:t>
+              <w:t xml:space="preserve">54ème Congrès International Société d'Ergonomie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161563v1</w:t>
+                <w:t xml:space="preserve">hal-03021311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre l’homme, son outil et la peinture : identifier des compétences incorporées au service des performances industrielles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Récopé</w:t>
+                <w:t xml:space="preserve">La prise en compte du bien-être de l’éleveur et de l’animal par l’ergonomie dans la conception des situations de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ème Congrès International Société d'Ergonomie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">Bien-être animal : des valeurs à partager</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021311v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02171448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet d’investissement : une démarche prévention pour optimiser la performance</w:t>
               </w:r>
@@ -2642,450 +2642,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation des ergonomes. Perspectives et déclinaison locale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'intervention ergonomique : vers une ergonomie développementale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude ADECAPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">L'intervention en ergonomie : un dispositif constructif pour accompagner les changements de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, NANTES, Apr 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016812v1</w:t>
+                <w:t xml:space="preserve">halshs-01306389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intervention ergonomique : vers une ergonomie développementale ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispositifs de professionnalisation : formation par la pratique et par la réflexion sur la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'intervention en ergonomie : un dispositif constructif pour accompagner les changements de l'entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAM, NANTES, Apr 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Assises STAPS Atelier "Apprentissage – Formation – Education – Professionnalisation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01306389v1</w:t>
+                <w:t xml:space="preserve">hal-02016795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs de professionnalisation : formation par la pratique et par la réflexion sur la pratique</w:t>
+                <w:t xml:space="preserve">La formation des ergonomes. Perspectives et déclinaison locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises STAPS Atelier "Apprentissage – Formation – Education – Professionnalisation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude ADECAPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016795v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle pertinence de l'ergonomie et des ergonomes à intervenir dans le champ de la formation professionnelle ? Tensions entre l'adaptation du travail à l'homme et l'adaptation de l'homme à son travail.</w:t>
+                <w:t xml:space="preserve">Formateur-animateur : un rôle sous-estimé et à outiller dans la conception de dispositifs de formation. Cas de la formation aux opérations de contre-perçage sur avion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème congrès international. Société d'Ergonomie de Langue Française.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France. pp.cédérom</w:t>
+              <w:t xml:space="preserve">Les questions vives en éducation et formation : regards croisés France-Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00973438v1</w:t>
+                <w:t xml:space="preserve">hal-00973460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formateur-animateur : un rôle sous-estimé et à outiller dans la conception de dispositifs de formation. Cas de la formation aux opérations de contre-perçage sur avion.</w:t>
+                <w:t xml:space="preserve">Quelle pertinence de l'ergonomie et des ergonomes à intervenir dans le champ de la formation professionnelle ? Tensions entre l'adaptation du travail à l'homme et l'adaptation de l'homme à son travail.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les questions vives en éducation et formation : regards croisés France-Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">48ème congrès international. Société d'Ergonomie de Langue Française.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France. pp.cédérom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00973460v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la botte prend l'eau, la peau souf(f)re à Cotonou. Intérêt de l'analyse du travail dans la prévention des risques professionnels, la fiabilité et l'efficacité du travail humain</w:t>
               </w:r>
@@ -3470,64 +3470,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dumas Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rix-Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Récopé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3563,299 +3563,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage, formation et activité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Thébault</w:t>
+                <w:t xml:space="preserve">Diversité et variabilité des situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.105-109, 2021, 978210082216. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Dunod, pp.255-257, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402437v1</w:t>
+                <w:t xml:space="preserve">halshs-03371426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité et variabilité des situations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+                <w:t xml:space="preserve">Apprentissage, formation et activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éric Brangier; Gérard Valléry. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.255-257, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dunod, pp.105-109, 2021, 978210082216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.brang.2021.01.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03371426v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Thébault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vidal-Gomel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éric Brangier; Gérard Valléry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomie : 150 notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.162-165, 2021, 978210082216. </w:t>
@@ -4251,51 +4251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Performances Humaines et Techniques" d'hier à aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès Editions, pp.389-398, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4568,77 +4568,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomie et conception architecturale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Beaujouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bonnemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monéger Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4941,51 +4941,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7F77E3A"/>
+    <w:nsid w:val="F16EE323"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5172,51 +5172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joffrey-beaujouan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156760363" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316948v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jousseins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bellet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art07-GB" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cromer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.4.8023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art09" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469481v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100395" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Genin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/wor-192873" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fache" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2018.07.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fiard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4599" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967842v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniellou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Querelle," TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duwelz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pignault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0808-5189" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773381v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674137v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Escouteloup" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843645v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Delanoue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ramonet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171448v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129411v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mirabito" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138723v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dridi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnemain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rousset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021311v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lamodi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morize" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Danguin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Mallet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pelisse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Marchand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943478v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306389v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016795v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973438v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782332v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Boton-Sourou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782320v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Querelle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poulalion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782316v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380559v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dumas Leroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402437v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Th&#233;bault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0105" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402459v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0162" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374881v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dugu&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mon&#233;ger Ferdinand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chambon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123083v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069089v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1877-7856(14)63061-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976658v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837966v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00777722v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/joffrey-beaujouan" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156760363" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316948v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Beaujouan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853605v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cromer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.4.8023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jousseins" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bellet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Purseigle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Andre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol88-art07-GB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2023-vol88-art09" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03469481v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100395" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846882v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fache" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rix-Li&#232;vre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2018.07.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Genin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/wor-192873" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fiard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251357v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4599" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967842v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Daniellou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Querelle," TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duwelz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pignault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0808-5189" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773381v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674137v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Escouteloup" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843645v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Delanoue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ramonet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129411v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02129417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mirabito" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138723v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dridi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnemain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rousset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161563v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021311v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lamodi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morize" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02171448v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Danguin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Mallet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pelisse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Marchand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943478v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306389v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016795v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973460v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973438v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782332v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Boton-Sourou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782320v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Querelle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poulalion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782316v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380559v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dumas Leroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03371426v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402437v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boccara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Th&#233;bault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vidal-Gomel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0105" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402459v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.brang.2021.01.0162" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136895v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792273v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374881v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dugu&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mon&#233;ger Ferdinand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chambon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01123083v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069089v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1877-7856(14)63061-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976658v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01837966v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00777722v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>