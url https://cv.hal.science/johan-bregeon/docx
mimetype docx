--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -100,1531 +100,1531 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LSST camera verification testing and characterization</w:t>
+                <w:t xml:space="preserve">LSST Camera focal plane optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Roodman</w:t>
+                <w:t xml:space="preserve">Yousuke Utsumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Rasmussen</w:t>
+                <w:t xml:space="preserve">Pierre Antilogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Banovetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andrew Bradshaw</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jim Chiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024 Ground-based and Airborne Instrumentation for Astronomy X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.536-551, </w:t>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024 X-Ray, Optical, and Infrared Detectors for Astronomy XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.131030W, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3019698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.3019117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668431v1</w:t>
+                <w:t xml:space="preserve">hal-04685557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LSST Camera focal plane optimization</w:t>
+                <w:t xml:space="preserve">The Cherenkov Telescope Array Observatory workflow management system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yousuke Utsumi</w:t>
+                <w:t xml:space="preserve">Luisa Arrabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Antilogus</w:t>
+                <w:t xml:space="preserve">Johan Bregeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Astier</w:t>
+                <w:t xml:space="preserve">Alice Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Banovetz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrew Bradshaw</w:t>
+                <w:t xml:space="preserve">Orel Gueta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natthan Pigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024 X-Ray, Optical, and Infrared Detectors for Astronomy XI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3019117⟩</w:t>
+              <w:t xml:space="preserve">26th International Conference on Computing in High Energy &amp; Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Norfolk, United States. pp.04044, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202429504044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685557v1</w:t>
+                <w:t xml:space="preserve">hal-04574420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cherenkov Telescope Array Observatory workflow management system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LSST camera verification testing and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Bregeon</w:t>
+                <w:t xml:space="preserve">Aaron Roodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Faure</w:t>
+                <w:t xml:space="preserve">Andrew Rasmussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Bradshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orel Gueta</w:t>
+                <w:t xml:space="preserve">Eric Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natthan Pigoux</w:t>
+                <w:t xml:space="preserve">Jim Chiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Computing in High Energy &amp; Nuclear Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Norfolk, United States. pp.04044, </w:t>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024 Ground-based and Airborne Instrumentation for Astronomy X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.536-551, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202429504044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.3019698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574420v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A C++ Cherenkov photons simulation in CORSIKA 8</w:t>
+                <w:t xml:space="preserve">The Cherenkov Telescope Array Performance in Divergent Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Carrère</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johan Bregeon</w:t>
+                <w:t xml:space="preserve">A. Donini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Parello</w:t>
+                <w:t xml:space="preserve">T. Gasparetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Langlois</w:t>
+                <w:t xml:space="preserve">J. Bregeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Di Pierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHEP 2021 - 25th International Conference on Computing in High-Energy and Nuclear Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202125103011⟩</w:t>
+              <w:t xml:space="preserve">36th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madison, United States. pp.664, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.358.0664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326900v1</w:t>
+                <w:t xml:space="preserve">hal-02277875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman LIDARs for the atmospheric calibration along the line-of-sight of the Cherenkov Telescope Array</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oscar Blanch</w:t>
+                <w:t xml:space="preserve">The Cherenkov Telescope Array production system proto-type for large-scale data processing and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Arrabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Bregeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Boix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johan Bregeon</w:t>
+                <w:t xml:space="preserve">Patrick Maeght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Brun</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michèle Sanguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Tsaregorodtsev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Cosmic Ray Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.358.0814⟩</w:t>
+              <w:t xml:space="preserve">25th International Conference on Computing in High-Energy and Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France. pp.02029, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202125102029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338487v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cherenkov Telescope Array Performance in Divergent Mode</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monte Carlo Studies of Combined MAGIC and LST1 Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gasparetto</w:t>
+                <w:t xml:space="preserve">Federico Di Pierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L. Arrabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baquero Larriva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Bregeon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Madison, United States. pp.664, </w:t>
+              <w:t xml:space="preserve">, Jul 2019, Madison, United States. pp.659, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22323/1.358.0664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22323/1.358.0659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277875v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cherenkov Telescope Array production system proto-type for large-scale data processing and simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Raman LIDARs for the atmospheric calibration along the line-of-sight of the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otger Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Blanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Boix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bregeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Computing in High-Energy and Nuclear Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202125102029⟩</w:t>
+              <w:t xml:space="preserve">36th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madison, United States. pp.814, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.358.0814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326892v1</w:t>
+                <w:t xml:space="preserve">hal-02338487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo Studies of Combined MAGIC and LST1 Observations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CORSIKA 8 -- Contributions to the 37th International Cosmic Ray Conference in Berlin Germany (ICRC 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Arrabito</w:t>
+                <w:t xml:space="preserve">Jean-Marco Alameddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Baquero Larriva</w:t>
+                <w:t xml:space="preserve">Johannes Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Berti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Bregeon</w:t>
+                <w:t xml:space="preserve">Jaime Alvarez-Muniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Augusto Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Arrabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Cosmic Ray Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICRC 2021 - 37th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277895v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORSIKA 8 -- Contributions to the 37th International Cosmic Ray Conference in Berlin Germany (ICRC 2021)</w:t>
+                <w:t xml:space="preserve">A C++ Cherenkov photons simulation in CORSIKA 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marco Alameddine</w:t>
+                <w:t xml:space="preserve">Matthieu Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Arrabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Bregeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Albrecht</w:t>
+                <w:t xml:space="preserve">David Parello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Alvarez-Muniz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luisa Arrabito</w:t>
+                <w:t xml:space="preserve">Philippe Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRC 2021 - 37th International Cosmic Ray Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHEP 2021 - 25th International Conference on Computing in High-Energy and Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France. pp.#03011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202125103011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518854v1</w:t>
+                <w:t xml:space="preserve">hal-03326900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of uncertainty in hadronic interaction models on the sensitivity estimation of Cherenkov Telescope Array</w:t>
+                <w:t xml:space="preserve">Performance of the Cherenkov Telescope Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ohishi</w:t>
+                <w:t xml:space="preserve">G. Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arrabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Arbeletche</w:t>
+                <w:t xml:space="preserve">K. Bernlöhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bregeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. de Souza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Bernlöhr</w:t>
+                <w:t xml:space="preserve">P. Cumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Topics in Astroparticle and Underground Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1468/1/012073⟩</w:t>
+              <w:t xml:space="preserve">36th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madison, United States. pp.733, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.358.0733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02564645v1</w:t>
+                <w:t xml:space="preserve">hal-03203696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the Cherenkov Telescope Array</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Influence of uncertainty in hadronic interaction models on the sensitivity estimation of Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ohishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arbeletche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bernlöhr</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Cumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Cosmic Ray Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madison, United States. pp.733, </w:t>
+              <w:t xml:space="preserve">16th International Conference on Topics in Astroparticle and Underground Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Toyama, Japan. pp.012073, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22323/1.358.0733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1468/1/012073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203696v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of H.E.S.S. Lidar profiles on Crab Nebula data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bregeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Vasileiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1857,64 +1857,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bregeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sanguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Astronomical Data Analysis Software and Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Trieste, Italy. pp.469</w:t>
@@ -1943,77 +1943,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cherenkov Telescope Array production system for data-processing and Monte Carlo simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Arrabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Bernlöhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bregeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Cumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2077,103 +2077,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance optimization of the air shower simulation program for the Cherenkov Telescope Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Arrabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Bernlöhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bregeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gernot Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHEP 2018 - 23rd International Conference on Computing in High Energy and Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Sofia, Bulgaria. pp.05041, </w:t>
@@ -2237,77 +2237,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Cumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Arrabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad Bernlöhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bregeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.811, </w:t>
@@ -2345,103 +2345,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the Cherenkov Telescope Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arrabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bernlöhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bregeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Busan, South Korea. pp.846, </w:t>
@@ -2473,1176 +2473,1176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cherenkov Telescope Array production system for Monte Carlo simulations and analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IVOA Provenance data model: hints from the CTA Provenance prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Sanguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Servillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Arrabito</w:t>
+                <w:t xml:space="preserve">Mireille Louys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Bernloehr</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Hassan</w:t>
+                <w:t xml:space="preserve">François Bonnarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Computing in High Energy and Nuclear Physics (CHEP2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th Astronomical Data Analysis Software and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Sydney, Australia. pp.581</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01648198v1</w:t>
+                <w:t xml:space="preserve">hal-01876812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IVOA Provenance data model: hints from the CTA Provenance prototype</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman LIDARs and atmospheric calibration for the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Vasileiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Sanguillon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Boisson</w:t>
+                <w:t xml:space="preserve">Oscar Blanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Bregeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Calpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Astronomical Data Analysis Software and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Sydney, Australia. pp.581</w:t>
+              <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876812v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman LIDARs and atmospheric calibration for the Cherenkov Telescope Array</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oriol Calpe</w:t>
+                <w:t xml:space="preserve">The Cherenkov Telescope Array production system for Monte Carlo simulations and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Arrabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Bernloehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bregeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Cumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Cosmic Ray Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Computing in High Energy and Nuclear Physics (CHEP2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, San Francisco, United States. pp.052013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/898/5/052013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024239v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the Energy Dependency of the Spectral Lag of GRBs with Fermi/GBM and LAT</w:t>
+                <w:t xml:space="preserve">Data model issues in the Cherenkov Telescope Array project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.G. Bernardini</w:t>
+                <w:t xml:space="preserve">Jose Luis Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Piron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Konstancja Satalecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Bernlör</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Bregeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth Huntsville Gamma-Ray Burst Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.960, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.236.0960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02120300v1</w:t>
+                <w:t xml:space="preserve">hal-02017112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data model issues in the Cherenkov Telescope Array project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johan Bregeon</w:t>
+                <w:t xml:space="preserve">Monte Carlo Performance Studies of Candidate Sites for the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gernot Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arrabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bernlöhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bregeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Di Pierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.960, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.236.0960⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.713, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.236.0713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017112v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo Performance Studies of Candidate Sites for the Cherenkov Telescope Array</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Di Pierro</w:t>
+                <w:t xml:space="preserve">Second large-scale Monte Carlo study for the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Arrabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Bernlör</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Bregeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Hinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.713, </w:t>
+              <w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.971, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22323/1.236.0713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22323/1.236.0971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024215v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second large-scale Monte Carlo study for the Cherenkov Telescope Array</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing the Energy Dependency of the Spectral Lag of GRBs with Fermi/GBM and LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Hinton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.G. Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bregeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eighth Huntsville Gamma-Ray Burst Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Hunstville, AL, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024228v1</w:t>
+                <w:t xml:space="preserve">hal-02120300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherenkov Telescope Array Data Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prototype of a production system for Cherenkov Telescope Array with DIRAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arrabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bregeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lamanna</w:t>
+                <w:t xml:space="preserve">A. Haupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. A. Antonelli</w:t>
+                <w:t xml:space="preserve">R. Graciani Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Contreras</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Kosack</w:t>
+                <w:t xml:space="preserve">F. Stagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Cosmic Ray Conference (ICRC 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.236.0947⟩</w:t>
+              <w:t xml:space="preserve">21st International Conference on Computing in High Energy and Nuclear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Okinawa, Japan. pp.032001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/664/3/032001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01194814v1</w:t>
+                <w:t xml:space="preserve">hal-01584676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototype of a production system for Cherenkov Telescope Array with DIRAC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Bregeon</w:t>
+                <w:t xml:space="preserve">Cherenkov Telescope Array Data Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lamanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Haupt</w:t>
+                <w:t xml:space="preserve">J. L. Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Graciani Diaz</w:t>
+                <w:t xml:space="preserve">Jürgen Knödlseder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Stagni</w:t>
+                <w:t xml:space="preserve">K. Kosack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Computing in High Energy and Nuclear Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Okinawa, Japan. pp.032001, </w:t>
+              <w:t xml:space="preserve">34th International Cosmic Ray Conference (ICRC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.947, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/664/3/032001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22323/1.236.0947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584676v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01194814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment intégrer les thématiques de l'environnement et les préceptes du développement durable dans une formation au service de la société ?</w:t>
               </w:r>
@@ -3667,51 +3667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bregeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Debrosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3837,51 +3837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Condorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bregeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 972 (1), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4445,8201 +4445,8201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. and MAGIC observations of a sudden cessation of a very-high-energy $\gamma$-ray flare in PKS 1510−089 in May 2016</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the uncertainty in the hadronic interaction models on the estimation of the sensitivity of the Cherenkov telescope array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Aharonian</w:t>
+                <w:t xml:space="preserve">Michiko Ohishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+                <w:t xml:space="preserve">Luan Arbeletche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.O. Angüner</w:t>
+                <w:t xml:space="preserve">Vitor de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gernot Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Bernlöhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 648, pp.A23. </w:t>
+              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (7), pp.075201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6471/abfce0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210326v1</w:t>
+                <w:t xml:space="preserve">hal-03229359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the uncertainty in the hadronic interaction models on the estimation of the sensitivity of the Cherenkov telescope array</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">H.E.S.S. and MAGIC observations of a sudden cessation of a very-high-energy $\gamma$-ray flare in PKS 1510−089 in May 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michiko Ohishi</w:t>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luan Arbeletche</w:t>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor de Souza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Konrad Bernlöhr</w:t>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 48 (7), pp.075201. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 648, pp.A23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6471/abfce0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229359v1</w:t>
+                <w:t xml:space="preserve">hal-03210326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of the Cherenkov Telescope Array to a dark matter signal from the Galactic centre</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fink , a new generation of broker for the LSST community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Adams</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Agudo</w:t>
+                <w:t xml:space="preserve">Anais Möller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Aguirre-Santaella</w:t>
+                <w:t xml:space="preserve">Julien Peloton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emille E. O. Ishida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2021/01/057⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 501 (3), pp.3272-3288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa3602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917236v1</w:t>
+                <w:t xml:space="preserve">hal-03045627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fink , a new generation of broker for the LSST community</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emille E. O. Ishida</w:t>
+                <w:t xml:space="preserve">High-energy emission from a magnetar giant flare in the Sculptor galaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Arnault</w:t>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Bachelet</w:t>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa3602⟩</w:t>
+              <w:t xml:space="preserve">Nature Astron.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (4), pp.385-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-020-01287-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045627v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-energy emission from a magnetar giant flare in the Sculptor galaxy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
+                <w:t xml:space="preserve">Sensitivity of the Cherenkov Telescope Array to a dark matter signal from the Galactic centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Baldini</w:t>
+                <w:t xml:space="preserve">C. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Agudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Barbiellini</w:t>
+                <w:t xml:space="preserve">A. Aguirre-Santaella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astron.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (4), pp.385-391. </w:t>
+              <w:t xml:space="preserve">JCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 01, pp.057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41550-020-01287-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2021/01/057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210381v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the Crab pulsar wind nebula at teraelectronvolt energies</w:t>
+                <w:t xml:space="preserve">Simultaneous observations of the blazar PKS 2155−304 from ultra-violet to TeV energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arakawa</w:t>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (2), pp.167-173. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 639, pp.A42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41550-019-0910-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483963v1</w:t>
+                <w:t xml:space="preserve">cea-02892930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the magnetic field in the GW170817 outflow using H.E.S.S. observations</w:t>
+                <w:t xml:space="preserve">Resolving acceleration to very high energies along the jet of Centaurus A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. O. Angüner</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab8b59⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 582 (7812), pp.356-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-2354-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03713189v1</w:t>
+                <w:t xml:space="preserve">hal-03099102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$Fermi$ Large Area Telescope Fourth Source Catalog</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W.B. Atwood</w:t>
+                <w:t xml:space="preserve">Very high energy $\gamma$-ray emission from two blazars of unknown redshift and upper limits on their distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/ab6bcb⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 494 (4), pp.5590-5602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309079v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. detection of very high-energy γ-ray emission from the quasar PKS 0736+017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Abdalla</w:t>
+                <w:t xml:space="preserve">Search for dark matter signals towards a selection of recently detected DES dwarf galaxy satellites of the Milky Way with H.E.S.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. O. Angüner</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935906⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (6), pp.062001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.062001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02458766v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi and Swift observations of GRB 190114C: Tracing the evolution of high-energy emission from prompt to afterglow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">$Fermi$ Large Area Telescope Fourth Source Catalog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Barbiellini</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab5b05⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 247 (1), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/ab6bcb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973266v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous observations of the blazar PKS 2155−304 from ultra-violet to TeV energies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. O. Angüner</w:t>
+                <w:t xml:space="preserve">Fermi and Swift observations of GRB 190114C: Tracing the evolution of high-energy emission from prompt to afterglow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 639, pp.A42. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 890 (1), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab5b05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02892930v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for dark matter signals towards a selection of recently detected DES dwarf galaxy satellites of the Milky Way with H.E.S.S.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Abdallah</w:t>
+                <w:t xml:space="preserve">H.E.S.S. detection of very high-energy γ-ray emission from the quasar PKS 0736+017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E.O. Angüner</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.102.062001⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 633, pp.A162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939975v1</w:t>
+                <w:t xml:space="preserve">cea-02458766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving acceleration to very high energies along the jet of Centaurus A</w:t>
+                <w:t xml:space="preserve">Probing the magnetic field in the GW170817 outflow using H.E.S.S. observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E.O. Angüner</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-2354-1⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 894 (2), pp.L16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab8b59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099102v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03713189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very high energy $\gamma$-ray emission from two blazars of unknown redshift and upper limits on their distance</w:t>
+                <w:t xml:space="preserve">H.E.S.S. and Fermi-LAT observations of PSR B1259-63/LS 2883 during its 2014 and 2017 periastron passages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa999⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 633, pp.A102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178771v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of very-high-energy γ-ray emission from the colliding wind binary η Car with H.E.S.S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 635, pp.A167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201936761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03705219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. and Fermi-LAT observations of PSR B1259-63/LS 2883 during its 2014 and 2017 periastron passages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E.O. Angüner</w:t>
+                <w:t xml:space="preserve">First detection of the Crab Nebula at TeV energies with a Cherenkov telescope in a dual-mirror Schwarzschild-Couder configuration: the ASTRI-Horn telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Scuderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pareschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 633, pp.A102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936621⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 634, pp.A22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000268v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First detection of the Crab Nebula at TeV energies with a Cherenkov telescope in a dual-mirror Schwarzschild-Couder configuration: the ASTRI-Horn telescope</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L.A. Antonelli</w:t>
+                <w:t xml:space="preserve">Optimizing Cherenkov photons generation and propagation in CORSIKA for CTA Monte-Carlo simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Arrabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Bernlöhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pareschi</w:t>
+                <w:t xml:space="preserve">Johan J Bregeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Khattabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936791⟩</w:t>
+              <w:t xml:space="preserve">Computing and Software for Big Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41781-020-00042-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381999v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02884139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Cherenkov photons generation and propagation in CORSIKA for CTA Monte-Carlo simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johan J Bregeon</w:t>
+                <w:t xml:space="preserve">Resolving the Crab pulsar wind nebula at teraelectronvolt energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnane Khattabi</w:t>
+                <w:t xml:space="preserve">M. Arakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing and Software for Big Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4, pp.9. </w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (2), pp.167-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41781-020-00042-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41550-019-0910-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02884139v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bright Gamma-Ray Flares Observed in GRB 131108A</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Arimoto</w:t>
+                <w:t xml:space="preserve">Monte Carlo studies for the optimisation of the Cherenkov Telescope Array layout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Acharyya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Agudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Asano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+                <w:t xml:space="preserve">Ekrem Oǧuzhan Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab564f⟩</w:t>
+              <w:t xml:space="preserve">Astropart.Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.35-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409905v1</w:t>
+                <w:t xml:space="preserve">hal-02116580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decade of Gamma-Ray Bursts Observed by Fermi-LAT: The Second GRB Catalog</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Barbiellini</w:t>
+                <w:t xml:space="preserve">A very-high-energy component deep in the $\gamma$-ray burst afterglow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab1d4e⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 575 (7783), pp.464-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-019-1743-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171515v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2014 TeV $\gamma$-Ray Flare of Mrk 501 Seen with H.E.S.S.: Temporal and Spectral Constraints on Lorentz Invariance Violation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Arakawa</w:t>
+                <w:t xml:space="preserve">MAGIC and Fermi-LAT gamma-ray results on unassociated HAWC sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Ahnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ansoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arcaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaf1c4⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 485 (1), pp.356-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000028v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper limits on very-high-energy gamma-ray emission from core-collapse supernovae observed with H.E.S.S.</w:t>
+                <w:t xml:space="preserve">H.E.S.S. observations of the flaring gravitationally lensed galaxy PKS 1830–211</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935242⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 486 (3), pp.3886-3891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz1031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02154704v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VHE $\gamma$-ray discovery and multiwavelength study of the blazar 1ES 2322−409</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 482 (3), pp.3011-3022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/sty2686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. and $Suzaku$ observations of the Vela X pulsar wind nebula</w:t>
+                <w:t xml:space="preserve">Upper limits on very-high-energy gamma-ray emission from core-collapse supernovae observed with H.E.S.S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 627, pp.A100. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935458⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 626, pp.A57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02177383v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02154704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. observations of the flaring gravitationally lensed galaxy PKS 1830–211</w:t>
+                <w:t xml:space="preserve">H.E.S.S. and $Suzaku$ observations of the Vela X pulsar wind nebula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz1031⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 627, pp.A100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371616v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02177383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGIC and Fermi-LAT gamma-ray results on unassociated HAWC sources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Baack</w:t>
+                <w:t xml:space="preserve">The 2014 TeV $\gamma$-Ray Flare of Mrk 501 Seen with H.E.S.S.: Temporal and Spectral Constraints on Lorentz Invariance Violation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mon.Not.Roy.Astron.Soc.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz089⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 870 (2), pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaf1c4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999923v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo studies for the optimisation of the Cherenkov Telescope Array layout</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Alfaro</w:t>
+                <w:t xml:space="preserve">Constraints on the emission region of 3C 279 during strong flares in 2014 and 2015 through VHE γ-ray observations with H.E.S.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astropart.Phys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2019.04.001⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 627, pp.A159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116580v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02186154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A very-high-energy component deep in the $\gamma$-ray burst afterglow</w:t>
+                <w:t xml:space="preserve">Particle Transport within the Pulsar Wind Nebula HESS J1825-137</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-019-1743-9⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 621, pp.A116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381934v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the emission region of 3C 279 during strong flares in 2014 and 2015 through VHE γ-ray observations with H.E.S.S.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. O. Angüner</w:t>
+                <w:t xml:space="preserve">A Decade of Gamma-Ray Bursts Observed by Fermi-LAT: The Second GRB Catalog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935704⟩</w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 878 (1), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab1d4e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02186154v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Transport within the Pulsar Wind Nebula HESS J1825-137</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Arakawa</w:t>
+                <w:t xml:space="preserve">Bright Gamma-Ray Flares Observed in GRB 131108A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Asano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 621, pp.A116. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 886 (2), pp.L33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/ab564f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990428v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Population of TeV Pulsar Wind Nebulae in the H.E.S.S. Galactic Plane Survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Einstein@Home discovers a radio-quiet gamma-ray millisecond pulsar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Aubert</w:t>
+                <w:t xml:space="preserve">Colin J. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chevalier</w:t>
+                <w:t xml:space="preserve">Holger J. Pletsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fiasson</w:t>
+                <w:t xml:space="preserve">Jason Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Krayzel</w:t>
+                <w:t xml:space="preserve">Lucas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629377⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (2), pp.eaao7228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aao7228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01480223v1</w:t>
+                <w:t xml:space="preserve">hal-01797367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gamma-ray determination of the Universe’s star formation history</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Ballet</w:t>
+                <w:t xml:space="preserve">First Ground-based Measurement of Sub-20 GeV to 100 GeV $\gamma$-rays from the Vela Pulsar with H.E.S.S. II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 362 (6418), pp.1031-1034. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 620, pp.A66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aat8123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991332v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic search for very-high-energy gamma-ray emission from bow shocks of runaway stars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detailed spectral and morphological analysis of the shell type supernova remnant RCW 86</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Akhperjanian</w:t>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 612, pp.A12. </w:t>
+              <w:t xml:space="preserve">, 2018, 612, pp.A4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-02019707v1</w:t>
+                <w:t xml:space="preserve">in2p3-01272839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the nature of late-time high-energy GRB emission through joint Fermi/Swift observations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Barbiellini</w:t>
+                <w:t xml:space="preserve">The supernova remnant W49B as seen with H.E.S.S. and Fermi-LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bastieri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Bellazzini</w:t>
+                <w:t xml:space="preserve">A. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aad000⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 612, pp.A5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867380v1</w:t>
+                <w:t xml:space="preserve">hal-02410558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. observations of RX J1713.7-3946 with improved angular and spectral resolution; evidence for gamma-ray emission extending beyond the X-ray emitting shell</w:t>
+                <w:t xml:space="preserve">The $\gamma$-ray spectrum of the core of Centaurus A as observed with H.E.S.S. and Fermi-LAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Krayzel</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 612, pp.A6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629790⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 619, pp.A71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01375701v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Search for Spatial Extension in High-latitude Sources Detected by the $Fermi$ Large Area Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Barbiellini</w:t>
+                <w:t xml:space="preserve">The H.E.S.S. Galactic plane survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/aacdf7⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 612, pp.A1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815199v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on particle acceleration in SS433/W50 from MAGIC and H.E.S.S. observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Babić</w:t>
+                <w:t xml:space="preserve">A search for new supernova remnant shells in the Galactic plane with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 612, pp.A14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731169⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 612, pp.A8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802098v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. discovery of very high energy $\gamma$-ray emission from PKS 0625−354</w:t>
+                <w:t xml:space="preserve">Detection of variable VHE $\gamma$-ray emission from the extra-galactic $\gamma$-ray binary LMC P3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty439⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 610, pp.L17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737884v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unresolved Gamma-Ray Sky through its Angular Power Spectrum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">The Search for Spatial Extension in High-latitude Sources Detected by the $Fermi$ Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.241101⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 237 (2), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/aacdf7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959734v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Einstein@Home discovers a radio-quiet gamma-ray millisecond pulsar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthew Kerr</w:t>
+                <w:t xml:space="preserve">Constraints on particle acceleration in SS433/W50 from MAGIC and H.E.S.S. observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Ahnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ansoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arcaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aao7228⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 612, pp.A14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797367v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Ground-based Measurement of Sub-20 GeV to 100 GeV $\gamma$-rays from the Vela Pulsar with H.E.S.S. II</w:t>
+                <w:t xml:space="preserve">H.E.S.S. discovery of very high energy $\gamma$-ray emission from PKS 0625−354</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Arakawa</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732153⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 476 (3), pp.4187-4198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851325v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of variable VHE $\gamma$-ray emission from the extra-galactic $\gamma$-ray binary LMC P3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E.O. Angüner</w:t>
+                <w:t xml:space="preserve">Unresolved Gamma-Ray Sky through its Angular Power Spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732426⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (24), pp.241101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.241101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703478v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for new supernova remnant shells in the Galactic plane with H.E.S.S</w:t>
+                <w:t xml:space="preserve">Extended VHE $\gamma$-ray emission towards SGR1806−20, LBV 1806−20, and stellar cluster Cl* 1806−20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 612, pp.A8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730737⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 612, pp.A11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704982v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797874v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed spectral and morphological analysis of the shell type supernova remnant RCW 86</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+                <w:t xml:space="preserve">Search for Gamma-Ray Emission from Local Primordial Black Holes with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E.O. Angüner</w:t>
+                <w:t xml:space="preserve">J. Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526545⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 857 (1), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaac7b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01272839v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The H.E.S.S. Galactic plane survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Abdalla</w:t>
+                <w:t xml:space="preserve">Search for $\gamma$-Ray Line Signals from Dark Matter Annihilations in the Inner Galactic Halo from 10 Years of Observations with H.E.S.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732098⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (20), pp.201101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.201101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781990v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The $\gamma$-ray spectrum of the core of Centaurus A as observed with H.E.S.S. and Fermi-LAT</w:t>
+                <w:t xml:space="preserve">HESS J1741−302: a hidden accelerator in the Galactic plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 619, pp.A71. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201832640⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 612, pp.A13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867378v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The supernova remnant W49B as seen with H.E.S.S. and Fermi-LAT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Akhperjanian</w:t>
+                <w:t xml:space="preserve">A search for very high-energy flares from the microquasars GRS 1915+105, Circinus X-1, and V4641 Sgr using contemporaneous H.E.S.S. and RXTE observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fiasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Krayzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 612, pp.A5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527843⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 612, pp.A10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410558v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01346019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended VHE $\gamma$-ray emission towards SGR1806−20, LBV 1806−20, and stellar cluster Cl* 1806−20</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+                <w:t xml:space="preserve">Multimessenger observations of a flaring blazar coincident with high-energy neutrino IceCube-170922A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Aartsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628695⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 361 (6398), pp.eaat1378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aat1378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797874v2</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HESS J1741−302: a hidden accelerator in the Galactic plane</w:t>
+                <w:t xml:space="preserve">Population study of Galactic supernova remnants at very high γ-ray energies with H.E.S.S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 612, pp.A13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730581⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 612, pp.A3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797468v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $\gamma$-Ray Line Signals from Dark Matter Annihilations in the Inner Galactic Halo from 10 Years of Observations with H.E.S.S.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">The starburst galaxy NGC 253 revisited by H.E.S.S. and Fermi-LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.201101⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 617, pp.A73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801921v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Gamma-Ray Emission from Local Primordial Black Holes with the Fermi Large Area Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Barbiellini</w:t>
+                <w:t xml:space="preserve">Deeper H.E.S.S. observations of Vela Junior (RX J0852.04622): Morphology studies and resolved spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaac7b⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 612, pp.A7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714165v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for very high-energy flares from the microquasars GRS 1915+105, Circinus X-1, and V4641 Sgr using contemporaneous H.E.S.S. and RXTE observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Krayzel</w:t>
+                <w:t xml:space="preserve">Characterising the VHE diffuse emission in the central 200 parsecs of our Galaxy with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 612, pp.A10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527773⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 612, pp.A9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01346019v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The starburst galaxy NGC 253 revisited by H.E.S.S. and Fermi-LAT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Arakawa</w:t>
+                <w:t xml:space="preserve">Fermi-LAT Observations of LIGO/Virgo Event GW170817</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833202⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 861 (2), pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aac515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833680v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population study of Galactic supernova remnants at very high γ-ray energies with H.E.S.S.</w:t>
+                <w:t xml:space="preserve">Searches for gamma-ray lines and 'pure WIMP' spectra from Dark Matter annihilations in dwarf galaxies with H.E.S.S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.O. Angüner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arakawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732125⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2018/11/037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724846v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimessenger observations of a flaring blazar coincident with high-energy neutrino IceCube-170922A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ahlers</w:t>
+                <w:t xml:space="preserve">The Population of TeV Pulsar Wind Nebulae in the H.E.S.S. Galactic Plane Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fiasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Krayzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 361 (6398), pp.eaat1378. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 612, pp.A2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aat1378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863307v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01480223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for gamma-ray lines and 'pure WIMP' spectra from Dark Matter annihilations in dwarf galaxies with H.E.S.S</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Arakawa</w:t>
+                <w:t xml:space="preserve">Investigating the nature of late-time high-energy GRB emission through joint Fermi/Swift observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bastieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bellazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2018/11/037⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 863 (2), pp.138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aad000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897209v1</w:t>
+                <w:t xml:space="preserve">hal-01867380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deeper H.E.S.S. observations of Vela Junior (RX J0852.04622): Morphology studies and resolved spectroscopy</w:t>
+                <w:t xml:space="preserve">Systematic search for very-high-energy gamma-ray emission from bow shocks of runaway stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 612, pp.A7. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 612, pp.A12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02410561v1</w:t>
+                <w:t xml:space="preserve">in2p3-02019707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising the VHE diffuse emission in the central 200 parsecs of our Galaxy with H.E.S.S</w:t>
+                <w:t xml:space="preserve">H.E.S.S. observations of RX J1713.7-3946 with improved angular and spectral resolution; evidence for gamma-ray emission extending beyond the X-ray emitting shell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fiasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Krayzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 612, pp.A9. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 612, pp.A6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730824⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01815286v1</w:t>
+                <w:t xml:space="preserve">in2p3-01375701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi-LAT Observations of LIGO/Virgo Event GW170817</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">A gamma-ray determination of the Universe’s star formation history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Barbiellini</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 861 (2), pp.85. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 362 (6418), pp.1031-1034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aac515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aat8123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846606v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fermi Galactic Center GeV Excess and Implications for Dark Matter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Observations of M31 and M33 with the Fermi Large Area Telescope: A Galactic Center Excess in Andromeda?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 840 (1), pp.43. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa6cab⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 836, pp.208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa5c3d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01554683v1</w:t>
+                <w:t xml:space="preserve">insu-01522758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of M31 and M33 with the Fermi Large Area Telescope: A Galactic Center Excess in Andromeda?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">The second catalog of flaring gamma-ray sources from the Fermi All-sky Variability Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 836, pp.208. </w:t>
+              <w:t xml:space="preserve">, 2017, 846 (1), pp.34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa5c3d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa8092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01522758v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Observations of the LIGO Event GW170104</w:t>
               </w:r>
@@ -12753,27977 +12753,27977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The second catalog of flaring gamma-ray sources from the Fermi All-sky Variability Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+                <w:t xml:space="preserve">Prospects for Cherenkov Telescope Array Observations of the Young Supernova Remnant RX J1713.7−3946</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aloisio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa8092⟩</w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 840 (2), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa6d67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645472v1</w:t>
+                <w:t xml:space="preserve">hal-02192570v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamma-ray blazar spectra with H.E.S.S. II mono analysis: the case of PKS 2155-304 and PG 1553+113</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Krayzel</w:t>
+                <w:t xml:space="preserve">Monte Carlo Performance Studies for the Site Selection of the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arrabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bernlöhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bregeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cortina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629427⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93, pp.76-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01411110v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi-LAT Observations of High-energy Behind-the-limb Solar Flares</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Bastieri</w:t>
+                <w:t xml:space="preserve">Measurement of the EBL spectral energy distribution using the VHE $\gamma$-ray spectra of H.E.S.S. blazars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/835/2/219⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 606, pp.A59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01554386v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic-ray electron-positron spectrum from 7 GeV to 2 TeV with the Fermi Large Area Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+                <w:t xml:space="preserve">Multi-messenger Observations of a Binary Neutron Star Merger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.082007⟩</w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 848 (2), pp.L12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa91c9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01526468v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3FHL: The Third Catalog of Hard Fermi -LAT Sources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guido Barbiellini</w:t>
+                <w:t xml:space="preserve">Gamma-ray blazar spectra with H.E.S.S. II mono analysis: the case of PKS 2155-304 and PG 1553+113</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fiasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Krayzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/aa8221⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 600, pp.A89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01670475v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01411110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching the Gamma-ray Sky for Counterparts to Gravitational Wave Sources: Fermi GBM and LAT Observations of LVT151012 and GW151226</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. A. Wilson-Hodge</w:t>
+                <w:t xml:space="preserve">Fermi-LAT Observations of High-energy Behind-the-limb Solar Flares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bastieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 835 (1), pp.82. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/835/1/82⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 835 (2), pp.219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/835/2/219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01492674v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01554386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First limits on the very-high energy gamma-ray afterglow emission of a fast radio burst</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Lamanna</w:t>
+                <w:t xml:space="preserve">Cosmic-ray electron-positron spectrum from 7 GeV to 2 TeV with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629117⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (8), pp.18-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.082007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01447669v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01526468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-messenger Observations of a Binary Neutron Star Merger</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
+                <w:t xml:space="preserve">3FHL: The Third Catalog of Hard Fermi -LAT Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa91c9⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 232 (2), 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/aa8221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646052v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01670475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo Performance Studies for the Site Selection of the Cherenkov Telescope Array</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Cortina</w:t>
+                <w:t xml:space="preserve">First limits on the very-high energy gamma-ray afterglow emission of a fast radio burst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fiasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lamanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 93, pp.76-85. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 597, pp.A115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2017.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582902v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01447669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the EBL spectral energy distribution using the VHE $\gamma$-ray spectra of H.E.S.S. blazars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E.O. Angüner</w:t>
+                <w:t xml:space="preserve">Searching the Gamma-ray Sky for Counterparts to Gravitational Wave Sources: Fermi GBM and LAT Observations of LVT151012 and GW151226</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Racusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Burns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Connaughton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Wilson-Hodge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731200⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 835 (1), pp.82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/835/1/82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645741v1</w:t>
+                <w:t xml:space="preserve">insu-01492674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects for Cherenkov Telescope Array Observations of the Young Supernova Remnant RX J1713.7−3946</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L.A. Antonelli</w:t>
+                <w:t xml:space="preserve">Characterizing the γ-ray long-term variability of PKS 2155−304 with H.E.S.S. and Fermi-LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fiasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Krayzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 840 (2), pp.74. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 598, pp.A39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa6d67⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192570v3</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01379906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the γ-ray long-term variability of PKS 2155−304 with H.E.S.S. and Fermi-LAT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Krayzel</w:t>
+                <w:t xml:space="preserve">A polarized fast radio burst at low Galactic latitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Petroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Burke‐spolaor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. F. Keane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Mclaughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629419⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 469 (4), pp.4465-4482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx1098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01379906v1</w:t>
+                <w:t xml:space="preserve">hal-01678521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polarized fast radio burst at low Galactic latitude</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Miller</w:t>
+                <w:t xml:space="preserve">Search for Extended Sources in the Galactic Plane Using Six Years of $Fermi$-Large Area Telescope Pass 8 Data above 10 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 469 (4), pp.4465-4482. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 843 (2), pp.139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx1098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa775a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678521v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Extended Sources in the Galactic Plane Using Six Years of $Fermi$-Large Area Telescope Pass 8 Data above 10 GeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Gamma-ray Blazars Within the First 2 Billion Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 843 (2), pp.139. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 837 (1), pp.L5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa775a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa5fff⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582713v1</w:t>
+                <w:t xml:space="preserve">hal-01554741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamma-ray Blazars Within the First 2 Billion Years</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Barbiellini</w:t>
+                <w:t xml:space="preserve">TeV gamma-ray observations of the binary neutron star merger GW170817 with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 837 (1), pp.L5. </w:t>
+              <w:t xml:space="preserve">, 2017, 850 (2), pp.L22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa5fff⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa97d2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01554741v1</w:t>
+                <w:t xml:space="preserve">hal-01669863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TeV gamma-ray observations of the binary neutron star merger GW170817 with H.E.S.S</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E.O. Angüner</w:t>
+                <w:t xml:space="preserve">The Fermi Galactic Center GeV Excess and Implications for Dark Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 850 (2), pp.L22. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 840 (1), pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa97d2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa6cab⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669863v1</w:t>
+                <w:t xml:space="preserve">hal-01554683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Spectral Irregularities due to Photon–Axionlike-Particle Oscillations with the Fermi Large Area Telescope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2FHL: The Second Catalog of Hard Fermi -LAT Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Anderson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">William B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Barbiellini</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116 (16), pp.161101. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 222 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.161101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/0067-0049/222/1/5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017080v1</w:t>
+                <w:t xml:space="preserve">insu-01360302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi LAT Stacking Analysis of Swift Localized Gamma-ray Bursts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep morphological and spectral study of the SNR RCW 86 with Fermi-LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bastieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bellazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 822, pp.68. </w:t>
+              <w:t xml:space="preserve">, 2016, 819 (2), pp.98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/0004-637X/822/2/68⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/819/2/98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017416v1</w:t>
+                <w:t xml:space="preserve">hal-02017414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FERMI-LAT observations of the ligo event GW150914</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Ajello</w:t>
+                <w:t xml:space="preserve">Resolving the Extragalactic $\gamma$-Ray Background above 50 GeV with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Arimoto</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8205/823/1/L2⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (15), pp.151105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.151105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01362128v1</w:t>
+                <w:t xml:space="preserve">hal-01555001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep morphological and spectral study of the SNR RCW 86 with Fermi-LAT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Bellazzini</w:t>
+                <w:t xml:space="preserve">Deep view of the Large Magellanic Cloud with six years of Fermi-LAT observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 819 (2), pp.98. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 586, pp.A71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/0004-637X/819/2/98⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017414v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01360102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep view of the Large Magellanic Cloud with six years of Fermi-LAT observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Markus Ackermann</w:t>
+                <w:t xml:space="preserve">Search for gamma-ray emission from the Coma Cluster with six years of Fermi-LAT data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526920⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 819 (2), pp.149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/819/2/149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01360102v1</w:t>
+                <w:t xml:space="preserve">hal-01823268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2FHL: The Second Catalog of Hard Fermi -LAT Sources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Ballet</w:t>
+                <w:t xml:space="preserve">The first Fermi lat supernova remnant catalog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 222 (1), </w:t>
+              <w:t xml:space="preserve">, 2016, 224, pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/0067-0049/222/1/5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/0067-0049/224/1/8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01360302v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01362303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the Extragalactic $\gamma$-Ray Background above 50 GeV with the Fermi Large Area Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+                <w:t xml:space="preserve">H.E.S.S. limits on line-like dark matter signatures in the 100 GeV to 2 TeV energy range close to the Galactic Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fiasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Krayzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 116 (15), pp.151105. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117, pp.151302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.151105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.151302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555001v1</w:t>
+                <w:t xml:space="preserve">in2p3-01375706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi-LAT observations of high-energy $\gamma$-ray emission toward the Galactic center</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contemporaneous broadband observations of three high-redshift BL Lac Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbiellini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Bastieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 819 (1), pp.44. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0004-637X/819/1/44⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 820 (1), pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/820/1/72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017039v1</w:t>
+                <w:t xml:space="preserve">hal-02017056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the high-energy gamma-ray emission from the Moon with the Fermi Large Area Telescope</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fermi-LAT observations of high-energy $\gamma$-ray emission toward the Galactic center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bastieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (8), pp.082001. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 819 (1), pp.44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.082001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/819/1/44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01553888v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contemporaneous broadband observations of three high-redshift BL Lac Objects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Measurement of the high-energy gamma-ray emission from the Moon with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. An</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 820 (1), pp.72. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (8), pp.082001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/0004-637X/820/1/72⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.082001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017056v1</w:t>
+                <w:t xml:space="preserve">hal-01553888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for gamma-ray emission from the Coma Cluster with six years of Fermi-LAT data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Fermi Large Area Telescope Detection of Extended Gamma-Ray Emission from the Radio Galaxy Fornax A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 819 (2), pp.149. </w:t>
+              <w:t xml:space="preserve">, 2016, 826 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/0004-637X/819/2/149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/826/1/1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823268v1</w:t>
+                <w:t xml:space="preserve">hal-01582675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first Fermi lat supernova remnant catalog</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
+                <w:t xml:space="preserve">Development of the Model of Galactic Interstellar Emission for Standard Point-Source Analysis of Fermi Large Area Telescope Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 224, pp.8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0067-0049/224/1/8⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 223 (2), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0067-0049/223/2/26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01362303v1</w:t>
+                <w:t xml:space="preserve">hal-02017060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. limits on line-like dark matter signatures in the 100 GeV to 2 TeV energy range close to the Galactic Centre</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Acceleration of petaelectronvolt protons in the Galactic Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fiasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Krayzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lamanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 117, pp.151302. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 531, pp.476-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.151302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature17147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01375706v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01303680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope Detection of Extended Gamma-Ray Emission from the Radio Galaxy Fornax A</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An elastic lidar system for the H.E.S.S. Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bregeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Compin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Vasileiadis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0004-637X/826/1/1⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 819, pp.60-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.02.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582675v1</w:t>
+                <w:t xml:space="preserve">hal-02017062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the Model of Galactic Interstellar Emission for Standard Point-Source Analysis of Fermi Large Area Telescope Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Fermi LAT Stacking Analysis of Swift Localized Gamma-ray Bursts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0067-0049/223/2/26⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 822, pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/822/2/68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017060v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration of petaelectronvolt protons in the Galactic Centre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Maurin</w:t>
+                <w:t xml:space="preserve">Search for Spectral Irregularities due to Photon–Axionlike-Particle Oscillations with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature17147⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (16), pp.161101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.161101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01303680v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An elastic lidar system for the H.E.S.S. Experiment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">FERMI-LAT observations of the ligo event GW150914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 819, pp.60-66. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 823 (1), pp.L2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2016.02.087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/2041-8205/823/1/L2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017062v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01362128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The exceptionally powerful TeV γ-ray emitters in the Large Magellanic Cloud</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. O. Angüner</w:t>
+                <w:t xml:space="preserve">An extremely bright gamma-ray pulsar in the Large Magellanic Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 347 (6220), pp.406-412. </w:t>
+              <w:t xml:space="preserve">, 2015, 350 (6262), pp.801-805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1261313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aac7400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01109515v1</w:t>
+                <w:t xml:space="preserve">insu-01370003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits on Dark Matter Annihilation Signals from the Fermi LAT 4-year Measurement of the Isotropic Gamma-Ray Background</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Search for extended gamma-ray emission from the Virgo galaxy cluster with Fermi-LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 09, pp.008. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 812 (2), pp.159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2015/09/008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/812/2/159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017075v1</w:t>
+                <w:t xml:space="preserve">hal-02017410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. detection of TeV emission from the interaction region between the supernova remnant G349.7 0.2 and a molecular cloud (Corrigendum)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. O. Angüner</w:t>
+                <w:t xml:space="preserve">Multiwavelength Evidence for Quasi-periodic Modulation in the Gamma-ray Blazar PG 1553+113</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425070e⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 813 (2), pp.L41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/813/2/L41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818325v1</w:t>
+                <w:t xml:space="preserve">hal-02017077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope Third Source Catalog</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucas Guillemot</w:t>
+                <w:t xml:space="preserve">The Third Catalog of Active Galactic Nuclei Detected by the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/218/2/23⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 810 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/810/1/14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01182191v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. detection of TeV emission from the interaction region between the supernova remnant G349.7+0.2 and a molecular cloud</w:t>
+                <w:t xml:space="preserve">The 2012 flare of PG 1553+113 seen with H.E.S.S. and Fermi-LAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Angüner</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425070⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 802, pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/802/1/65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478856v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01119861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extremely bright gamma-ray pulsar in the Large Magellanic Cloud</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Searching for dark matter annihilation from Milky way dwarf spheroidal galaxies with six years of Fermi large area telescope data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guido Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aac7400⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (23), pp.231301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.231301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01370003v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on an Annihilation Signal from a Core of Constant Dark Matter Density around the Milky Way Center with H.E.S.S</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. O. Angüner</w:t>
+                <w:t xml:space="preserve">Updated search for spectral lines from Galactic dark matter interactions with pass 8 data from the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.081301⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (12), pp.122002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.91.122002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01118897v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated search for spectral lines from Galactic dark matter interactions with pass 8 data from the Fermi Large Area Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. B. Atwood</w:t>
+                <w:t xml:space="preserve">Constraints on an Annihilation Signal from a Core of Constant Dark Matter Density around the Milky Way Center with H.E.S.S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.91.122002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.081301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.081301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017076v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01118897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for dark matter annihilation from Milky way dwarf spheroidal galaxies with six years of Fermi large area telescope data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+                <w:t xml:space="preserve">H.E.S.S. detection of TeV emission from the interaction region between the supernova remnant G349.7 0.2 and a molecular cloud (Corrigendum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.231301⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 580, pp.C1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425070e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017042v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiwavelength Evidence for Quasi-periodic Modulation in the Gamma-ray Blazar PG 1553+113</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+                <w:t xml:space="preserve">Fermi Large Area Telescope Third Source Catalog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.C. Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/813/2/L41⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 218 (2), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/218/2/23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017077v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01182191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Third Catalog of Active Galactic Nuclei Detected by the Fermi Large Area Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Ballet</w:t>
+                <w:t xml:space="preserve">H.E.S.S. detection of TeV emission from the interaction region between the supernova remnant G349.7+0.2 and a molecular cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 810 (1), pp.14. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 574, pp.A100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/810/1/14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017116v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for extended gamma-ray emission from the Virgo galaxy cluster with Fermi-LAT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+                <w:t xml:space="preserve">H.E.S.S. reveals a lack of TeV emission from the supernova remnant Puppis A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 812 (2), pp.159. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 575, pp.A81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/812/2/159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017410v1</w:t>
+                <w:t xml:space="preserve">in2p3-01108646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2012 flare of PG 1553+113 seen with H.E.S.S. and Fermi-LAT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. O. Angüner</w:t>
+                <w:t xml:space="preserve">Search for Early Gamma-ray Production in Supernovae Located in a Dense Circumstellar Medium with the Fermi LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Arcavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 802, pp.65. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/802/1/65⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 807 (2), pp.169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/807/2/169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01119861v1</w:t>
+                <w:t xml:space="preserve">hal-02017078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spectrum of isotropic diffuse gamma-ray emission between 100 MeV and 820 GeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+                <w:t xml:space="preserve">Discovery of variable VHE gamma-ray emission from the binary system 1FGL J1018.6-5856</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 577, pp.A131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/799/1/86⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02017424v1</w:t>
+                <w:t xml:space="preserve">in2p3-01139213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Early Gamma-ray Production in Supernovae Located in a Dense Circumstellar Medium with the Fermi LAT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">The spectrum of isotropic diffuse gamma-ray emission between 100 MeV and 820 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 807 (2), pp.169. </w:t>
+              <w:t xml:space="preserve">, 2015, 799, pp.86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/807/2/169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/799/1/86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017078v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of variable VHE gamma-ray emission from the binary system 1FGL J1018.6-5856</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. O. Angüner</w:t>
+                <w:t xml:space="preserve">PSR J1906+0722: An Elusive Gamma-ray Pulsar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Pletsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525699⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89, pp.L2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/809/1/L2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01139213v1</w:t>
+                <w:t xml:space="preserve">insu-01342991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.E.S.S. reveals a lack of TeV emission from the supernova remnant Puppis A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E.O. Angüner</w:t>
+                <w:t xml:space="preserve">Gamma-Ray Flaring Activity from the Gravitationally Lensed Blazar PKS 1830-211 Observed by Fermi LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Amin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424805⟩</w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 799 (2), pp.143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/799/2/143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01108646v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSR J1906+0722: An Elusive Gamma-ray Pulsar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Markus Ackermann</w:t>
+                <w:t xml:space="preserve">Very-high-energy gamma-rays from the Universe's middle age: detection of the z=0.940 blazar PKS 1441+25 with MAGIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ahnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ansoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antoranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/809/1/L2⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 815 (2), pp.L23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/815/2/L23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01342991v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02012081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamma-Ray Flaring Activity from the Gravitationally Lensed Blazar PKS 1830-211 Observed by Fermi LAT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.A. Amin</w:t>
+                <w:t xml:space="preserve">The exceptionally powerful TeV γ-ray emitters in the Large Magellanic Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/799/2/143⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 347 (6220), pp.406-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1261313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017036v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01109515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very-high-energy gamma-rays from the Universe's middle age: detection of the z=0.940 blazar PKS 1441+25 with MAGIC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Babic</w:t>
+                <w:t xml:space="preserve">Limits on Dark Matter Annihilation Signals from the Fermi LAT 4-year Measurement of the Isotropic Gamma-Ray Background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 815 (2), pp.L23. </w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 09, pp.008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/815/2/L23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2015/09/008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-02012081v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Broadband Observations of the Distant Gamma-ray Blazar PKS 1424+240</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Benbow</w:t>
+                <w:t xml:space="preserve">Long-term monitoring of PKS 2155-304 with ATOM and H.E.S.S.: investigation of optical/gamma-ray correlations in different spectral states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/785/1/L16⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 571, pp.A39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024305v1</w:t>
+                <w:t xml:space="preserve">in2p3-01061878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifrequency Studies of the Peculiar Quasar 4C +21.35 during the 2010 Flaring Activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">The Spectrum and Morphology of the $Fermi$ Bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Barbiellini</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 786, pp.157. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/786/2/157⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 793 (1), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/793/1/64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017048v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi establishes classical novae as a distinct class of gamma-ray sources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
+                <w:t xml:space="preserve">Search for dark matter annihilation signatures in H.E.S.S. observations of Dwarf Spheroidal Galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1253947⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (11), pp.112012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.112012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01071912v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01082757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse Galactic gamma-ray emission with H.E.S.S</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. O. Angüner</w:t>
+                <w:t xml:space="preserve">Dark Matter Constraints from Observations of 25 Milky Way Satellite Galaxies with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 90 (12), pp.122007. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.122007⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 89, pp.042001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.042001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01091552v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasduino: An inexpensive, general purpose data acquisition framework for educational experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sgrò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andreoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuovo Cim.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 037 (04), pp.305-316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1393/ncc/i2014-11813-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spectrum and Morphology of the $Fermi$ Bubbles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Fermi establishes classical novae as a distinct class of gamma-ray sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Ballet</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/793/1/64⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 345, pp.554-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1253947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017063v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01071912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term monitoring of PKS 2155-304 with ATOM and H.E.S.S.: investigation of optical/gamma-ray correlations in different spectral states</w:t>
+                <w:t xml:space="preserve">Diffuse Galactic gamma-ray emission with H.E.S.S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424142⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (12), pp.122007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.122007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01061878v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01091552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark Matter Constraints from Observations of 25 Milky Way Satellite Galaxies with the Fermi Large Area Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Ballet</w:t>
+                <w:t xml:space="preserve">The First Pulse of the Extremely Bright GRB 130427A: A Test Lab for Synchrotron Shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Preece</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michael Burgess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. von Kienlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.042001⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 343 (6166), pp.51-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1242302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017421v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02019633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for dark matter annihilation signatures in H.E.S.S. observations of Dwarf Spheroidal Galaxies</w:t>
+                <w:t xml:space="preserve">Discovery of the hard spectrum VHE gamma-ray source HESS J1641-463</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Angüner</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.90.112012⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 794 (1), pp.L1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/794/1/L1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01082757v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01061876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for cosmic-ray induced gamma-ray emission in Galaxy Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 787, pp.18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0004-637X/787/1/18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First Pulse of the Extremely Bright GRB 130427A: A Test Lab for Synchrotron Shocks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Briggs</w:t>
+                <w:t xml:space="preserve">Impulsive and Long Duration High-Energy Gamma-ray Emission From the Very Bright 2012 March 7 Solar Flares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1242302⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 789, pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/789/1/20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-02019633v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01071503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of the hard spectrum VHE gamma-ray source HESS J1641-463</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. O. Angüner</w:t>
+                <w:t xml:space="preserve">Fermi large area telescope observations of blazar 3C 279 occultations by the Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bastieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bechtol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bellazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D. Blandford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/794/1/L1⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 784 (2), pp.118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/784/2/118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01061876v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsive and Long Duration High-Energy Gamma-ray Emission From the Very Bright 2012 March 7 Solar Flares</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifrequency Studies of the Peculiar Quasar 4C +21.35 during the 2010 Flaring Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Antolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 789, pp.20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/789/1/20⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 786, pp.157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/786/2/157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01071503v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi large area telescope observations of blazar 3C 279 occultations by the Sun</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Bastieri</w:t>
+                <w:t xml:space="preserve">Deep Broadband Observations of the Distant Gamma-ray Blazar PKS 1424+240</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Behera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bechtol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Bellazzini</w:t>
+                <w:t xml:space="preserve">M. Beilicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.D. Blandford</w:t>
+                <w:t xml:space="preserve">W. Benbow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 784 (2), pp.118. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 785, pp.L16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/784/2/118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/785/1/L16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017415v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the Galactic Population of TEV Pulsar Wind Nebulae Using Fermi Large Area Telescope Observations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Ackermann</w:t>
+                <w:t xml:space="preserve">The Second Fermi Large Area Telescope Catalog of Gamma-ray Pulsars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/773/1/77⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 208, pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/208/2/17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00873154v1</w:t>
+                <w:t xml:space="preserve">in2p3-00915642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First Fermi-LAT Catalog of Sources Above 10 GeV</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+                <w:t xml:space="preserve">PSR J2021+4026 IN THE GAMMA CYGNI REGION: THE FIRST VARIABLE γ-RAY PULSAR SEEN BY THE Fermi LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bastieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 777, pp.L2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/777/1/L2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/209/2/34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00923344v1</w:t>
+                <w:t xml:space="preserve">in2p3-00915598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First Fermi LAT Gamma-Ray Burst Catalog</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Determination of the Point-spread Function for the Fermi Large Area Telescope from On-orbit Data and Limits on Pair Halos of Active Galactic Nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Asano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 765, pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/765/1/54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/209/1/11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00918323v1</w:t>
+                <w:t xml:space="preserve">in2p3-00823282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of the Characteristic Pion-Decay Signature in Supernova Remnants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Associating long-term γ-ray variability with the superorbital period of LS I + 61◦ 303</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bastieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 773, pp.L35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/773/2/L35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1231160⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00824307v1</w:t>
+                <w:t xml:space="preserve">in2p3-00915658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Energy Gamma-Ray Emission From Solar Flares: Summary of Fermi LAT Detections and Analysis of Two M-Class Flares</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">The First Fermi-LAT Catalog of Sources Above 10 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 209, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/209/2/34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/787/1/15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01016748v1</w:t>
+                <w:t xml:space="preserve">in2p3-00923344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Second Fermi Large Area Telescope Catalog of Gamma-ray Pulsars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. A. Abdo</w:t>
+                <w:t xml:space="preserve">The First Fermi LAT Gamma-Ray Burst Catalog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Asano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 208, pp.17. </w:t>
+              <w:t xml:space="preserve">, 2013, 209, pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/208/2/17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/209/1/11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00915642v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00918323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associating long-term γ-ray variability with the superorbital period of LS I + 61◦ 303</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Detection of the Characteristic Pion-Decay Signature in Supernova Remnants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ballet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Bastieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 773, pp.L35. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 339, pp.807-811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/773/2/L35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1231160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00915658v1</w:t>
+                <w:t xml:space="preserve">in2p3-00824307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSR J2021+4026 IN THE GAMMA CYGNI REGION: THE FIRST VARIABLE γ-RAY PULSAR SEEN BY THE Fermi LAT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+                <w:t xml:space="preserve">High-Energy Gamma-Ray Emission From Solar Flares: Summary of Fermi LAT Detections and Analysis of Two M-Class Flares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Bastieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 777, pp.L2. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 787, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/777/1/L2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/787/1/15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00915598v1</w:t>
+                <w:t xml:space="preserve">in2p3-01016748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Point-spread Function for the Fermi Large Area Telescope from On-orbit Data and Limits on Pair Halos of Active Galactic Nuclei</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W.B. Atwood</w:t>
+                <w:t xml:space="preserve">XIPE: the X-ray imaging polarimetry explorer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Soffitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Barcons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaldo Bellazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/765/1/54⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (3), pp.523-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-013-9344-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00823282v1</w:t>
+                <w:t xml:space="preserve">hal-02327554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XIPE: the X-ray imaging polarimetry explorer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Enrico Costa</w:t>
+                <w:t xml:space="preserve">THE FERMI ALL-SKY VARIABILITY ANALYSIS: A LIST OF FLARING GAMMA-RAY SOURCES AND THE SEARCH FOR TRANSIENTS IN OUR GALAXY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Antolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-013-9344-3⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 771, pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/771/1/57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327554v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00853636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE FERMI ALL-SKY VARIABILITY ANALYSIS: A LIST OF FLARING GAMMA-RAY SOURCES AND THE SEARCH FOR TRANSIENTS IN OUR GALAXY</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Constraints on the Galactic Population of TEV Pulsar Wind Nebulae Using Fermi Large Area Telescope Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Antolini</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 771, pp.57. </w:t>
+              <w:t xml:space="preserve">, 2013, 773, pp.77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/771/1/57⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/773/1/77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00853636v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00873154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Gamma-ray Emission from X-Ray-selected Seyfert Galaxies with Fermi-LAT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">FERMI OBSERVATIONS OF γ -RAY EMISSION FROM THE MOON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 747, pp.2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/747/2/104⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 758, pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/758/2/140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00686924v1</w:t>
+                <w:t xml:space="preserve">in2p3-00767614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropies in the diffuse gamma-ray background measured by the Fermi-LAT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
+                <w:t xml:space="preserve">Binary Millisecond Pulsar Discovery via Gamma-Ray Pulsations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Pletsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 338, pp.1314-1317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1229054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.85.083007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00699970v1</w:t>
+                <w:t xml:space="preserve">in2p3-00769556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FERMI LARGE AREA TELESCOPE OBSERVATIONS OF THE SUPERNOVA REMNANT G8.7-0.1</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">GRB110721A: An extreme peak energy and signatures of the photosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbiellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Baring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bellazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/744/1/80⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 757, pp.L31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/757/2/L31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00664467v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00743070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-flight measurement of the absolute energy scale of the Fermi Large Area Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magnus Axelsson</w:t>
+                <w:t xml:space="preserve">Constraints on the Galactic Halo Dark Matter from Fermi-LAT Diffuse Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.10.007⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 761, pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/761/2/91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00684886v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00772101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fermi Large Area Telescope On Orbit: Event Classification, Instrument Response Functions, and Calibration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Fermi-LAT Observations of the Diffuse Gamma-Ray Emission: Implications for Cosmic Rays and the Interstellar Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/203/1/4⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 750, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/750/1/3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00767693v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00685261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FERMI OBSERVATIONS OF γ -RAY EMISSION FROM THE MOON</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Fermi Detection of γ-Ray Emission from the M2 Soft X-Ray Flare on 2010 June 12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 758, pp.140. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/758/2/140⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 745, pp.144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/745/2/144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00767614v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00684631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FERMI LARGE AREA TELESCOPE STUDY OF COSMIC RAYS AND THE INTERSTELLAR MEDIUM IN NEARBY MOLECULAR CLOUDS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">The cosmic-ray and gas content of the Cygnus region as measured in gamma rays by the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/755/1/22⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 538, pp.A71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00735197v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary Millisecond Pulsar Discovery via Gamma-Ray Pulsations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Kramer</w:t>
+                <w:t xml:space="preserve">FERMI LARGE AREA TELESCOPE STUDY OF COSMIC RAYS AND THE INTERSTELLAR MEDIUM IN NEARBY MOLECULAR CLOUDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 338, pp.1314-1317. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 755, pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1229054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/755/1/22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00769556v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00735197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRB110721A: An extreme peak energy and signatures of the photosphere</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">FERMI LARGE AREA TELESCOPE OBSERVATIONS OF THE SUPERNOVA REMNANT G8.7-0.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbiellini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Bellazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/757/2/L31⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 744, pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/744/1/80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00743070v1</w:t>
+                <w:t xml:space="preserve">in2p3-00664467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the Galactic Halo Dark Matter from Fermi-LAT Diffuse Measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Barbiellini</w:t>
+                <w:t xml:space="preserve">In-flight measurement of the absolute energy scale of the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 761, pp.91. </w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.346-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/761/2/91⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00772101v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00684886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi-LAT Observations of the Diffuse Gamma-Ray Emission: Implications for Cosmic Rays and the Interstellar Medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">The Fermi Large Area Telescope On Orbit: Event Classification, Instrument Response Functions, and Calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Atwood</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 750, pp.3. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 203, pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/750/1/3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/203/1/4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00685261v1</w:t>
+                <w:t xml:space="preserve">in2p3-00767693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Detection of γ-Ray Emission from the M2 Soft X-Ray Flare on 2010 June 12</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">GeV OBSERVATIONS OF STAR-FORMING GALAXIES WITH THE FERMI LARGE AREA TELESCOPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 745, pp.144. </w:t>
+              <w:t xml:space="preserve">, 2012, 755, pp.164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/745/2/144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/755/2/164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00684631v1</w:t>
+                <w:t xml:space="preserve">in2p3-00747346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cosmic-ray and gas content of the Cygnus region as measured in gamma rays by the Fermi Large Area Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Measurement of separate cosmic-ray electron and positron spectra with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 538, pp.A71. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.0111103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.011103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00670013v1</w:t>
+                <w:t xml:space="preserve">in2p3-00665926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeV OBSERVATIONS OF STAR-FORMING GALAXIES WITH THE FERMI LARGE AREA TELESCOPE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">A Statistical Approach to Recognizing Source Classes for Unassociated Sources in the First Fermi-LAT Catalog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Antolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 755, pp.164. </w:t>
+              <w:t xml:space="preserve">, 2012, 753, pp.83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/755/2/164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/753/1/83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00747346v1</w:t>
+                <w:t xml:space="preserve">in2p3-00719355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of separate cosmic-ray electron and positron spectra with the Fermi Large Area Telescope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ackermann</w:t>
+                <w:t xml:space="preserve">The imprint of the extragalactic background light in the gamma-ray spectra of blazars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.011103⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 338 (6111), pp.1190-1192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1227160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00665926v1</w:t>
+                <w:t xml:space="preserve">cea-00863061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical Approach to Recognizing Source Classes for Unassociated Sources in the First Fermi-LAT Catalog</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Periodic emission from the gamma-ray binary 1FGL J1018.6-5856</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bastieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 335, pp.189-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1213974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/753/1/83⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00719355v1</w:t>
+                <w:t xml:space="preserve">in2p3-00685309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for Dark Matter Satellites using the FERMI-LAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 747, pp.121. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/747/2/121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00697553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The imprint of the extragalactic background light in the gamma-ray spectra of blazars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Markus Ackermann</w:t>
+                <w:t xml:space="preserve">GAMMA-RAY OBSERVATIONS OF THE ORION MOLECULAR CLOUDS WITH THE FERMI LARGE AREA TELESCOPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luca Baldini</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Antolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 338 (6111), pp.1190-1192. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 756, pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1227160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/756/1/4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00863061v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00747339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic emission from the gamma-ray binary 1FGL J1018.6-5856</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">MULTI-WAVELENGTH OBSERVATIONS OF BLAZAR AO 0235+164 IN THE 2008-2009 FLARING STATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bastieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 335, pp.189-193. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 751, pp.159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1213974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/751/2/159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00685309v1</w:t>
+                <w:t xml:space="preserve">in2p3-00769591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAMMA-RAY OBSERVATIONS OF THE ORION MOLECULAR CLOUDS WITH THE FERMI LARGE AREA TELESCOPE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">FERMI LARGE AREA TELESCOPE SECOND SOURCE CATALOG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Nolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/756/1/4⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 199, pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/199/2/31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00747339v1</w:t>
+                <w:t xml:space="preserve">in2p3-00700581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTI-WAVELENGTH OBSERVATIONS OF BLAZAR AO 0235+164 IN THE 2008-2009 FLARING STATE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Search for Gamma-ray Emission from X-Ray-selected Seyfert Galaxies with Fermi-LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ballet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Bastieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 751, pp.159. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 747, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/747/2/104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/751/2/159⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00769591v1</w:t>
+                <w:t xml:space="preserve">in2p3-00686924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FERMI LARGE AREA TELESCOPE SECOND SOURCE CATALOG</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Anisotropies in the diffuse gamma-ray background measured by the Fermi-LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Allafort</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 199, pp.31. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.083007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/199/2/31⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.85.083007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00700581v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00699970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi-LAT Observations of Two Gamma-Ray Emission Components from the Quiescent Sun</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">The first Fermi multifrequency campaign on BL Lacertae: characterizing the low-activity state of the eponymous blazar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Antolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 734, pp.116. </w:t>
+              <w:t xml:space="preserve">, 2011, 730, pp.101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/734/2/116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/730/2/101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00608701v1</w:t>
+                <w:t xml:space="preserve">in2p3-00587827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining Dark Matter Models from a Combined Analysis of MilkyWay Satellites with the Fermi Large Area Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Insights Into the High-Energy Gamma-ray Emission of Markarian 501 from Extensive Multifrequency Observations in the Fermi Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luca Baldini</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 107, pp.241302. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 727, pp.129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.241302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/727/2/129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00657896v1</w:t>
+                <w:t xml:space="preserve">in2p3-00586140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-wavelength Observations of the Flaring Gamma-ray Blazar 3C 66A in 2008 October</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">DISCOVERY OF HIGH-ENERGY GAMMA-RAY EMISSION FROM THE BINARY SYSTEM PSR B1259-63/LS 2883 AROUND PERIASTRON WITH FERMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/726/1/43⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 736, pp.L11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/736/1/L11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00586113v1</w:t>
+                <w:t xml:space="preserve">in2p3-00654867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE SECOND CATALOG OF ACTIVE GALACTIC NUCLEI DETECTED BY THE FERMI LARGE AREA TELESCOPE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Observations of the young supernova remnant RX J1713.7-3946 with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W. B. Atwood</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 743, pp.171. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 734, pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/734/1/28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/743/2/171⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00664242v1</w:t>
+                <w:t xml:space="preserve">in2p3-00608700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first Fermi multifrequency campaign on BL Lacertae: characterizing the low-activity state of the eponymous blazar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+                <w:t xml:space="preserve">Simultaneous multi-wavelength campaign on PKS 2005-489 in a high state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 533, pp.A110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/730/2/101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00587827v1</w:t>
+                <w:t xml:space="preserve">in2p3-00630645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous multi-wavelength campaign on PKS 2005-489 in a high state</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+                <w:t xml:space="preserve">Multi-wavelength Observations of the Flaring Gamma-ray Blazar 3C 66A in 2008 October</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 726, pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/726/1/43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016170⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00630645v1</w:t>
+                <w:t xml:space="preserve">in2p3-00586113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights Into the High-Energy Gamma-ray Emission of Markarian 501 from Extensive Multifrequency Observations in the Fermi Era</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">THE SECOND CATALOG OF ACTIVE GALACTIC NUCLEI DETECTED BY THE FERMI LARGE AREA TELESCOPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Antolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 727, pp.129. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 743, pp.171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/743/2/171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/727/2/129⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00586140v1</w:t>
+                <w:t xml:space="preserve">in2p3-00664242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISCOVERY OF HIGH-ENERGY GAMMA-RAY EMISSION FROM THE BINARY SYSTEM PSR B1259-63/LS 2883 AROUND PERIASTRON WITH FERMI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Fermi-LAT Search for Pulsar Wind Nebulae around gamma-ray Pulsars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 736, pp.L11. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 726, pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/736/1/L11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/726/1/35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00654867v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00586112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of the young supernova remnant RX J1713.7-3946 with the Fermi Large Area Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+                <w:t xml:space="preserve">Erratum: the first fermilarge area telescope catalog of gamma-ray pulsars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aous A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/734/1/28⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 193 (1), 4 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/193/1/22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00608700v1</w:t>
+                <w:t xml:space="preserve">insu-01270538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi-LAT Search for Pulsar Wind Nebulae around gamma-ray Pulsars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Barbiellini</w:t>
+                <w:t xml:space="preserve">Gamma-Ray and Parsec-Scale Jet Properties of a Complete Sample of Blazars From the MOJAVE Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Lister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hovatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. I. Kellermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 742, pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/742/1/27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/726/1/35⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00586112v1</w:t>
+                <w:t xml:space="preserve">in2p3-00656601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: the first fermilarge area telescope catalog of gamma-ray pulsars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magnus Axelsson</w:t>
+                <w:t xml:space="preserve">DETECTION OF HIGH-ENERGY GAMMA-RAY EMISSION DURING THE X-RAY FLARING ACTIVITY IN GRB 100728A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/193/1/22⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 734, pp.L27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/734/2/L27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01270538v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00655755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamma-Ray and Parsec-Scale Jet Properties of a Complete Sample of Blazars From the MOJAVE Program</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. I. Kellermann</w:t>
+                <w:t xml:space="preserve">The radio/gamma-ray connection in Active Galactic Nuclei in the era of the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Angelakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/742/1/27⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 741, pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/741/1/30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00656601v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00656610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DETECTION OF HIGH-ENERGY GAMMA-RAY EMISSION DURING THE X-RAY FLARING ACTIVITY IN GRB 100728A</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Radio and Gamma-Ray Constraints on the Emission Geometry and Birthplace of PSR J2043+2740</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noutsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 728, pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/728/2/77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/734/2/L27⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00655755v1</w:t>
+                <w:t xml:space="preserve">in2p3-00586586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio and Gamma-Ray Constraints on the Emission Geometry and Birthplace of PSR J2043+2740</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
+                <w:t xml:space="preserve">Fermi Gamma-ray Space Telescope Observations of the Gamma-ray Outburst from 3C454.3 in November 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 733, pp.L26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/733/2/L26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/728/2/77⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00586586v1</w:t>
+                <w:t xml:space="preserve">in2p3-00657732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The radio/gamma-ray connection in Active Galactic Nuclei in the era of the Fermi Large Area Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Gamma-ray flares from the Crab Nebula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 741, pp.30. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 331, pp.739-742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/741/1/30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1199705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00656610v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00586585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Gamma-ray Space Telescope Observations of the Gamma-ray Outburst from 3C454.3 in November 2010</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Detection of a spectral break in the extra hard component of GRB 090926A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Asano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 733, pp.L26. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 729, pp.114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/733/2/L26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/729/2/114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00657732v1</w:t>
+                <w:t xml:space="preserve">in2p3-00587734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamma-ray flares from the Crab Nebula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Fermi-LAT Observations of Two Gamma-Ray Emission Components from the Quiescent Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 331, pp.739-742. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 734, pp.116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1199705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/734/2/116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00586585v1</w:t>
+                <w:t xml:space="preserve">in2p3-00608701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of a spectral break in the extra hard component of GRB 090926A</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Constraining Dark Matter Models from a Combined Analysis of MilkyWay Satellites with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 729, pp.114. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107, pp.241302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/729/2/114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.241302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00587734v1</w:t>
+                <w:t xml:space="preserve">in2p3-00657896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeV Gamma-ray Flux Upper Limits from Clusters of Galaxies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+                <w:t xml:space="preserve">Constraints on Dark Matter Annihilation in Clusters of Galaxies with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 717, pp.L71-L78. </w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/717/1/L71⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2010/05/025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00528795v1</w:t>
+                <w:t xml:space="preserve">in2p3-00528694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi LAT observations of cosmic-ray electrons from 7 GeV to 1 TeV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Spectral Properties of Bright Fermi-detected Blazars in the Gamma-ray Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 82, pp.092004. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 710, pp.1271-1285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.82.092004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/710/2/1271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00585122v1</w:t>
+                <w:t xml:space="preserve">in2p3-00460830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for Cosmic-Ray Electron Anisotropies with the Fermi Large Area Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Detection of Gamma-Ray Emission from the Starburst Galaxies M82 and NGC 253 with the Large Area Telescope on Fermi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 82, pp.092003. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 709, pp.L152-L157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.82.092003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/709/2/L152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00585107v1</w:t>
+                <w:t xml:space="preserve">in2p3-00460860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of the Large Magellanic Cloud with Fermi</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+                <w:t xml:space="preserve">The Discovery of gamma-Ray Emission From The Blazar RGB J0710+591</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Acciari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Arlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913474⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 715, pp.L49-L55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/715/1/L49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00482693v1</w:t>
+                <w:t xml:space="preserve">in2p3-00484618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi detection of delayed GeV emission from the short GRB 081024B</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Fermi Large Area Telescope Observation of a Gamma-ray Source at the Position of Eta Carinae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W. B. Atwood</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 712, pp.558-564. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/712/1/558⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 723, pp.649-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/723/1/649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00474343v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00585077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi-LAT Study of Gamma-ray Emission in the Direction of Supernova Remnant W49B</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">A population of gamma-ray emitting globular clusters seen with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/722/2/1303⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 524, pp.A75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00584255v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00585161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fermi-LAT high-latitude Survey: Source Count Distributions and the Origin of the Extragalactic Diffuse Background</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">The First Fermi Large Area Telescope Catalog of Gamma-ray Pulsars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/720/1/435⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 187, pp.460-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/187/2/460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00530044v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00483013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi LAT Observations of the Supernova Remnant W28 (G6.4-0.1)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Fermi Large Area Telescope Observations of Misaligned AGN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 718, pp.348-356. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/718/1/348⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 720, pp.912-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/720/1/912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00529638v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00530049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamma-Ray Emission Concurrent with the Nova in the Symbiotic Binary V407 Cygni</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luca Baldini</w:t>
+                <w:t xml:space="preserve">The First Catalog of Active Galactic Nuclei Detected by the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Antolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1192537⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 715, pp.429-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/715/1/429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631907v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00484603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of Milky Way Dwarf Spheroidal galaxies with the Fermi-LAT detector and constraints on Dark Matter models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luca Baldini</w:t>
+                <w:t xml:space="preserve">Observation of Supernova remnant IC 443 with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 712, pp.147-158. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/712/1/147⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 712, pp.459-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/712/1/459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00473736v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00473756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of very high energy gamma rays from PKS 1424+240 and multiwavelength constraints on its redshift</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bautista</w:t>
+                <w:t xml:space="preserve">The Spectral Energy Distribution of Fermi bright blazars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 708, pp.L100-L106. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 716, pp.30-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/708/2/L100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/716/1/30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00460590v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00496030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi observations of Cassiopeia and Cepheus: diffuse gamma-ray emission in the outer Galaxy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">A change in the optical polarization associated with a γ-ray flare in the blazar 3C 279</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 710, pp.133-149. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 463, pp.919-923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/710/1/133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature08841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00460710v1</w:t>
+                <w:t xml:space="preserve">in2p3-00461013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on Dark Matter Annihilation in Clusters of Galaxies with the Fermi Large Area Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
+                <w:t xml:space="preserve">Fermi Gamma-Ray Imaging of a Radio Galaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.025. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 328, pp.725-729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2010/05/025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1184656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00528694v1</w:t>
+                <w:t xml:space="preserve">in2p3-00484510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Properties of Bright Fermi-detected Blazars in the Gamma-ray Band</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Gamma-ray light curves and variability of bright Fermi-detected blazars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Antolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 710, pp.1271-1285. </w:t>
+              <w:t xml:space="preserve">, 2010, 722, pp.520-542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/710/2/1271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/722/1/520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00460830v1</w:t>
+                <w:t xml:space="preserve">in2p3-00532895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Gamma-Ray Emission from the Starburst Galaxies M82 and NGC 253 with the Large Area Telescope on Fermi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Detection of the Small Magellanic Cloud in gamma-rays with Fermi/LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 709, pp.L152-L157. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 523, pp.A46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/709/2/L152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00460860v1</w:t>
+                <w:t xml:space="preserve">in2p3-00585465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Supernova remnant IC 443 with the Fermi Large Area Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Fermi-LAT discovery of GeV gamma-ray emission from the young supernova remnant Cassiopeia A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 712, pp.459-468. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 710, pp.L92-L97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/712/1/459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/710/1/L92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00473756v1</w:t>
+                <w:t xml:space="preserve">in2p3-00461069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First Catalog of Active Galactic Nuclei Detected by the Fermi Large Area Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Suzaku Observations of Luminous Quasars: Revealing the Nature of High-Energy Blazar emission in low level activity states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Antolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 715, pp.429-457. </w:t>
+              <w:t xml:space="preserve">, 2010, 716, pp.835-849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/715/1/429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/716/1/835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00484603v1</w:t>
+                <w:t xml:space="preserve">in2p3-00496048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Discovery of gamma-Ray Emission From The Blazar RGB J0710+591</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bautista</w:t>
+                <w:t xml:space="preserve">Fermi LAT observations of the Geminga pulsar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 715, pp.L49-L55. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 720, pp.272-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/715/1/L49⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/720/1/272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00484618v1</w:t>
+                <w:t xml:space="preserve">in2p3-00530035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope Observations of Misaligned AGN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
+                <w:t xml:space="preserve">Swift and Fermi observations of the early afterglow of the short Gamma-Ray Burst 090510</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Pasquale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. P. M. Kuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Curran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/720/1/912⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 709, pp.L146-L151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/709/2/L146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00530049v1</w:t>
+                <w:t xml:space="preserve">in2p3-00460847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A population of gamma-ray emitting globular clusters seen with the Fermi Large Area Telescope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Fermi observations of high-energy gamma-ray emission from GRB 090217A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014458⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 717, pp.L127-L132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/717/2/L127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00585161v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00528823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope Observation of a Gamma-ray Source at the Position of Eta Carinae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Fermi Large Area Telescope observations of the Vela-X Pulsar Wind Nebula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 723, pp.649-657. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/723/1/649⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 713, pp.146-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/713/1/146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00585077v1</w:t>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00482553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First Fermi Large Area Telescope Catalog of Gamma-ray Pulsars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Constraints on cosmological dark matter annihilation from the Fermi-LAT isotropic diffuse gamma-ray measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/187/2/460⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010, pp.014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2010/04/014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00483013v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00488230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spectral Energy Distribution of Fermi bright blazars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Detection of the energetic pulsar PSR B1509-58 and its pulsar wind nebula in MSH 15-52 using the Fermi-Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Asano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 716, pp.30-70. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/716/1/30⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 714, pp.927-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/714/1/927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00496030v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00483010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift and Fermi observations of the early afterglow of the short Gamma-Ray Burst 090510</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. A. Curran</w:t>
+                <w:t xml:space="preserve">Ferma gamma-ray space telescope observations of gamma-ray outburst from 3C 454.3 in 2009 december and 2010 april</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 709, pp.L146-L151. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 721, pp.1383-1396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/709/2/L146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/721/2/1383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00460847v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00530295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi observations of high-energy gamma-ray emission from GRB 090217A</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Fermi Observations of GRB 090510: A Short Hard Gamma-Ray Burst with an Additional, Hard Power-Law Component from 10 keV to GeV Energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Asano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 717, pp.L127-L132. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 716, pp.1178-1190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/717/2/L127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/716/2/1178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00528823v1</w:t>
+                <w:t xml:space="preserve">in2p3-00497160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope observations of the Vela-X Pulsar Wind Nebula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Fermi-LAT Study of Gamma-ray Emission in the Direction of Supernova Remnant W49B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 713, pp.146-153. </w:t>
+              <w:t xml:space="preserve">, 2010, 722, pp.1303-1311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/713/1/146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/722/2/1303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00482553v1</w:t>
+                <w:t xml:space="preserve">in2p3-00584255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on cosmological dark matter annihilation from the Fermi-LAT isotropic diffuse gamma-ray measurement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">The Fermi-LAT high-latitude Survey: Source Count Distributions and the Origin of the Extragalactic Diffuse Background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Antolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2010, pp.014. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 720, pp.435-453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2010/04/014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/720/1/435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00488230v1</w:t>
+                <w:t xml:space="preserve">in2p3-00530044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of the energetic pulsar PSR B1509-58 and its pulsar wind nebula in MSH 15-52 using the Fermi-Large Area Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Fermi LAT Observations of the Supernova Remnant W28 (G6.4-0.1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Asano</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 714, pp.927-936. </w:t>
+              <w:t xml:space="preserve">, 2010, 718, pp.348-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/714/1/927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/718/1/348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00483010v1</w:t>
+                <w:t xml:space="preserve">in2p3-00529638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferma gamma-ray space telescope observations of gamma-ray outburst from 3C 454.3 in 2009 december and 2010 april</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Barbiellini</w:t>
+                <w:t xml:space="preserve">Observations of Milky Way Dwarf Spheroidal galaxies with the Fermi-LAT detector and constraints on Dark Matter models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aous A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 721, pp.1383-1396. </w:t>
+              <w:t xml:space="preserve">, 2010, 712, pp.147-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/721/2/1383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/712/1/147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00530295v1</w:t>
+                <w:t xml:space="preserve">in2p3-00473736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Observations of GRB 090510: A Short Hard Gamma-Ray Burst with an Additional, Hard Power-Law Component from 10 keV to GeV Energies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+                <w:t xml:space="preserve">Gamma-Ray Emission Concurrent with the Nova in the Symbiotic Binary V407 Cygni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aous A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 716, pp.1178-1190. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 329 (5993), pp.817-821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/716/2/1178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1192537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00497160v1</w:t>
+                <w:t xml:space="preserve">hal-00631907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A change in the optical polarization associated with a γ-ray flare in the blazar 3C 279</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+                <w:t xml:space="preserve">Discovery of very high energy gamma rays from PKS 1424+240 and multiwavelength constraints on its redshift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Acciari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Arlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 463, pp.919-923. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 708, pp.L100-L106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature08841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/708/2/L100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00461013v1</w:t>
+                <w:t xml:space="preserve">in2p3-00460590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzaku Observations of Luminous Quasars: Revealing the Nature of High-Energy Blazar emission in low level activity states</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Fermi observations of Cassiopeia and Cepheus: diffuse gamma-ray emission in the outer Galaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 716, pp.835-849. </w:t>
+              <w:t xml:space="preserve">, 2010, 710, pp.133-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/716/1/835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/710/1/133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00496048v1</w:t>
+                <w:t xml:space="preserve">in2p3-00460710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Gamma-Ray Imaging of a Radio Galaxy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">PKS 1502+106: a new and distant gamma-ray blazar in outburst discovered by the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 328, pp.725-729. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 710, pp.810-827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1184656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/710/1/810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00484510v1</w:t>
+                <w:t xml:space="preserve">in2p3-00460756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi LAT observations of the Geminga pulsar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Gamma-Ray Emission from the Shell of Supernova Remnant W44 Revealed by the Fermi LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 720, pp.272-283. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 327, pp.1103-1106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/720/1/272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1182787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00530035v1</w:t>
+                <w:t xml:space="preserve">in2p3-00469710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamma-ray light curves and variability of bright Fermi-detected blazars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Fermi Large Area Telescope observations of PSR J1836+5925</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 722, pp.520-542. </w:t>
+              <w:t xml:space="preserve">, 2010, 712, pp.1209-1218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/722/1/520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/712/2/1209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00532895v1</w:t>
+                <w:t xml:space="preserve">in2p3-00475654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of the Small Magellanic Cloud in gamma-rays with Fermi/LAT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Fermi Large Area Telescope observations of Local Group galaxies: Detection of M31 and search for M33</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 523, pp.A46. </w:t>
+              <w:t xml:space="preserve">, 2010, 523, pp.L2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00585465v1</w:t>
+                <w:t xml:space="preserve">in2p3-00585464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi-LAT discovery of GeV gamma-ray emission from the young supernova remnant Cassiopeia A</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">The Spectrum of the Isotropic Diffuse Gamma-Ray Emission Derived From First-Year Fermi Large Area Telescope Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 710, pp.L92-L97. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104, pp.101101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/710/1/L92⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.101101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00461069v1</w:t>
+                <w:t xml:space="preserve">in2p3-00473713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PKS 1502+106: a new and distant gamma-ray blazar in outburst discovered by the Fermi Large Area Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Gamma-ray and Radio Properties of Six Pulsars Detected by the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Weltevrede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 710, pp.810-827. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/710/1/810⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 708, pp.1426-1441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/708/2/1426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00460756v1</w:t>
+                <w:t xml:space="preserve">in2p3-00453816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope observations of Local Group galaxies: Detection of M31 and search for M33</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Fermi Large Area Telescope observations of the Crab pulsar and Nebula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 708, pp.1254-1267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/708/2/1254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015759⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00585464v1</w:t>
+                <w:t xml:space="preserve">in2p3-00453756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spectrum of the Isotropic Diffuse Gamma-Ray Emission Derived From First-Year Fermi Large Area Telescope Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Fermi Large Area Telescope Constraints on the Gamma-ray Opacity of the Universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Atwood</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 723, pp.1082-1096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/723/2/1082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.101101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00473713v1</w:t>
+                <w:t xml:space="preserve">in2p3-00585092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamma-ray and Radio Properties of Six Pulsars Detected by the Fermi Large Area Telescope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Search for gamma-ray emission from magnetars with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 708, pp.1426-1441. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 725, pp.L73-L78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/708/2/1426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/725/1/L73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00453816v1</w:t>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00585162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamma-Ray Emission from the Shell of Supernova Remnant W44 Revealed by the Fermi LAT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Discovery of Pulsed $\gamma$-rays from PSR J0034-0534 with the Fermi LAT: A Case for Co-located Radio and $\gamma$-ray Emission Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 327, pp.1103-1106. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 712, pp.957-963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1182787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/712/2/957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00469710v1</w:t>
+                <w:t xml:space="preserve">in2p3-00475596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope observations of PSR J1836+5925</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Fermi Large Area Telescope First Source Catalog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Antolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 712, pp.1209-1218. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 188, pp.405-436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/712/2/1209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/188/2/405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00475654v1</w:t>
+                <w:t xml:space="preserve">in2p3-00497544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope observations of the Crab pulsar and Nebula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Fermi Large Area Telescope View of the Core of the Radio Galaxy Centaurus A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 708, pp.1254-1267. </w:t>
+              <w:t xml:space="preserve">, 2010, 719, pp.1433-1444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/708/2/1254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/719/2/1433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00453756v1</w:t>
+                <w:t xml:space="preserve">in2p3-00529778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope Constraints on the Gamma-ray Opacity of the Universe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">PSR J1907+0602: A Radio-Faint Gamma-Ray Pulsar Powering a Bright TeV Pulsar Wind Nebula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W. B. Atwood</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 723, pp.1082-1096. </w:t>
+              <w:t xml:space="preserve">, 2010, 711, pp.64-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/723/2/1082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/711/1/64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00585092v1</w:t>
+                <w:t xml:space="preserve">in2p3-00461061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for gamma-ray emission from magnetars with the Fermi Large Area Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+                <w:t xml:space="preserve">Fermi LAT Search for Photon Lines from 30 to 200 GeV and Dark Matter Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aous A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 725, pp.L73-L78. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104, pp.091302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/725/1/L73⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.091302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00585162v1</w:t>
+                <w:t xml:space="preserve">in2p3-00473682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi LAT Search for Photon Lines from 30 to 200 GeV and Dark Matter Implications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luca Baldini</w:t>
+                <w:t xml:space="preserve">The Vela Pulsar: Results from the First Year of Fermi LAT Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 104, pp.091302. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 713, pp.154-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.091302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/713/1/154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00473682v1</w:t>
+                <w:t xml:space="preserve">in2p3-00482639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Pulsed $\gamma$-rays from PSR J0034-0534 with the Fermi LAT: A Case for Co-located Radio and $\gamma$-ray Emission Regions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Fermi Large Area Telescope Observations of Gamma-ray Pulsars PSR J1057-5226, J1709-4429, and J1952+3252</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Antolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 712, pp.957-963. </w:t>
+              <w:t xml:space="preserve">, 2010, 720, pp.26-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/712/2/957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/720/1/26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00475596v1</w:t>
+                <w:t xml:space="preserve">in2p3-00530021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope First Source Catalog</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Fermi observations of the very hard gamma-ray blazar PG 1553+113</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Antolini</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 188, pp.405-436. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 708, pp.1310-1320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/188/2/405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/708/2/1310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00497544v1</w:t>
+                <w:t xml:space="preserve">in2p3-00453792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope View of the Core of the Radio Galaxy Centaurus A</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Fermi Large Area Telescope observations of the exceptional gamma-ray outbursts of 3C 273 in 2009 september</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 719, pp.1433-1444. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 714, pp.L73-L78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/719/2/1433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/714/1/L73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00529778v1</w:t>
+                <w:t xml:space="preserve">in2p3-00483105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSR J1907+0602: A Radio-Faint Gamma-Ray Pulsar Powering a Bright TeV Pulsar Wind Nebula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Fermi detection of delayed GeV emission from the short GRB 081024B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Asano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 711, pp.64-74. </w:t>
+              <w:t xml:space="preserve">, 2010, 712, pp.558-564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/711/1/64⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/712/1/558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00461061v1</w:t>
+                <w:t xml:space="preserve">in2p3-00474343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi observations of the very hard gamma-ray blazar PG 1553+113</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Observations of the Large Magellanic Cloud with Fermi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 708, pp.1310-1320. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 512, pp.A7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/708/2/1310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00453792v1</w:t>
+                <w:t xml:space="preserve">in2p3-00482693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Vela Pulsar: Results from the First Year of Fermi LAT Observations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Searches for Cosmic-Ray Electron Anisotropies with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 713, pp.154-165. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.092003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/713/1/154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.82.092003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00482639v1</w:t>
+                <w:t xml:space="preserve">in2p3-00585107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope Observations of Gamma-ray Pulsars PSR J1057-5226, J1709-4429, and J1952+3252</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. A. Abdo</w:t>
+                <w:t xml:space="preserve">Fermi LAT observations of cosmic-ray electrons from 7 GeV to 1 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 720, pp.26-40. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.092004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/720/1/26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.82.092004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00530021v1</w:t>
+                <w:t xml:space="preserve">in2p3-00585122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope observations of the exceptional gamma-ray outbursts of 3C 273 in 2009 september</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">GeV Gamma-ray Flux Upper Limits from Clusters of Galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 714, pp.L73-L78. </w:t>
+              <w:t xml:space="preserve">, 2010, 717, pp.L71-L78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/714/1/L73⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/717/1/L71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00483105v1</w:t>
+                <w:t xml:space="preserve">in2p3-00528795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiwavelength monitoring of the enigmatic Narrow-Line Seyfert 1 PMN J0948+0022 in March-July 2009</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">FERMI OBSERVATIONS OF TeV-SELECTED ACTIVE GALACTIC NUCLEI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Ajello</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Axelsson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 707, pp.727-737. </w:t>
+              <w:t xml:space="preserve">, 2009, 707, pp.1310-1333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/707/1/727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/707/2/1310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00440984v1</w:t>
+                <w:t xml:space="preserve">in2p3-00442815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Fermi Gamma-ray Space Telescope Observations of the Quasar 3C 454.3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
+                <w:t xml:space="preserve">Pulsed Gamma-rays from PSR J2021+3651 with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 699, pp.817-823. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 700, pp.1059-1066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/699/1/817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/700/2/1059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00380233v1</w:t>
+                <w:t xml:space="preserve">in2p3-00394148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Population of Gamma-Ray Millisecond Pulsars Seen with the Fermi Large Area Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
+                <w:t xml:space="preserve">Fermi Observations of GRB 090902B: A Distinct Spectral Component in the Prompt and Delayed Emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Asano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 325, pp.848-852. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 706, pp.L138-L144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1176113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/706/1/L138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00402863v1</w:t>
+                <w:t xml:space="preserve">in2p3-00436385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio-Loud Narrow-Line Seyfert 1 as a New Class of Gamma-Ray AGN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Fermi observations of high-energy gamma-ray emission from GRB 080825C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Ballet</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Asano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 707, pp.L142-L147. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 707, pp.580-592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/707/2/L142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/707/1/580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00442839v1</w:t>
+                <w:t xml:space="preserve">in2p3-00440944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi-LAT Discovery of Extended Gamma-ray Emission in the Direction of Supernova Remnant W51C</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Fermi LAT Observations of LS 5039</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 706, pp.L1-L6. </w:t>
+              <w:t xml:space="preserve">, 2009, 706, pp.L56-L61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/706/1/L1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/706/1/L56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00436134v1</w:t>
+                <w:t xml:space="preserve">in2p3-00436279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The On-orbit Calibrations for the Fermi Large Area Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">The Large Area Telescope on the Fermi Gamma-ray Space Telescope Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.08.002⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 697, pp.1071-1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/697/2/1071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00379324v1</w:t>
+                <w:t xml:space="preserve">in2p3-00378934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Discovery of Gamma-Ray Emission from NGC 1275</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Fermi/LAT discovery of gamma-ray emission from a relativistic jet in the narrow-line quasar PMN J0948+0022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/699/1/31⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 699, pp.976-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/699/2/976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00378198v1</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00394133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bright AGN Source List from the First Three Months of the Fermi Large Area Telescope All-Sky Survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
+                <w:t xml:space="preserve">Fermi Observations of High-Energy Gamma-Ray Emission from GRB 080916C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Asano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/700/1/597⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 323, pp.1688-1693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/SCIENCE.1169101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00379280v1</w:t>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00377697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi LAT Observations of LS I +61 303: First detection of an orbital modulation in GeV Gamma Rays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Pulsed Gamma-rays from the millisecond pulsar J0030+0451 with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Axelsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/701/2/L123⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 699, pp.1171-1177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/699/2/1171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00410616v1</w:t>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00380184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi LAT Observations of the Vela Pulsar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+                <w:t xml:space="preserve">Pulsar Simulations for the Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Razzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Harding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bellazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bregeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/696/2/1084⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00378125v1</w:t>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FERMI OBSERVATIONS OF TeV-SELECTED ACTIVE GALACTIC NUCLEI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Fermi LAT Observations of LS I +61 303: First detection of an orbital modulation in GeV Gamma Rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">William B. Atwood</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 701, pp.123-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/701/2/L123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/707/2/1310⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00442815v1</w:t>
+                <w:t xml:space="preserve">in2p3-00410616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed Gamma-rays from PSR J2021+3651 with the Fermi Large Area Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luca Baldini</w:t>
+                <w:t xml:space="preserve">Fermi LAT Observations of the Vela Pulsar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bagagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 700, pp.1059-1066. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 696, pp.1084-1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/696/2/1084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/700/2/1059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00394148v1</w:t>
+                <w:t xml:space="preserve">in2p3-00378125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi/LAT discovery of gamma-ray emission from a relativistic jet in the narrow-line quasar PMN J0948+0022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Fermi Large Area Telescope Observations of the Cosmic-Ray Induced gamma-ray Emission of the Earth's Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.122004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.80.122004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/699/2/976⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00394133v1</w:t>
+                <w:t xml:space="preserve">in2p3-00460529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed Gamma-rays from the millisecond pulsar J0030+0451 with the Fermi Large Area Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Fermi Large Area Telescope Measurements of the Diffuse Gamma-Ray Emission at Intermediate Galactic Latitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Atwood</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103, pp.251101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.251101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/699/2/1171⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00380184v1</w:t>
+                <w:t xml:space="preserve">in2p3-00446920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Observations of High-Energy Gamma-Ray Emission from GRB 080916C</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">William B. Atwood</w:t>
+                <w:t xml:space="preserve">Simultaneous observations of PKS 2155-304 with H.E.S.S., Fermi, RXTE and ATOM: spectral energy distributions and variability in a low state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Barres de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 696, pp.L150-L155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/696/2/L150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/SCIENCE.1169101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00377697v1</w:t>
+                <w:t xml:space="preserve">in2p3-00378403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsar Simulations for the Large Area Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Bregeon</w:t>
+                <w:t xml:space="preserve">Discovery of Pulsations from the pulsars J0205+6449 in SNR 3C 58 with the Fermi Gammay-ray Space Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 699, pp.L102-L107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/699/2/L102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.04.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00520641v1</w:t>
+                <w:t xml:space="preserve">in2p3-00410517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Observations of GRB 090902B: A Distinct Spectral Component in the Prompt and Delayed Emission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId502" w:history="1">
+                <w:t xml:space="preserve">Fermi Large Area Telescope Gamma-Ray Detection of the Radio Galaxy M87</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">William B. Atwood</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 707, pp.55-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/707/1/55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/706/1/L138⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00436385v1</w:t>
+                <w:t xml:space="preserve">in2p3-00440769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi observations of high-energy gamma-ray emission from GRB 080825C</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId502" w:history="1">
+                <w:t xml:space="preserve">A limit on the variation of the speed of light arising from quantum gravity effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Asano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William B. Atwood</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 462, pp.331-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature08574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/707/1/580⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00440944v1</w:t>
+                <w:t xml:space="preserve">in2p3-00436584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi LAT Observations of LS 5039</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Fermi LAT detection of pulsed $\gamma$-rays from the Vela-like pulsars PSR J1048-5832 and PSR J2229+6114</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magnus Axelsson</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 706, pp.1331-1340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/706/2/1331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/706/1/L56⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00436279v1</w:t>
+                <w:t xml:space="preserve">in2p3-00440021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Large Area Telescope on the Fermi Gamma-ray Space Telescope Mission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
+                <w:t xml:space="preserve">On possible interpretations of the high energy electron-positron spectrum measured by the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Profumo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.W. Strong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bellazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (2), pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/697/2/1071⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00378934v1</w:t>
+                <w:t xml:space="preserve">hal-00498975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope Observations of the Cosmic-Ray Induced gamma-ray Emission of the Earth's Atmosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Fermi/LAT discovery of gamma-ray emission from the flat-spectrum radio quasar PKS 1454-354</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.80.122004⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 697, pp.934-941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/697/1/934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00460529v1</w:t>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00378187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope Measurements of the Diffuse Gamma-Ray Emission at Intermediate Galactic Latitudes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Measurement of the Cosmic Ray e(+)+e(-) Spectrum from 20 GeV to 1 TeV with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W. B. Atwood</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 103, pp.251101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.251101⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 102, pp.181101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.181101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00446920v1</w:t>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00392444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous observations of PKS 2155-304 with H.E.S.S., Fermi, RXTE and ATOM: spectral energy distributions and variability in a low state</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
+                <w:t xml:space="preserve">Fermi LAT Observation of Diffuse Gamma-Rays Produced Through Interactions between Local Interstellar Matter and High Energy Cosmic Rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aous A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/696/2/L150⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 703, pp.1249-1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/703/2/1249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00378403v1</w:t>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00429043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Pulsations from the pulsars J0205+6449 in SNR 3C 58 with the Fermi Gammay-ray Space Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Detection of 16 Gamma-Ray Pulsars Through Blind Frequency Searches Using the Fermi LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Atwood</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/699/2/L102⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 325, pp.840-844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1175558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00410517v1</w:t>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00402843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope Gamma-Ray Detection of the Radio Galaxy M87</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
+                <w:t xml:space="preserve">Detection of High-Energy Gamma-Ray Emission from the Globular Cluster 47 Tucanae with Fermi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aous A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/707/1/55⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 325, pp.845-848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/SCIENCE.1177023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00440769v1</w:t>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00414457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A limit on the variation of the speed of light arising from quantum gravity effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">William B. Atwood</w:t>
+                <w:t xml:space="preserve">Fermi Large Area Telescope Bright Gamma-ray Source List</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aous A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature08574⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 183/1, pp.46-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/183/1/46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00436584v1</w:t>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00379297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi LAT detection of pulsed $\gamma$-rays from the Vela-like pulsars PSR J1048-5832 and PSR J2229+6114</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Discovery of Pulsed Gamma Rays from the Young Radio Pulsar PSR J1028-5819 with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/706/2/1331⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 695, pp.L72-L77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/695/1/L72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00440021v1</w:t>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00377212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On possible interpretations of the high energy electron-positron spectrum measured by the Fermi Large Area Telescope</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Profumo</w:t>
+                <w:t xml:space="preserve">The On-orbit Calibrations for the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.W. Strong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Bellazzini</w:t>
+                <w:t xml:space="preserve">J. Ampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 32 (2), pp.140. </w:t>
+              <w:t xml:space="preserve">, 2009, 32, pp.193-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498975v1</w:t>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00379324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi/LAT discovery of gamma-ray emission from the flat-spectrum radio quasar PKS 1454-354</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Multiwavelength monitoring of the enigmatic Narrow-Line Seyfert 1 PMN J0948+0022 in March-July 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. B. Atwood</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 697, pp.934-941. </w:t>
+              <w:t xml:space="preserve">, 2009, 707, pp.727-737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/697/1/934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/707/1/727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00378187v1</w:t>
+                <w:t xml:space="preserve">in2p3-00440984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Cosmic Ray e(+)+e(-) Spectrum from 20 GeV to 1 TeV with the Fermi Large Area Telescope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Fermi-LAT Discovery of Extended Gamma-ray Emission in the Direction of Supernova Remnant W51C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 102, pp.181101. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 706, pp.L1-L6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.181101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/706/1/L1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00392444v1</w:t>
+                <w:t xml:space="preserve">in2p3-00436134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi LAT Observation of Diffuse Gamma-Rays Produced Through Interactions between Local Interstellar Matter and High Energy Cosmic Rays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">A Population of Gamma-Ray Millisecond Pulsars Seen with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 703, pp.1249-1256. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 325, pp.848-852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/703/2/1249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1176113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00429043v1</w:t>
+                <w:t xml:space="preserve">in2p3-00402863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of 16 Gamma-Ray Pulsars Through Blind Frequency Searches Using the Fermi LAT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Fermi Discovery of Gamma-Ray Emission from NGC 1275</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W. B. Atwood</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Asano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 325, pp.840-844. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 699, pp.31-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1175558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/699/1/31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00402843v1</w:t>
+                <w:t xml:space="preserve">in2p3-00378198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of High-Energy Gamma-Ray Emission from the Globular Cluster 47 Tucanae with Fermi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId661" w:history="1">
+                <w:t xml:space="preserve">Bright AGN Source List from the First Three Months of the Fermi Large Area Telescope All-Sky Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aous A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Magnus Axelsson</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 325, pp.845-848. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 700, pp.597-622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/SCIENCE.1177023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/700/1/597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00414457v1</w:t>
+                <w:t xml:space="preserve">in2p3-00379280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope Bright Gamma-ray Source List</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Early Fermi Gamma-ray Space Telescope Observations of the Quasar 3C 454.3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 183/1, pp.46-66. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 699, pp.817-823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/183/1/46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/699/1/817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00379297v1</w:t>
+                <w:t xml:space="preserve">in2p3-00380233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Pulsed Gamma Rays from the Young Radio Pulsar PSR J1028-5819 with the Fermi Large Area Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId567" w:history="1">
+                <w:t xml:space="preserve">Radio-Loud Narrow-Line Seyfert 1 as a New Class of Gamma-Ray AGN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 695, pp.L72-L77. </w:t>
+              <w:t xml:space="preserve">, 2009, 707, pp.L142-L147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/695/1/L72⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/707/2/L142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00377212v1</w:t>
+                <w:t xml:space="preserve">in2p3-00442839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fermi Gamma Ray Space Telescope discovers the Pulsar in the Young Galactic Supernova-Remnant CTA 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aous A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 322 (5905), pp.1218. </w:t>
@@ -40774,90 +40774,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of the GLAST LAT calorimeter to relativistic heavy ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bregeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 560, pp.395-404. </w:t>
@@ -40939,90 +40939,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des codes de simulation pour l'astronomie gamma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bregeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Arrabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Parello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Revy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -41223,90 +41223,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the population of pulsars in the inner Galaxy with the Fermi Large Area Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bastieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -41354,77 +41354,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ait Benkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.O. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -41478,51 +41478,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ctools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bregeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Buehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41576,303 +41576,303 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:be26dd8b87c1125ef2b0d34cbe5a47c1918b6e18;origin=https://hal.archives-ouvertes.fr/hal-02089682;visit=swh:1:snp:f50e5bd30a4d8a6b8098c8bc88ae160d8fcba05d;anchor=swh:1:rev:ddb353ccd3151f193947a8941d5ec599bf104e25;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Astronomie gamma haute énergie au sol et dans l'espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Bregeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Astrophysique [astro-ph]. Université de Montpellier, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02262275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science with the Cherenkov Telescope Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Al Samarai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alves Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Barres de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Cássia dos Anjos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. M. de Gouveia Dal Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">WORLD SCIENTIFIC, 2019, 9789813270091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/10986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Al Samarai</w:t>
-[...89 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02365151v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">tel-02262275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -41890,103 +41890,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: “Search for Gamma-Ray Emission from the Coma Cluster with Six Years of Fermi-LAT Data” (&amp;lt;A href=&amp;quot;http://doi.org/10.3847/0004-637X/819/2/149&amp;quot;&amp;gt;2016, ApJ, 819, 149&amp;lt;/A&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -42049,51 +42049,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étalonnage en énergie du calorimètre du GLAST-LAT et qualification des modèles de cascades hadroniques disponibles sous GEANT4.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bregeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrophysique [astro-ph]. Université Sciences et Technologies - Bordeaux I, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -42289,51 +42289,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668431v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Roodman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rasmussen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bradshaw" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Chiang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019698" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685557v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousuke Utsumi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antilogus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Astier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Banovetz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019117" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574420v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Arrabito" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bregeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Faure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orel Gueta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natthan Pigoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429504044" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125103011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338487v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otger Ballester" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Blanch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Boix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0814" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277875v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gasparetto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bregeon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Pierro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Longo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0664" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maeght" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sanguillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Tsaregorodtsev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125102029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Di Pierro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arrabito" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baquero Larriva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0659" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518854v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marco Alameddine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Albrecht" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Alvarez-Muniz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Augusto Alves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564645v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ohishi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arbeletche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Souza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernl&#246;hr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1468/1/012073" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203696v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cumani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0733" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990953v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Devin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vasileiadis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201919701001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327867v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wassong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/mipro.2019.8757075" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024274v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servillat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefaucheur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372422v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Bernl&#246;hr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cumani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hassan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921403052" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02057548v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Maier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921405041" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0811" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891749v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0846" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648198v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Arrabito" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bernloehr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cumani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hassan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/898/5/052013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876812v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Louys" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnarel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Calpe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Bernardini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017112v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Contreras" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstancja Satalecka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Bernl&#246;r" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0960" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024215v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0713" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hinton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0971" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01194814v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamanna" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Antonelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Contreras" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kn&#246;dlseder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kosack" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0947" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584676v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haupt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Graciani Diaz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stagni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/664/3/032001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412256v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abel Coindoz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Debrosse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593911v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Marafico" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Biteau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Condorelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deligny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad5a11" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300157v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acharyya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguasca-Cabot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agudo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2023.102850" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04060187v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Zanin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdalla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abusleme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03349477v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajello" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Atwood" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Axelsson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bagagli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bagni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac0ceb" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981237v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/02/048" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210326v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aharonian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ait Benkhali" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Ang&#252;ner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038949" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229359v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Ohishi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Arbeletche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor de Souza" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/abfce0" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917236v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adams" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguirre-Santaella" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/01/057" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03045627v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais M&#246;ller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peloton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emille E. O. Ishida" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Arnault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bachelet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3602" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210381v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Atwood" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baldini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbiellini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-020-01287-8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483963v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arakawa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0910-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03713189v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O. Ang&#252;ner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab8b59" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309079v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdollahi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ackermann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ab6bcb" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02458766v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935906" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973266v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arimoto" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab5b05" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02892930v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936900" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939975v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdallah" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.062001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099102v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2354-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178771v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa999" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705219v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936761" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000268v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936621" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381999v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lombardi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Catalano" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scuderi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Antonelli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pareschi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936791" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02884139v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J Bregeon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Khattabi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41781-020-00042-y" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409905v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Asano" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab564f" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171515v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab1d4e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000028v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf1c4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02154704v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935242" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921605v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2686" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02177383v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935458" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371616v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1031" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999923v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Ahnen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ansoldi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arcaro" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baack" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz089" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116580v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrem O&#487;uzhan Ang&#252;ner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alfaro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alfaro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.04.001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381934v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1743-9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02186154v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935704" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990428v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834335" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01480223v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevalier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiasson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Krayzel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629377" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991332v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ballet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat8123" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02019707v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramowski" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akhperjanian" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630151" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867380v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastieri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellazzini" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aad000" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01375701v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629790" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815199v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aacdf7" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802098v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babi&#263;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731169" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737884v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Akhperjanian" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty439" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959734v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.241101" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797367v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Clark" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger J. Pletsch" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guillemot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kerr" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao7228" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851325v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732153" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703478v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732426" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704982v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730737" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01272839v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526545" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781990v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732098" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867378v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832640" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410558v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527843" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797874v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628695" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797468v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Ait Benkhali" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730581" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801921v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.201101" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714165v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaac7b" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01346019v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527773" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833680v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833202" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724846v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732125" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863307v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Aartsen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat1378" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897209v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/11/037" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410561v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Akhperjanian" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630002" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815286v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730824" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846606v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allafort" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aac515" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554683v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa6cab" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01522758v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ballet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa5c3d" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645718v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldstein" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veres" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burns" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blackburn" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Briggs" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa8319" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645472v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa8092" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01411110v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Chevalier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629427" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554386v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/835/2/219" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01526468v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.082007" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01670475v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Barbiellini" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aa8221" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01492674v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Racusin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Connaughton" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Wilson-Hodge" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/835/1/82" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01447669v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629117" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646052v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Abbott" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Abbott" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa91c9" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582902v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortina" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2017.05.001" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645741v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731200" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192570v3" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aloisio" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amans" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amato" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa6d67" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01379906v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629419" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678521v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petroff" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burke&#8208;spolaor" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Keane" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Mclaughlin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miller" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1098" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582713v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa775a" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554741v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa5fff" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669863v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa97d2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017080v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anderson" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.161101" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017416v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/822/2/68" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01362128v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ackermann" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ajello" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/823/1/L2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017414v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/819/2/98" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360102v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Atwood" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Baldini" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526920" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360302v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/222/1/5" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555001v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.151105" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017039v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/819/1/44" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553888v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Atwood" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.082001" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017056v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. An" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/820/1/72" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823268v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/819/2/149" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01362303v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Acero" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/224/1/8" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01375706v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.151302" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582675v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/826/1/1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017060v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/223/2/26" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01303680v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maurin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17147" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017062v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Compin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rivoire" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanguillon" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.02.087" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01109515v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261313" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017075v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2015/09/008" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818325v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Aharonian" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425070e" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182191v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ajello" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Ferrara" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/218/2/23" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478856v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ang&#252;ner" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425070" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01370003v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac7400" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01118897v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.081301" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017076v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.122002" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017042v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.231301" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017077v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/813/2/L41" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017116v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/810/1/14" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017410v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/812/2/159" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01119861v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/802/1/65" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017424v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/799/1/86" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017078v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Arcavi" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/807/2/169" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01139213v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525699" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01108646v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424805" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342991v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Clark" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Pletsch" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/809/1/L2" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017036v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdo" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Amin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/799/2/143" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02012081v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahnen" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Antonelli" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoranz" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babic" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/815/2/L23" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024305v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Archambault" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aune" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Behera" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beilicke" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benbow" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/785/1/L16" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017048v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Antolini" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/786/2/157" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071912v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1253947" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01091552v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.122007" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024306v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sgr&#242;" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andreoni" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Angelini" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bianchi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2014-11813-4" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017063v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/793/1/64" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01061878v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424142" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017421v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.042001" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01082757v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.112012" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017083v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/787/1/18" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02019633v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Preece" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michael Burgess" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. von Kienlin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bhat" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briggs" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1242302" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01061876v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/794/1/L1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071503v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/789/1/20" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017415v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bechtol" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Blandford" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/784/2/118" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00873154v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/773/1/77" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923344v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/209/2/34" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00918323v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/209/1/11" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00824307v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1231160" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01016748v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/787/1/15" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00915642v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abdo" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/208/2/17" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00915658v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/773/2/L35" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00915598v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/777/1/L2" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823282v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/765/1/54" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327554v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Soffitta" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barcons" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Bellazzini" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Braga" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Costa" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-013-9344-3" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00853636v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albert" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/771/1/57" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00686924v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/747/2/104" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00699970v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.083007" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00664467v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/744/1/80" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684886v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Axelsson" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.10.007" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00767693v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/203/1/4" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00767614v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Atwoo" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/758/2/140" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00735197v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/755/1/22" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769556v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillemot" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fehrmann" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kramer" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1229054" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00743070v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Baring" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/757/2/L31" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00772101v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/761/2/91" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685261v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/750/1/3" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684631v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/745/2/144" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670013v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117539" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00747346v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/755/2/164" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00665926v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.011103" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00719355v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/753/1/83" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00697553v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/747/2/121" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00863061v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schady" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1227160" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685309v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1213974" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00747339v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/756/1/4" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769591v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/751/2/159" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00700581v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Nolan" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/199/2/31" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00608701v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/734/2/116" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00657896v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.241302" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586113v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/726/1/43" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00664242v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/743/2/171" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00587827v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/730/2/101" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630645v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016170" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586140v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/727/2/129" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00654867v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ajello" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/736/1/L11" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00608700v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/734/1/28" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586112v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/726/1/35" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01270538v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous A. Abdo" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/193/1/22" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00656601v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Lister" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aller" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aller" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hovatta" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. I. Kellermann" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/742/1/27" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00655755v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/734/2/L27" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586586v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noutsos" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/728/2/77" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00656610v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angelakis" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/741/1/30" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00657732v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/733/2/L26" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586585v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1199705" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00587734v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/729/2/114" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00528795v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/717/1/L71" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585122v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.092004" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585107v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.092003" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00482693v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913474" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00474343v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/1/558" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00584255v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/722/2/1303" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530044v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/720/1/435" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529638v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/718/1/348" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631907v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1192537" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473736v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/1/147" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460590v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Acciari" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aliu" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arlen" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bautista" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/708/2/L100" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460710v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/710/1/133" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00528694v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2010/05/025" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460830v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/710/2/1271" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460860v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/709/2/L152" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473756v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/1/459" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00484603v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/715/1/429" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00484618v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/715/1/L49" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530049v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/720/1/912" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585161v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014458" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585077v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/723/1/649" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00483013v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/187/2/460" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496030v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/716/1/30" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460847v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Pasquale" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. M. Kuin" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Page" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Curran" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/709/2/L146" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00528823v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/717/2/L127" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00482553v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/713/1/146" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00488230v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2010/04/014" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00483010v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/714/1/927" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530295v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/721/2/1383" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00497160v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/716/2/1178" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00461013v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08841" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496048v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/716/1/835" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00484510v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1184656" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530035v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/720/1/272" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00532895v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/722/1/520" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585465v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014855" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00461069v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/710/1/L92" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460756v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/710/1/810" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585464v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015759" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473713v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.101101" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00453816v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weltevrede" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/708/2/1426" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00469710v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1182787" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00475654v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/2/1209" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00453756v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/708/2/1254" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585092v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/723/2/1082" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585162v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/725/1/L73" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473682v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.091302" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00475596v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/2/957" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00497544v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/188/2/405" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529778v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/719/2/1433" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00461061v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/711/1/64" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00453792v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/708/2/1310" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00482639v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/713/1/154" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530021v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/720/1/26" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00483105v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/714/1/L73" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440984v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/1/727" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00380233v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/699/1/817" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00402863v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1176113" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00442839v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/2/L142" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436134v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/L1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00379324v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ampe" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.08.002" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378198v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/699/1/31" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00379280v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/700/1/597" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410616v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/701/2/L123" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378125v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/696/2/1084" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00442815v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/2/1310" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00394148v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/700/2/1059" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00394133v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/699/2/976" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00380184v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/699/2/1171" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00377697v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1169101" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520641v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Razzano" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Harding" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.04.008" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436385v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/L138" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440944v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/1/580" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436279v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/L56" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378934v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/697/2/1071" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460529v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.122004" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00446920v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.251101" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378403v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Barres de Almeida" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/696/2/L150" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410517v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/699/2/L102" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440769v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/1/55" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436584v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08574" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440021v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/2/1331" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498975v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grasso" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Profumo" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Strong" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.07.003" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378187v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/697/1/934" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00392444v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.181101" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00429043v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/703/2/1249" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00402843v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1175558" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414457v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1177023" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00379297v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/183/1/46" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00377212v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/695/1/L72" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339110v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1165572" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026029v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lott" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bogaert" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.12.211" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MCW8W4J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938471v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revy" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609278v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;. Bo&#353;njak" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Brown" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Carosi" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chernyakova" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cristofari" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024227v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944813v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089682v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Buehler" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Cardenzana" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayrou Jean-Baptiste" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Deil" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:be26dd8b87c1125ef2b0d34cbe5a47c1918b6e18;origin=https://hal.archives-ouvertes.fr/hal-02089682;visit=swh:1:snp:f50e5bd30a4d8a6b8098c8bc88ae160d8fcba05d;anchor=swh:1:rev:ddb353ccd3151f193947a8941d5ec599bf104e25;path=/" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365151v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves Batista" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de C&#225;ssia dos Anjos" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. de Gouveia Dal Pino" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/10986" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02262275v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746204v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aac7c3" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011356v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousuke Utsumi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antilogus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Astier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Banovetz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bradshaw" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Arrabito" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bregeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Faure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orel Gueta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natthan Pigoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429504044" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668431v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Roodman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rasmussen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Chiang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019698" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277875v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Donini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gasparetto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bregeon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Pierro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Longo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0664" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maeght" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sanguillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Tsaregorodtsev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125102029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Di Pierro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arrabito" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baquero Larriva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0659" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otger Ballester" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Blanch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Boix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0814" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marco Alameddine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Albrecht" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Alvarez-Muniz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Augusto Alves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326900v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carr&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parello" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125103011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bernl&#246;hr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cumani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0733" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ohishi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arbeletche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Souza" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1468/1/012073" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990953v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Devin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vasileiadis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201919701001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327867v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wassong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/mipro.2019.8757075" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024274v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servillat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefaucheur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372422v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Bernl&#246;hr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cumani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hassan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921403052" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02057548v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Maier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201921405041" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0811" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891749v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0846" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876812v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Louys" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnarel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024239v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Calpe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648198v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Arrabito" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bernloehr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cumani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hassan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/898/5/052013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017112v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Contreras" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstancja Satalecka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Bernl&#246;r" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0960" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024215v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0713" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024228v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hinton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0971" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120300v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Bernardini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584676v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haupt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Graciani Diaz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stagni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/664/3/032001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01194814v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamanna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Antonelli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Contreras" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kn&#246;dlseder" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kosack" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0947" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412256v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abel Coindoz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Debrosse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593911v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sullivan Marafico" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Biteau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Condorelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deligny" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad5a11" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300157v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Acharyya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguasca-Cabot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agudo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2023.102850" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04060187v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Zanin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdalla" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abusleme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.395.0005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03349477v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajello" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Atwood" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Axelsson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bagagli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bagni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac0ceb" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981237v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/02/048" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229359v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiko Ohishi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Arbeletche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor de Souza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/abfce0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210326v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aharonian" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ait Benkhali" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Ang&#252;ner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038949" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03045627v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais M&#246;ller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peloton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emille E. O. Ishida" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Arnault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bachelet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3602" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210381v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Atwood" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baldini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbiellini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-020-01287-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917236v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adams" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aguirre-Santaella" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2021/01/057" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02892930v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. O. Ang&#252;ner" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936900" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099102v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2354-1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178771v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa999" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939975v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdallah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.102.062001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309079v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdollahi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ackermann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ab6bcb" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973266v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arimoto" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab5b05" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02458766v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935906" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03713189v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab8b59" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000268v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936621" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705219v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936761" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381999v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lombardi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Catalano" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scuderi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Antonelli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pareschi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936791" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02884139v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan J Bregeon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Khattabi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41781-020-00042-y" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483963v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arakawa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0910-0" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116580v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrem O&#487;uzhan Ang&#252;ner" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alfaro" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alfaro" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2019.04.001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381934v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1743-9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999923v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Ahnen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ansoldi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arcaro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baack" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz089" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371616v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1031" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921605v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2686" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02154704v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935242" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02177383v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935458" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000028v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaf1c4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02186154v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935704" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990428v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834335" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171515v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab1d4e" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409905v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Asano" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab564f" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797367v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Clark" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger J. Pletsch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Wu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guillemot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Kerr" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao7228" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851325v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732153" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01272839v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramowski" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Akhperjanian" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526545" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410558v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akhperjanian" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527843" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867378v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832640" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781990v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732098" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704982v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730737" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703478v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732426" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815199v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ballet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aacdf7" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802098v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babi&#263;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731169" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737884v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty439" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959734v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.241101" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797874v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628695" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714165v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaac7b" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801921v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.201101" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797468v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Ait Benkhali" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730581" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01346019v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chevalier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiasson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Krayzel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527773" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863307v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Aartsen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat1378" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724846v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732125" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833680v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833202" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410561v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Akhperjanian" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630002" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815286v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730824" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846606v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allafort" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aac515" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897209v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/11/037" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01480223v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629377" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867380v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastieri" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellazzini" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aad000" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02019707v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630151" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01375701v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629790" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991332v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat8123" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01522758v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ballet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa5c3d" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645472v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa8092" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645718v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldstein" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veres" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burns" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blackburn" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Briggs" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa8319" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192570v3" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aloisio" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amans" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amato" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa6d67" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582902v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortina" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2017.05.001" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645741v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731200" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646052v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Abbott" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Abbott" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa91c9" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01411110v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Chevalier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629427" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554386v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/835/2/219" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01526468v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.082007" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01670475v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Barbiellini" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aa8221" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01447669v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629117" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01492674v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Racusin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Connaughton" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Wilson-Hodge" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/835/1/82" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01379906v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629419" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678521v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petroff" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burke&#8208;spolaor" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. F. Keane" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Mclaughlin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Miller" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1098" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582713v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa775a" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554741v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa5fff" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669863v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa97d2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554683v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa6cab" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360302v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Atwood" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/222/1/5" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017414v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/819/2/98" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555001v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.151105" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360102v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ackermann" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Baldini" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526920" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823268v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/819/2/149" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01362303v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Acero" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ajello" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/224/1/8" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01375706v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.151302" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017056v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. An" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/820/1/72" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017039v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/819/1/44" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553888v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Atwood" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.082001" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582675v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/826/1/1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017060v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/223/2/26" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01303680v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maurin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17147" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017062v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Compin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rivoire" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanguillon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.02.087" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017416v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anderson" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/822/2/68" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017080v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.161101" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01362128v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/823/1/L2" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01370003v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac7400" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017410v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/812/2/159" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017077v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/813/2/L41" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017116v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/810/1/14" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01119861v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/802/1/65" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017042v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.231301" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017076v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.122002" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01118897v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.081301" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818325v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Aharonian" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425070e" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182191v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ajello" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Ferrara" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/218/2/23" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478856v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ang&#252;ner" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425070" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01108646v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424805" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017078v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Arcavi" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/807/2/169" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01139213v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525699" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017424v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/799/1/86" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342991v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Clark" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Pletsch" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/809/1/L2" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017036v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdo" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Amin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/799/2/143" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02012081v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahnen" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Antonelli" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoranz" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babic" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/815/2/L23" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01109515v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261313" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017075v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2015/09/008" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01061878v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424142" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017063v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/793/1/64" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01082757v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.112012" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017421v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.042001" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024306v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sgr&#242;" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andreoni" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Angelini" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bianchi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2014-11813-4" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071912v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1253947" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01091552v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.90.122007" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02019633v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Preece" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michael Burgess" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. von Kienlin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bhat" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briggs" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1242302" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01061876v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/794/1/L1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017083v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/787/1/18" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071503v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/789/1/20" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017415v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bechtol" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Blandford" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/784/2/118" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017048v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Antolini" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/786/2/157" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024305v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Archambault" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aune" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Behera" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beilicke" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benbow" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/785/1/L16" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00915642v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abdo" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/208/2/17" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00915598v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/777/1/L2" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823282v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/765/1/54" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00915658v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/773/2/L35" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923344v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/209/2/34" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00918323v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/209/1/11" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00824307v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1231160" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01016748v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/787/1/15" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327554v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Soffitta" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barcons" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Bellazzini" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Braga" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Costa" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-013-9344-3" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00853636v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albert" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/771/1/57" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00873154v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/773/1/77" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00767614v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Atwoo" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/758/2/140" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769556v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillemot" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fehrmann" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kramer" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1229054" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00743070v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Baring" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/757/2/L31" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00772101v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/761/2/91" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685261v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/750/1/3" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684631v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/745/2/144" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670013v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117539" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00735197v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/755/1/22" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00664467v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/744/1/80" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684886v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Axelsson" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.10.007" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00767693v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/203/1/4" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00747346v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/755/2/164" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00665926v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.011103" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00719355v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/753/1/83" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00863061v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schady" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1227160" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685309v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1213974" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00697553v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/747/2/121" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00747339v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/756/1/4" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769591v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/751/2/159" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00700581v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Nolan" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/199/2/31" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00686924v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/747/2/104" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00699970v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.083007" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00587827v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/730/2/101" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586140v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/727/2/129" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00654867v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ajello" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/736/1/L11" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00608700v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/734/1/28" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630645v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016170" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586113v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/726/1/43" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00664242v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/743/2/171" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586112v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/726/1/35" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01270538v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous A. Abdo" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/193/1/22" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00656601v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Lister" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aller" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aller" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hovatta" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. I. Kellermann" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/742/1/27" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00655755v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/734/2/L27" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00656610v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angelakis" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/741/1/30" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586586v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noutsos" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/728/2/77" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00657732v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/733/2/L26" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586585v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1199705" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00587734v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/729/2/114" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00608701v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/734/2/116" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00657896v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.241302" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00528694v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2010/05/025" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460830v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/710/2/1271" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460860v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/709/2/L152" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00484618v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Acciari" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aliu" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arlen" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bautista" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/715/1/L49" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585077v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/723/1/649" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585161v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014458" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00483013v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/187/2/460" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530049v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/720/1/912" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00484603v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/715/1/429" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473756v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/1/459" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496030v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/716/1/30" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00461013v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08841" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00484510v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1184656" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00532895v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/722/1/520" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585465v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014855" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00461069v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/710/1/L92" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496048v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/716/1/835" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530035v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/720/1/272" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460847v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Pasquale" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. M. Kuin" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Page" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Curran" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/709/2/L146" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00528823v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/717/2/L127" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00482553v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/713/1/146" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00488230v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2010/04/014" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00483010v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/714/1/927" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530295v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/721/2/1383" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00497160v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/716/2/1178" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00584255v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/722/2/1303" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530044v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/720/1/435" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529638v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/718/1/348" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473736v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/1/147" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631907v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1192537" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460590v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/708/2/L100" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460710v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/710/1/133" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460756v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/710/1/810" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00469710v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1182787" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00475654v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/2/1209" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585464v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015759" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473713v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.101101" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00453816v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weltevrede" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/708/2/1426" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00453756v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/708/2/1254" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585092v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/723/2/1082" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585162v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/725/1/L73" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00475596v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/2/957" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00497544v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/188/2/405" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529778v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/719/2/1433" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00461061v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/711/1/64" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473682v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.091302" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00482639v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/713/1/154" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530021v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/720/1/26" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00453792v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/708/2/1310" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00483105v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/714/1/L73" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00474343v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/1/558" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00482693v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913474" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585107v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.092003" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585122v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.092004" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00528795v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/717/1/L71" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00442815v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/2/1310" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00394148v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/700/2/1059" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436385v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/L138" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440944v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/1/580" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436279v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/L56" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378934v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/697/2/1071" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00394133v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/699/2/976" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00377697v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1169101" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00380184v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/699/2/1171" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520641v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Razzano" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Harding" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.04.008" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410616v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/701/2/L123" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378125v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/696/2/1084" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460529v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.122004" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00446920v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.251101" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378403v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Barres de Almeida" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/696/2/L150" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410517v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/699/2/L102" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440769v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/1/55" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436584v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08574" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440021v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/2/1331" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498975v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grasso" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Profumo" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Strong" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.07.003" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378187v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/697/1/934" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00392444v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.181101" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00429043v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/703/2/1249" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00402843v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1175558" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414457v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1177023" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00379297v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/183/1/46" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00377212v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/695/1/L72" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00379324v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ampe" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.08.002" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440984v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/1/727" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436134v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/L1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00402863v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1176113" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378198v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/699/1/31" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00379280v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/700/1/597" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00380233v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/699/1/817" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00442839v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/2/L142" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339110v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1165572" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00026029v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lott" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bogaert" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2005.12.211" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MCW8W4J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938471v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revy" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609278v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;. Bo&#353;njak" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Brown" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Carosi" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chernyakova" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cristofari" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024227v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944813v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089682v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Buehler" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Cardenzana" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cayrou Jean-Baptiste" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Deil" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:be26dd8b87c1125ef2b0d34cbe5a47c1918b6e18;origin=https://hal.archives-ouvertes.fr/hal-02089682;visit=swh:1:snp:f50e5bd30a4d8a6b8098c8bc88ae160d8fcba05d;anchor=swh:1:rev:ddb353ccd3151f193947a8941d5ec599bf104e25;path=/" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02262275v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365151v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves Batista" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de C&#225;ssia dos Anjos" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. de Gouveia Dal Pino" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/10986" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03746204v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aac7c3" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011356v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>