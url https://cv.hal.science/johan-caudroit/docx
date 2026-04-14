--- v0 (2026-03-06)
+++ v1 (2026-04-14)
@@ -157,1256 +157,1269 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and acceptability of a remote physical activity intervention coupled with short text messages in women with breast cancer and severe depressive or anxiety symptoms</w:t>
+                <w:t xml:space="preserve">Effect of physical exercise intervention on daily sleep quality in women with breast cancer and severe depressive or anxiety symptoms: a series of N-of-1 trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josyanne Lapointe</w:t>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Steeve Comtois</w:t>
+                <w:t xml:space="preserve">J. Lapointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
+                <w:t xml:space="preserve">A. Comtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paquito Bernard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 47, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Cancer Survivorship Research &amp; Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (1), pp.2435666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09638288.2025.2488041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/28352610.2024.2435666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027223v2</w:t>
+                <w:t xml:space="preserve">hal-04844446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Remote Adapted Physical Activity Intervention for Women With Breast Cancer and Severe Depressive or Anxiety Symptoms: Series of N-of-1 Trials With Ecological Momentary Assessment</w:t>
+                <w:t xml:space="preserve">Feasibility and acceptability of a remote physical activity intervention coupled with short text messages in women with breast cancer and severe depressive or anxiety symptoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel St-Amour</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Josyanne Lapointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Steeve Comtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Psychology in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32872/cpe.14851⟩</w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (22), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09638288.2025.2488041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373475v1</w:t>
+                <w:t xml:space="preserve">hal-05027223v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How motivation influences physical activity engagement among active older adults: The contribution of identity and habit</w:t>
+                <w:t xml:space="preserve">A Remote Adapted Physical Activity Intervention for Women With Breast Cancer and Severe Depressive or Anxiety Symptoms: Series of N-of-1 Trials With Ecological Momentary Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel St-Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josyanne Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Steve Comtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Issues in Sport Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36950/2025.10ciss003⟩</w:t>
+              <w:t xml:space="preserve">Clinical Psychology in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32872/cpe.14851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05056249v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How motivation influence physical activity engagement among active older adults: The contribution of identity and habit</w:t>
+                <w:t xml:space="preserve">How motivation influences physical activity engagement among active older adults: The contribution of identity and habit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Issues in Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36950/2025.10ciss003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168834v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of physical exercise intervention on daily sleep quality in women with breast cancer and severe depressive or anxiety symptoms: a series of N-of-1 trials</w:t>
+                <w:t xml:space="preserve">How motivation influence physical activity engagement among active older adults: The contribution of identity and habit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lapointe</w:t>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Comtois</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Survivorship Research &amp; Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Issues in Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36950/2025.10ciss003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/28352610.2024.2435666⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04844446v2</w:t>
+                <w:t xml:space="preserve">hal-05168834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do negative stereotypes and domain identification moderate novice participants’ performance on a soccer-dribbling task ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-Case Experimental Design to Assess a Physical Activity Intervention on Daily Self-Efficacy in Women with Breast Cancer and Psychological Distress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Caudroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josyanne Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Steve Comtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Deshayes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Corentin Clément-Guillotin</w:t>
+                <w:t xml:space="preserve">Ahmed Jerome Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2024.102686⟩</w:t>
+              <w:t xml:space="preserve">Single Case in the Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (3), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15763/issn.1936-9298.2025.2.3.1-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672985v1</w:t>
+                <w:t xml:space="preserve">hal-05546998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encouragement à l’activité physique adaptée pendant trois mois après la fin des traitements de patients atteints de cancer des VADS : étude interventionnelle pré-post</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do negative stereotypes and domain identification moderate novice participants’ performance on a soccer-dribbling task ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Caudroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Aillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Buiret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Johan Caudroit</w:t>
+                <w:t xml:space="preserve">Corentin Clément-Guillotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2023.11.012⟩</w:t>
+              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74, pp.102686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2024.102686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834991v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher IQ in adolescence is related to a younger subjective age in later life: Findings from the Wisconsin Longitudinal Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encouragement à l’activité physique adaptée pendant trois mois après la fin des traitements de patients atteints de cancer des VADS : étude interventionnelle pré-post</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Buiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Meniscus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Stephan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anna Kornadt</w:t>
+                <w:t xml:space="preserve">Ghislain Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Terracciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.intell.2018.06.006⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 111 (4), pp.384 - 392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2023.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328515v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there something beyond stages of change in the transtheoretical model? The state of art for physical activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
+                <w:t xml:space="preserve">Higher IQ in adolescence is related to a younger subjective age in later life: Findings from the Wisconsin Longitudinal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina R. Sutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kornadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hokayem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paquito Bernard</w:t>
+                <w:t xml:space="preserve">Antonio Terracciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50 (1), pp.42-53. </w:t>
+              <w:t xml:space="preserve">Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69, pp.195-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/cbs0000093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.intell.2018.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325119v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive behavioral therapy combined with physical exercise for depression, anxiety, fatigue and pain in adults with chronic diseases: Systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1451,734 +1464,851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do implicit attitudes toward physical activity and sedentary behavior prospectively predict objective physical activity among persons with obesity?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+                <w:t xml:space="preserve">Is there something beyond stages of change in the transtheoretical model? The state of art for physical activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Henry</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Hokayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10865-017-9881-8⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (1), pp.42-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cbs0000093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325116v1</w:t>
+                <w:t xml:space="preserve">hal-02325119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why does a youthful subjective age lead to higher life satisfaction among older adults ? The mediational role of subjective health and memory self-efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aina Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging and Mental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.428-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adoption of physical activity and eating behaviors among persons with obesity and in the general population: the role of implicit attitudes within the Theory of Planned Behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Do implicit attitudes toward physical activity and sedentary behavior prospectively predict objective physical activity among persons with obesity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13548506.2016.1159705⟩</w:t>
+              <w:t xml:space="preserve">Journal of Behavioral Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (1), pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10865-017-9881-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331679v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle transthéorique : description, intérêts et application dans la motivation à l'activité physique auprès de populations en surcharge pondérale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The adoption of physical activity and eating behaviors among persons with obesity and in the general population: the role of implicit attitudes within the Theory of Planned Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Caudroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paquito Bernard</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obésité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (3), pp.319-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13548506.2016.1159705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11690-015-0504-7⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02326326v1</w:t>
+                <w:t xml:space="preserve">hal-02331679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective Age and Changes in Memory in Older Adults</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angelina R. Sutin</w:t>
+                <w:t xml:space="preserve">Le modèle transthéorique : description, intérêts et application dans la motivation à l'activité physique auprès de populations en surcharge pondérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Terracciano</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Obésité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.47-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11690-015-0504-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/geronb/gbv010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02326332v1</w:t>
+                <w:t xml:space="preserve">hal-02326326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Subjective Age and Changes in Memory in Older Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina R. Sutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Caudroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Terracciano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (4), pp.675-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/geronb/gbv010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Response to an Exercise Intervention for Patients with Type 2 Diabetes: A Preliminary Study of Processes of Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Jerome Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Galvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Biobehavioral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20 (3), pp.130-136. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jabr.12034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2188,161 +2318,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air pollution and performances in outdoor sports: a systematic review and meta-analysis of short-terms associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2410,51 +2540,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3230E1D7"/>
+    <w:nsid w:val="F8F2CB8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2641,51 +2771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johan-caudroit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5994-1337" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027223v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Caudroit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyanne Lapointe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Steeve Comtois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed J&#233;r&#244;me Romain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2025.2488041" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373475v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel St-Amour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Steve Comtois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32872/cpe.14851" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056249v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vigneron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36950/2025.10ciss003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05168834v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844446v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lapointe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comtois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28352610.2024.2435666" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aillaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cl&#233;ment-Guillotin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2024.102686" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Buiret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Meniscus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Riffard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.11.012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328515v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina R. Sutin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kornadt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Terracciano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2018.06.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325119v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hokayem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000093" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0000578" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325116v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boiche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10865-017-9881-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328504v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331679v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2016.1159705" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326326v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11690-015-0504-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326332v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbv010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330799v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jerome Romain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galvez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jabr.12034" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JC9SN5R0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04947984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deshayes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johan-caudroit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5994-1337" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844446v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Caudroit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lapointe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comtois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28352610.2024.2435666" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027223v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyanne Lapointe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Steeve Comtois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed J&#233;r&#244;me Romain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2025.2488041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373475v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel St-Amour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Steve Comtois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32872/cpe.14851" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056249v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vigneron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36950/2025.10ciss003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05168834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546998v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jerome Romain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15763/issn.1936-9298.2025.2.3.1-14" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aillaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cl&#233;ment-Guillotin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2024.102686" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Buiret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Meniscus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Riffard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.11.012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328515v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina R. Sutin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kornadt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Terracciano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2018.06.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0000578" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325119v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hokayem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000093" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328504v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boiche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10865-017-9881-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2016.1159705" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326326v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11690-015-0504-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326332v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbv010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galvez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jabr.12034" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JC9SN5R0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04947984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deshayes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>