--- v1 (2026-04-14)
+++ v2 (2026-05-06)
@@ -191,1036 +191,1036 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of physical exercise intervention on daily sleep quality in women with breast cancer and severe depressive or anxiety symptoms: a series of N-of-1 trials</w:t>
+                <w:t xml:space="preserve">Feasibility and acceptability of a remote physical activity intervention coupled with short text messages in women with breast cancer and severe depressive or anxiety symptoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+                <w:t xml:space="preserve">Josyanne Lapointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lapointe</w:t>
+                <w:t xml:space="preserve">Alain Steeve Comtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Comtois</w:t>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Romain</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Survivorship Research &amp; Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3 (1), pp.2435666. </w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (22), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/28352610.2024.2435666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09638288.2025.2488041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844446v2</w:t>
+                <w:t xml:space="preserve">hal-05027223v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility and acceptability of a remote physical activity intervention coupled with short text messages in women with breast cancer and severe depressive or anxiety symptoms</w:t>
+                <w:t xml:space="preserve">A Remote Adapted Physical Activity Intervention for Women With Breast Cancer and Severe Depressive or Anxiety Symptoms: Series of N-of-1 Trials With Ecological Momentary Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Samuel St-Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Josyanne Lapointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Steeve Comtois</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Steve Comtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09638288.2025.2488041⟩</w:t>
+              <w:t xml:space="preserve">Clinical Psychology in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32872/cpe.14851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027223v2</w:t>
+                <w:t xml:space="preserve">hal-05373475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Remote Adapted Physical Activity Intervention for Women With Breast Cancer and Severe Depressive or Anxiety Symptoms: Series of N-of-1 Trials With Ecological Momentary Assessment</w:t>
+                <w:t xml:space="preserve">How motivation influences physical activity engagement among active older adults: The contribution of identity and habit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Psychology in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32872/cpe.14851⟩</w:t>
+              <w:t xml:space="preserve">Current Issues in Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36950/2025.10ciss003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373475v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How motivation influences physical activity engagement among active older adults: The contribution of identity and habit</w:t>
+                <w:t xml:space="preserve">How motivation influence physical activity engagement among active older adults: The contribution of identity and habit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Issues in Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+              <w:t xml:space="preserve">, 2025, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36950/2025.10ciss003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05056249v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How motivation influence physical activity engagement among active older adults: The contribution of identity and habit</w:t>
+                <w:t xml:space="preserve">Single-Case Experimental Design to Assess a Physical Activity Intervention on Daily Self-Efficacy in Women with Breast Cancer and Psychological Distress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josyanne Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Steve Comtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jerome Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Issues in Sport Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36950/2025.10ciss003⟩</w:t>
+              <w:t xml:space="preserve">Single Case in the Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (3), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15763/issn.1936-9298.2025.2.3.1-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168834v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Case Experimental Design to Assess a Physical Activity Intervention on Daily Self-Efficacy in Women with Breast Cancer and Psychological Distress</w:t>
+                <w:t xml:space="preserve">Effect of physical exercise intervention on daily sleep quality in women with breast cancer and severe depressive or anxiety symptoms: a series of N-of-1 trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Steve Comtois</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Jerome Romain</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Single Case in the Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2 (3), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Cancer Survivorship Research &amp; Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (1), pp.2435666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15763/issn.1936-9298.2025.2.3.1-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/28352610.2024.2435666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546998v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do negative stereotypes and domain identification moderate novice participants’ performance on a soccer-dribbling task ?</w:t>
+                <w:t xml:space="preserve">Encouragement à l’activité physique adaptée pendant trois mois après la fin des traitements de patients atteints de cancer des VADS : étude interventionnelle pré-post</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+                <w:t xml:space="preserve">Guillaume Buiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Meniscus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Riffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corentin Clément-Guillotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2024.102686⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 111 (4), pp.384 - 392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2023.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672985v1</w:t>
+                <w:t xml:space="preserve">hal-04834991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encouragement à l’activité physique adaptée pendant trois mois après la fin des traitements de patients atteints de cancer des VADS : étude interventionnelle pré-post</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do negative stereotypes and domain identification moderate novice participants’ performance on a soccer-dribbling task ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Caudroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Buiret</w:t>
+                <w:t xml:space="preserve">Gaëlle Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Meniscus</w:t>
+                <w:t xml:space="preserve">Laura Aillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Riffard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johan Caudroit</w:t>
+                <w:t xml:space="preserve">Corentin Clément-Guillotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 111 (4), pp.384 - 392. </w:t>
+              <w:t xml:space="preserve">Psychology of Sport and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74, pp.102686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2023.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psychsport.2024.102686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834991v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher IQ in adolescence is related to a younger subjective age in later life: Findings from the Wisconsin Longitudinal Study</w:t>
               </w:r>
@@ -1330,576 +1330,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive behavioral therapy combined with physical exercise for depression, anxiety, fatigue and pain in adults with chronic diseases: Systematic review and meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Is there something beyond stages of change in the transtheoretical model? The state of art for physical activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Caudroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hokayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (5), </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (1), pp.42-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/hea0000578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/cbs0000093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325111v1</w:t>
+                <w:t xml:space="preserve">hal-02325119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there something beyond stages of change in the transtheoretical model? The state of art for physical activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cognitive behavioral therapy combined with physical exercise for depression, anxiety, fatigue and pain in adults with chronic diseases: Systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hokayem</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50 (1), pp.42-53. </w:t>
+              <w:t xml:space="preserve">Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/cbs0000093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/hea0000578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325119v1</w:t>
+                <w:t xml:space="preserve">hal-02325111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why does a youthful subjective age lead to higher life satisfaction among older adults ? The mediational role of subjective health and memory self-efficacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Stephan</w:t>
+                <w:t xml:space="preserve">Do implicit attitudes toward physical activity and sedentary behavior prospectively predict objective physical activity among persons with obesity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aina Chalabaev</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging and Mental Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Behavioral Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (1), pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10865-017-9881-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328504v1</w:t>
+                <w:t xml:space="preserve">hal-02325116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do implicit attitudes toward physical activity and sedentary behavior prospectively predict objective physical activity among persons with obesity?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+                <w:t xml:space="preserve">Why does a youthful subjective age lead to higher life satisfaction among older adults ? The mediational role of subjective health and memory self-efficacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aina Chalabaev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aging and Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.428-436</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325116v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The adoption of physical activity and eating behaviors among persons with obesity and in the general population: the role of implicit attitudes within the Theory of Planned Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (3), pp.319-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1933,90 +1933,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle transthéorique : description, intérêts et application dans la motivation à l'activité physique auprès de populations en surcharge pondérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obésité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (1), pp.47-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2171,64 +2171,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to an Exercise Intervention for Patients with Type 2 Diabetes: A Preliminary Study of Processes of Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Jerome Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Galvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2332,51 +2332,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air pollution and performances in outdoor sports: a systematic review and meta-analysis of short-terms associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2540,51 +2540,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8F2CB8D"/>
+    <w:nsid w:val="A3CEE9F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2771,51 +2771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johan-caudroit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5994-1337" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844446v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Caudroit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lapointe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comtois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28352610.2024.2435666" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027223v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyanne Lapointe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Steeve Comtois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed J&#233;r&#244;me Romain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2025.2488041" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373475v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel St-Amour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Steve Comtois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32872/cpe.14851" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056249v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vigneron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36950/2025.10ciss003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05168834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546998v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jerome Romain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15763/issn.1936-9298.2025.2.3.1-14" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aillaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cl&#233;ment-Guillotin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2024.102686" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Buiret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Meniscus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Riffard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.11.012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328515v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina R. Sutin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kornadt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Terracciano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2018.06.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0000578" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325119v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hokayem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000093" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328504v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boiche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10865-017-9881-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2016.1159705" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326326v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11690-015-0504-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326332v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbv010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galvez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jabr.12034" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JC9SN5R0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04947984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deshayes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johan-caudroit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5994-1337" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027223v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Caudroit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyanne Lapointe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Steeve Comtois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed J&#233;r&#244;me Romain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2025.2488041" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373475v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel St-Amour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Steve Comtois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32872/cpe.14851" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056249v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vigneron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36950/2025.10ciss003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05168834v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546998v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jerome Romain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15763/issn.1936-9298.2025.2.3.1-14" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844446v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lapointe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comtois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28352610.2024.2435666" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834991v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Buiret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Meniscus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Riffard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.11.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672985v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aillaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cl&#233;ment-Guillotin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2024.102686" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328515v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina R. Sutin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kornadt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Terracciano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2018.06.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325119v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hokayem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000093" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325111v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0000578" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325116v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boiche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10865-017-9881-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328504v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2016.1159705" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326326v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11690-015-0504-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326332v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbv010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galvez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jabr.12034" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JC9SN5R0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04947984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deshayes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>