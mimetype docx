--- v2 (2026-05-06)
+++ v3 (2026-05-31)
@@ -455,391 +455,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How motivation influences physical activity engagement among active older adults: The contribution of identity and habit</w:t>
+                <w:t xml:space="preserve">Single-Case Experimental Design to Assess a Physical Activity Intervention on Daily Self-Efficacy in Women with Breast Cancer and Psychological Distress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josyanne Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Steve Comtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Boiché</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Vigneron</w:t>
+                <w:t xml:space="preserve">Ahmed Jerome Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Issues in Sport Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36950/2025.10ciss003⟩</w:t>
+              <w:t xml:space="preserve">Single Case in the Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (3), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15763/issn.1936-9298.2025.2.3.1-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056249v1</w:t>
+                <w:t xml:space="preserve">hal-05546998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How motivation influence physical activity engagement among active older adults: The contribution of identity and habit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Issues in Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36950/2025.10ciss003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Case Experimental Design to Assess a Physical Activity Intervention on Daily Self-Efficacy in Women with Breast Cancer and Psychological Distress</w:t>
+                <w:t xml:space="preserve">How motivation influences physical activity engagement among active older adults: The contribution of identity and habit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Jerome Romain</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Single Case in the Social Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Issues in Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36950/2025.10ciss003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15763/issn.1936-9298.2025.2.3.1-14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05546998v1</w:t>
+                <w:t xml:space="preserve">hal-05056249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of physical exercise intervention on daily sleep quality in women with breast cancer and severe depressive or anxiety symptoms: a series of N-of-1 trials</w:t>
               </w:r>
@@ -1330,278 +1330,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there something beyond stages of change in the transtheoretical model? The state of art for physical activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive behavioral therapy combined with physical exercise for depression, anxiety, fatigue and pain in adults with chronic diseases: Systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hokayem</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50 (1), pp.42-53. </w:t>
+              <w:t xml:space="preserve">Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/cbs0000093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/hea0000578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325119v1</w:t>
+                <w:t xml:space="preserve">hal-02325111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive behavioral therapy combined with physical exercise for depression, anxiety, fatigue and pain in adults with chronic diseases: Systematic review and meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is there something beyond stages of change in the transtheoretical model? The state of art for physical activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Caudroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hokayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (5), </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (1), pp.42-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/hea0000578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/cbs0000093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325111v1</w:t>
+                <w:t xml:space="preserve">hal-02325119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do implicit attitudes toward physical activity and sedentary behavior prospectively predict objective physical activity among persons with obesity?</w:t>
               </w:r>
@@ -1855,51 +1855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (3), pp.319-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1927,295 +1927,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle transthéorique : description, intérêts et application dans la motivation à l'activité physique auprès de populations en surcharge pondérale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+                <w:t xml:space="preserve">Subjective Age and Changes in Memory in Older Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina R. Sutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paquito Bernard</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Terracciano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obésité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (1), pp.47-55. </w:t>
+              <w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (4), pp.675-683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11690-015-0504-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/geronb/gbv010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326326v1</w:t>
+                <w:t xml:space="preserve">hal-02326332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective Age and Changes in Memory in Older Adults</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angelina R. Sutin</w:t>
+                <w:t xml:space="preserve">Le modèle transthéorique : description, intérêts et application dans la motivation à l'activité physique auprès de populations en surcharge pondérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Terracciano</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 71 (4), pp.675-683. </w:t>
+              <w:t xml:space="preserve">Obésité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.47-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/geronb/gbv010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11690-015-0504-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326332v1</w:t>
+                <w:t xml:space="preserve">hal-02326326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to an Exercise Intervention for Patients with Type 2 Diabetes: A Preliminary Study of Processes of Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Jerome Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2540,51 +2540,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3CEE9F0"/>
+    <w:nsid w:val="94FB9F2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2771,51 +2771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johan-caudroit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5994-1337" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027223v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Caudroit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyanne Lapointe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Steeve Comtois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed J&#233;r&#244;me Romain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2025.2488041" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373475v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel St-Amour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Steve Comtois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32872/cpe.14851" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056249v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vigneron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36950/2025.10ciss003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05168834v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546998v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jerome Romain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15763/issn.1936-9298.2025.2.3.1-14" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844446v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lapointe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comtois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28352610.2024.2435666" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834991v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Buiret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Meniscus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Riffard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.11.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672985v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aillaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cl&#233;ment-Guillotin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2024.102686" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328515v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina R. Sutin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kornadt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Terracciano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2018.06.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325119v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hokayem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000093" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325111v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0000578" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325116v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boiche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10865-017-9881-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328504v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2016.1159705" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326326v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11690-015-0504-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326332v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbv010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galvez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jabr.12034" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JC9SN5R0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04947984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deshayes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johan-caudroit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5994-1337" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027223v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Caudroit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyanne Lapointe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Steeve Comtois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed J&#233;r&#244;me Romain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2025.2488041" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373475v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel St-Amour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Steve Comtois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32872/cpe.14851" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546998v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jerome Romain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15763/issn.1936-9298.2025.2.3.1-14" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05168834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vigneron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36950/2025.10ciss003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844446v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lapointe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comtois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28352610.2024.2435666" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834991v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Buiret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Meniscus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Riffard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.11.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672985v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aillaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cl&#233;ment-Guillotin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2024.102686" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328515v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina R. Sutin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kornadt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Terracciano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2018.06.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0000578" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325119v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hokayem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000093" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325116v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boiche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10865-017-9881-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328504v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2016.1159705" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326332v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbv010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11690-015-0504-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galvez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jabr.12034" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JC9SN5R0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04947984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deshayes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>