--- v3 (2026-05-31)
+++ v4 (2026-06-01)
@@ -455,391 +455,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Case Experimental Design to Assess a Physical Activity Intervention on Daily Self-Efficacy in Women with Breast Cancer and Psychological Distress</w:t>
+                <w:t xml:space="preserve">How motivation influences physical activity engagement among active older adults: The contribution of identity and habit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Jerome Romain</w:t>
+                <w:t xml:space="preserve">Julie Boiché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Single Case in the Social Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15763/issn.1936-9298.2025.2.3.1-14⟩</w:t>
+              <w:t xml:space="preserve">Current Issues in Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36950/2025.10ciss003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546998v1</w:t>
+                <w:t xml:space="preserve">hal-05056249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How motivation influence physical activity engagement among active older adults: The contribution of identity and habit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Issues in Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36950/2025.10ciss003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How motivation influences physical activity engagement among active older adults: The contribution of identity and habit</w:t>
+                <w:t xml:space="preserve">Single-Case Experimental Design to Assess a Physical Activity Intervention on Daily Self-Efficacy in Women with Breast Cancer and Psychological Distress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marine Vigneron</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josyanne Lapointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Steve Comtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jerome Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Issues in Sport Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36950/2025.10ciss003⟩</w:t>
+              <w:t xml:space="preserve">Single Case in the Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (3), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15763/issn.1936-9298.2025.2.3.1-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05056249v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of physical exercise intervention on daily sleep quality in women with breast cancer and severe depressive or anxiety symptoms: a series of N-of-1 trials</w:t>
               </w:r>
@@ -1581,256 +1581,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do implicit attitudes toward physical activity and sedentary behavior prospectively predict objective physical activity among persons with obesity?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chevance</w:t>
+                <w:t xml:space="preserve">Why does a youthful subjective age lead to higher life satisfaction among older adults ? The mediational role of subjective health and memory self-efficacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Henry</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aina Chalabaev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aging and Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.428-436</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325116v1</w:t>
+                <w:t xml:space="preserve">hal-02328504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why does a youthful subjective age lead to higher life satisfaction among older adults ? The mediational role of subjective health and memory self-efficacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Stephan</w:t>
+                <w:t xml:space="preserve">Do implicit attitudes toward physical activity and sedentary behavior prospectively predict objective physical activity among persons with obesity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging and Mental Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Behavioral Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (1), pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10865-017-9881-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328504v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The adoption of physical activity and eating behaviors among persons with obesity and in the general population: the role of implicit attitudes within the Theory of Planned Behavior</w:t>
               </w:r>
@@ -1855,51 +1855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Caudroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Jérôme Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boiché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (3), pp.319-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2171,51 +2171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to an Exercise Intervention for Patients with Type 2 Diabetes: A Preliminary Study of Processes of Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Jerome Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paquito Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2540,51 +2540,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94FB9F2F"/>
+    <w:nsid w:val="44F58178"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2771,51 +2771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johan-caudroit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5994-1337" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027223v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Caudroit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyanne Lapointe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Steeve Comtois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed J&#233;r&#244;me Romain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2025.2488041" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373475v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel St-Amour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Steve Comtois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32872/cpe.14851" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546998v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jerome Romain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15763/issn.1936-9298.2025.2.3.1-14" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05168834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vigneron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36950/2025.10ciss003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844446v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lapointe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comtois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28352610.2024.2435666" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834991v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Buiret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Meniscus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Riffard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.11.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672985v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aillaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cl&#233;ment-Guillotin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2024.102686" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328515v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina R. Sutin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kornadt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Terracciano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2018.06.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0000578" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325119v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hokayem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000093" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325116v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boiche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10865-017-9881-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328504v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2016.1159705" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326332v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbv010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11690-015-0504-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galvez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jabr.12034" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JC9SN5R0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04947984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deshayes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johan-caudroit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5994-1337" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027223v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Caudroit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josyanne Lapointe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Steeve Comtois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed J&#233;r&#244;me Romain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2025.2488041" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373475v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel St-Amour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Steve Comtois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32872/cpe.14851" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056249v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boich&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vigneron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36950/2025.10ciss003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05168834v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546998v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jerome Romain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15763/issn.1936-9298.2025.2.3.1-14" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844446v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lapointe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comtois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/28352610.2024.2435666" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834991v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Buiret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Meniscus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Riffard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.11.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672985v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aillaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cl&#233;ment-Guillotin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2024.102686" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328515v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Stephan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina R. Sutin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kornadt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Terracciano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intell.2018.06.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325111v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0000578" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325119v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hokayem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000093" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328504v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boiche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10865-017-9881-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2016.1159705" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326332v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbv010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02326326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11690-015-0504-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galvez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jabr.12034" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JC9SN5R0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04947984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deshayes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>