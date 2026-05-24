--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Johan Debayle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">johan-debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9593-0467</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095250441</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward explicability of machine learning models applied to tribology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Descartes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mollon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 148 (3), pp.1-31 / TRIB-25-1354. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4069955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05288224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to establish a relationship between physical characteristics of the third body and friction factor?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aslihan Sayilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.205916. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2025.205916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04980401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow based on GANs and CNNs towards a digital twin for the 3D morphological characterization of latex aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 465, pp.121286. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05148679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of industrial crystallization processes through image sequence segmentation and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger de Souza Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cameirão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (3), pp.031211. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.33.3.031211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04633551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Algal Colonization of Mortar Surfaces Using Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hortemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Zaghloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (2), pp.159 - 166. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.3165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04651900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic model based on Gaussian random fields to characterize the morphology of granular objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 149, pp.110255. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2024.110255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04385637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing EEG-Based Emotion Recognition Using Asymmetric Windowing Recurrence Plots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwi Wahyu Prabowo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Akhmad Setiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanung Adi Nugroho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.85969 - 85982. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3409384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04652891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOX-STORM: A stochastic 3D model based on a dual voxel-mesh architecture for the morphological characterization of aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 444, pp.119983. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04613959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic literature review of emotion recognition using EEG signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwi Wahyu Prabowo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanung Adi Nugroho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Akhmad Setiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82, pp.101152. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogsys.2023.101152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04185401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completed homogeneous LBP for remote sensing image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Al Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Rziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (3815 à 3836), pp.12. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2023.2227320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04163290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving mean volumetric properties of multiphase flows from 2D images: A new approach combining deep learning algorithms and 3D modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 279, pp.118933. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2023.118933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04245777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological characterization of aggregates and agglomerates by image analysis: A systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 430, pp.119033. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2023.119033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04228871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAPE : A stochastic geometrical 3d model for aggregates of particles with tunable 2d morphological projected properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.1 à 16. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.2875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04052792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic geometrical 3D model for time evolution simulation of microstructures in SOC-electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 212, pp.111568. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2022.111568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of crack nucleation and propagation in porous ceramics using the phase-field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nakajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, pp.103349. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tafmec.2022.103349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681038v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New LBP Variant: Corner Rhombus Shape LBP (CRSLBP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Al Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Rziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (7), pp.200. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8070200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03757750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation and morphological analysis of wear track/particles images using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Descartes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.051605. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.31.5.051605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03727257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image processing applied to tribological dry contact analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Descartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 476, pp.203748. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2021.203748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03227664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound object detection using morphological region-based active contour: an application system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anan Nugroho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risanuri Hidayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanung Adi Nugroho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (4), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJIL.2021.115497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03126952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel texture descriptor: circular parts local binary pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Al Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Rziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (2), pp.105 à 114. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.2580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03299828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Measures Distribution for the Estimation of the Elongation Ratio of the Typical Grain in Homogeneous Boolean Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Eremina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (2), pp.95 à 103. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.2554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03291388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the properties of some adaptive morphological filters for salt and pepper noise removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Mares Javier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Guillén Galván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Lemuz Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (1), pp.29 à 38. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.2418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03205492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Parameters of a Stochastic Geometrical Model for Multiphase Flow Images Using Local Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Eremina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40, pp.115 à 125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inference of a parametric random ellipsoid from its orthogonal projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.549 à 567. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-020-09806-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial active contour bilateral filterfor ultrasound image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anan Nugroho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risanuri Hidayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanung Adi Nugroho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (5), pp.057003. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JMI.7.5.057003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02987290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle-based model for functional and diffusion layers of solid oxide cells electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurencin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 367, pp.67 à 81. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2020.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Similarity of Random sets via Skeletons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Gotovac Ðogaš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Helisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Staněk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markéta Zikmundová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (2), pp.471à 490. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-020-09785-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural correlations for specific surface area and triple phase boundary length for composite electrodes of solid oxide cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Delette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 412, pp.736-748. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.11.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bag of recurrence patterns representation for time-series classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Hatami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (3), pp.877 à 887. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-018-0703-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction Mechanism and Impact of Microstructure on Performances for the LSCF‐CGO Composite Electrode in Solid Oxide Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Effori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13th European SOFC &amp; SOE Forum, 19 (4), pp.429-444. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201800185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical and morphometrical tools for the inclusion analysis of metallic alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical Research &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (5), pp.508. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/2019011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic geometrical modeling of solid oxide cells electrodes validated on 3D reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Delette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.262-276. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2017.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Time-Series Images Using Deep Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Hatami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10696, pp.UNSP 106960Y. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2309486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficiency improved recognition algorithm for highly overlapping ellipses: Application to dense bubbly flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Al-Saddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101, pp.88 à 95. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2017.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D stochastic model for geometrical characterization of particles in two-phase flow applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (3), pp.233 à 247. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.1942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the symmetric convex random closed sets as zonotopes from their Feret diameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Stochastics: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (4), pp.325 à 364. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15559/16-VMSTA70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved road centerlines extraction in high-resolution remote sensing images using shear transform, directional morphological filtering and enhanced broken lines connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiguang Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bormin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianfeng Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (Part A), pp.300 à 311. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvcir.2016.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigid Image Registration by General Adaptive Neighborhood Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Presles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.45-57. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2016.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01274011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture descriptors based on adaptive neighborhoods for classification of pigmented skin lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor González-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanal Wazaefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Rahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy-Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (6), pp.061104. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.24.6.061104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01225076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Adaptive Neighborhood Mathematical Morphology and its application to pixel-level classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor González-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinolí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.50 - 62. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2014.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilarity criteria and their comparison for quantitative evaluation of image segmentation: application to human retina vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (8), pp.1953-1966. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-014-0625-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive shape diagrams for multiscale morphometrical image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (1), pp.51-69. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-013-0439-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated method for urban main-road centerline extraction from optical remotely sensed imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenzhong Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelang Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (6), pp.3359-3372. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2013.2272593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive generalized metrics, distance maps and nearest neighbor transforms on gray tone images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (7), pp.2758-2768. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2011.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the material parameters of soft tissues in the compressed leg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.3-11. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2011.586945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation for the light scattering cross-section of optically hard aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gruy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (9), pp.704-714. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size and shape estimation of 3-D convex objects from their 2-D projections: application to crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 248 (2), pp.140-155. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2818.2012.03658.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing overlapped particles during a crystallization process from in situ video images for measuring their size distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Suleiman Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Gherras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (2), pp.0211115. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.21.2.021115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially and Intensity Adaptive Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (7), pp.820-829. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2012.2214762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Adaptive Neighborhood-Based Pretopological Image Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (3), pp.210-221. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-011-0271-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00643414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geometric-based method for recognizing overlapping polygonal-shaped and semi-transparent particles in gray tone images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Suleiman Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (15), pp.2068-2079. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2011.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape diagrams for 2D compact sets - Part III: convexity discrimination for analytic and discretized simply connected sets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (2), Article 5, pp. 1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape diagrams for 2D compact sets - Part II: analytic simply connected sets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (2), Article 4, pp. 1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel image analysis method for in situ monitoring the particle size distribution of batch crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fevotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19, pp.031207. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3462800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical Characterization of Various Shaped 3D-Aggregates of Primary Spherical Particules by Radial Distribution Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6112, pp.434-443. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13775-4_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of cellulose ethers influence on water transport and porous structure of cement-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pourchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ruot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouèche-Pourchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (2), pp.242-252. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape diagrams for 2D compact sets - Part I: analytic convex sets. Australian Journal of</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (2), Article 3 ; pp. 1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Geometry and General Adaptive Neighborhoods for Multiscale Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Signal and Image Processing (IJSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (3), pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity field computation in vibrated granular media using an optical flow based multiscale image analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Belhaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Adaptive Neighborhood Choquet Image Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (3), pp.173-175. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-009-0163-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00445831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logarithmic adaptive neighborhood image processing (LANIP): Introduction, connections to human brightness perception, and application issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.36105. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2007/36105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00445939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Adaptive Neighborhood Image Processing. Part II: Practical Applications Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25(2), pp.267-284. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-006-7452-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Adaptive Neighborhood Image Processing. Part I: Introduction and Theoretical Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25(2), pp.245-266. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-006-7451-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially adaptive morphological image filtering using intrinsic structuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (3), pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00446130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic image generator for industrial bin-picking simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSIA 2025 - 14th European Congress for Stereology and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Mathematics and Physics of the Charles University and Conforg, s.r.o., Sep 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05316674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin for bin-picking: bridging the gap between 2D image analysis and 3D simulation through stochastic geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QCAV2025 - 17th International Conference on Quality Control by Artificial Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Yamanashi, Japan. pp.137370W, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3081903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05237562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic 3D model based on random graphs to characterize the morphology of compact aggregates using image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hassan II University of Casablanca; FST Mohammedia, Hassan II University of Casablanc; National Centre for Scientific and Technical Research (CNRST); IMT Atlantique; Mohammed V University of Rabat; Sup’Com, Tunis, Tunisie; ENSA, Marrakech, Maroc; ENSA, El Jadida, Maroc; INSA, Université Claude Bernard Lyon 1, France; IDP, Universityé d'Orleans, France, May 2024, Marrakech, Morocco. pp.10577874, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC61350.2024.10577874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04639028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological characterization of compact aggregates using image analysis and a geometrical stochastic 3D model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRS 13th International Conference on Pattern Recognition Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, espol - Escuela superior Politécnica del Litoral, Jul 2023, Guayaquil, Ecuador. pp.1 à 7, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPRS58416.2023.10179036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04169754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Data Augmentation Scheme on Limited EEG Signals for Human Emotion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwi Wahyu Prabowo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanung Adi Nugroho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Akhmad Setiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ICEBEHI 2022 - 3rd International Conference on Electronics, Biomedical Engineering, and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Medical Electronics Technology, Health Polytechnic Ministry of Health Surabaya, Oct 2022, Surabaya, Indonesia. pp.391 à 409, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-0248-4_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04094760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STORMFLOW: a STOchastic geometRical model for Multiphase FLOW characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins for image and video analysis of granular media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPRA 2022：3rd Symposium on Pattern Recognition and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03721143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granulometric Analysis of Maltodextrin Particles Observed by Scanning Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bottenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRS 13th International Conference on Pattern Recognition Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, espol - Escuela superior Politécnica del Litoral, Jul 2023, Guayaquil, Ecuador. pp.1 à 7, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPRS58416.2023.10179067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04169470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour l’analyse granulométrique de particules condensées sur des images en niveaux de gris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bottenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - 29ème Colloque Francophone du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.2023-1378 / 1153 à 1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04195651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins for image and video analysis of granular media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Computational Intelligence &amp; data engineering (ICCIDE-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIT-AP University (Vellore Institute of Technology- Inde), Aug 2022, Vijayawada, Andhra Pradesh, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03722262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins for image and video analysis of granular media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 9th International Conference SETIT - Sciences of Electronics, Technologies of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sfax, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03722144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins for image and video analysis of granular media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 2nd International Conference on Artificial Intelligence and Computer Science [AICS2022]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Chengdu, Sichuan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03721237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image processing, analysis and modeling of granular media for energy, power and chemical engineering systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical, Computer and Energy Technologies (ICECET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03758788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic geometrical modeling of SOC electrode microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurencin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Edition of International Conference on Materials Science and Engineering - MATERIALS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Singapour, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03726639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins for image and video analysis of granular media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICITEE 2022 - 14th International Conference on Information Technology and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitas Gadjah Mada (UGM) - Department of Electrical and Information Engineering, Faculty of Engineering; Faculty of Information Technology - King Mongkut's Institute of Technology Ladkrabang (KMITL) - Thailand; IEEE Indonesia Section (Institute of Electrical and Electronics Engineers); Jurnal Nasional Teknik Elektro dan Teknologi Informasi, Oct 2022, Yogyakarta, Indonesia. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICITEE56407.2022.9954074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03810194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological image processing for remote sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Computer, Remote Sensing and Aerospace (CRSA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03759678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins for image and video analysis of granular media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Conference on Applied Mathematics, Modeling and Computer Simulation (AMMCS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hubei Zhongke Institute of Geology and Environment Technology, Aug 2022, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03716727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins for image and video analysis of granular media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In International Conference on Artificial Intelligence and Data Science (ICAIDS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sreyas Institute Of Engineering and Technology - Department Of Computer Science &amp; Engineering, CSE (AI&amp;ML) and CSE (DS), Mar 2022, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03716523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image acquisition and analysis for the control of crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V-Laser2022 - 3rd Edition on Laser, Optics and Photonics Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Miryalaguda, Telangana, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03726482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic 3D model for three-phase heterogeneous microstructures in SOFC-electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Symposium on Signal, Image, Video and Communications - ISIVC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National School of Applied Sciences, Chouaib Doukkali University, Morocco, May 2022, El Jadida, Morocco. pp.1 à 6, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC54825.2022.9800735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03714559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using deep learning to retrieve 3D geometrical characteristics of a particle field from 2D projected images: Application to multiphase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRS - 12th International Conference on Pattern Recognition Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Saint-Étienne (France), Jun 2022, Saint-Étienne, France. pp.1 à 7, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPRS54038.2022.9854059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03879283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins for image and video analysis of granular media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEI 2022 - 2022 2nd IEEE International Conference on Computer Science, Electronic Information Engineering and Intelligent Control Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yango University, Sep 2022, Yangon, Myanmar (Burma). </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEI57409.2022.9950115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03811185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins for image and video analysis of granular media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Symposium on Robotics, Artificial Intelligence and Information Engineering（RAIIE2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guangzhou Computer Society, Jul 2022, Huhehot, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03722824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins for image and video analysis of granular media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Electrical, Computer, Communications and Mechatronics Engineering (ICECCME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Maldives National University; University of Mauritius, Nov 2022, Malé, Maldives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03720083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Processing, Analysis and Modeling of Particle Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Sixth International Conference on Image Information Processing (ICIIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jaypee University of Information Technology, Nov 2021, Shimla, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03758538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the local measures to deviations of the typical grain shape in Boolean models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Eremina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSIA'2021 : The 13th European Congress for Stereology and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Saint-Etienne - Institut Mines Telecom (IMT), Jun 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03537220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Processing, Analysis and Modeling of Particle Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11TH International conference on pattern recognition systems - ICPRS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Talca (Chile); Chilean Association for Pattern Recognition, Mar 2021, Curicó, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02929459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a quantitative characterization of wear particles using image analysis and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Ferrieux-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Descartes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QCAV 2021 - Fifteenth International Conference on Quality Control by Artificial Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Tokushima, Japan. pp.1179416, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2587647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03595709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A locally weighted metric for measuring the perceptual quality of 3D objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessrine Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiba Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salim Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Intelligent Systems Design and Applications (ISDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, ---, Tunisia. pp.128 à 139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03098391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particles detection in a 2D-image of overlapping crystals based on community detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger de Souza Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cameirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSIA'2021 : The 13th European Congress for Stereology and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Saint-Etienne - Institut Mines Telecom (IMT), Jun 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03533382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel texture descriptor: Homogeneous Rotated Local Binary Pattern (HRLBP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Al Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Rziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC'2020: The 10th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Saint-Etienne, Apr 2021, Saint-Etienne, France. pp.9487538, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC49222.2021.9487538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03266348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for assessing similarity of random sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Gotovac Ðogaš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Helisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Staněk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC'2020: The 10th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Saint-Etienne, Apr 2021, Saint-Etienne, France. pp.9487547, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC49222.2021.9487547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03269751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical estimation of local Minkowski measures on Boolean models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Eremina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC'2020: The 10th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Saint-Etienne, Apr 2021, Saint-Etienne, France. pp.948753, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC49222.2021.9487537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03251865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins for image analysis of granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium on Pattern Recognition and Applications (SPRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Larissa, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03758970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins for image analysis of granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASPAI' 2021: 3rd International Conference on Advances in Signal Processing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03759543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement, analyse et modélisation d’images de milieux granulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STPMF 2021 - Sciences et Technologies des Poudres Poudres et Matériaux Frittés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La commission Poudres et Matériaux Frittés de la SF2M et du GFC et le groupe thématique sur les solides divisés de la SFGP, Jul 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03759795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new texture descriptor: the Homogeneous Local Binary Pattern (HLBP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Al Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Rziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference, ICISP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Marrakesh, Morocco. pp.308 à 316, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51935-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02929244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of 3D geometrical properties of spheroid-like particle systems using projection images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2021 - The 10th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Saint-Etienne, Apr 2021, Saint-Etienne, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC49222.2021.9487552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03516334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancerous object detection using morphological region-based active contour in ultrasound images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anan Nugroho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risanuri Hidayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanung Adi Nugroho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Engineering International Conference 2019 (EIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Semarang, Indonesia. pp.012011, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1444/1/012011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02472462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of image analysis for process control involving granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AXELERA Digital Club : Outils numériques pour le contrôle des procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02485515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins and image analysis for the geometrical characterization of particle populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MORPHEA Scientific Days /Journées GDR MORPHEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03102625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diagnostics optiques, des outils performants pour l'étude et la modélisation des systèmes polyphasiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. R.A. Onofri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MORPHEA Scientific Days / Journées GDR MORPHEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03102715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’analyse d’image pour la caractérisation morphologique de milieux granulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique : « Les outils numériques pour l’exploitation, le contrôle et l’optimisation des procédés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Axelera; Minalogic, Dec 2019, Solaize, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02451062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Minkowski measures for geometric characterization of stochastic spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Eremina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">ème</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journée ISS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines ParisTech, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie et célérité des poches de gaz: des bulles de Taylor aux structures non confinées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MORPHEA Morphologie et Phénomènes d’Agrégation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Geometrical and Microstructural Modeling for Solid Oxide Cell Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakesh Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Solid Oxide Fuel Cells (SOFC-XVI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan. pp.2031 à 2043, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/09101.2031ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins and image analysis for the morphological characterization of granular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMV 2019 - The 12th International Conference on Machine Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02469454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Minkowski measures for random set geometrical characterization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Eremina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSIA 2019 - 15th International Congress for Stereology and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University, May 2019, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Adaptive Neighborhood Image Processing and Analysis (GANIPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE. DEFENSE COMMERCIAL SENSING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Jan 2019, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Processing, Analysis and Modeling of Particle Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICST 2019 - 5</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitas Gadjah Mada, Jul 2019, Yogyakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Image Processing, Analysis and Modeling of Particle Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6CIMA - The Sixth International Conference on Mathematics and its Applications, Puebla</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultad de Ciencias Físico Matemáticas - Benemérita Universidad Autónoma de Puebla, Sep 2019, Puebla, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis and stochastic geometry for the morphological characterization of multiphase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MORPHEA Morphologie et Phénomènes d’Agrégation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Adaptive Neighborhood Image Processing (GANIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IS&amp;T International Symposium on Electronic Imaging (IE2019) - Image Processing: Algorithms and Systems XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Imaging Sciences and Technology, Jan 2019, Burlingame, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’analyse d’image pour la caractérisation morphologique de milieux granulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AXELERA: Journée technique « Analyse et contrôle en ligne pour des procédés mettant en œuvre des poudres »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AXELERA; SFGP (Société Française de Génie des Procédés); Pôle Minalogic, Oct 2018, saint-etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modeling of a population of particles from 2D silhouette images of two-phase flows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereology, Spatial Statistics and Stochastic Geometry - S4G</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Mathematics and Physics, Charles University; Conforg, s.r.o., Jun 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Processing, Analysis and Modeling of Particle Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 The 11th International Conference on Machine Vision (ICMV 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Electronics - Si Chuan University, Chine - Halmstad University, Suède - University of Barcelona, Espagne, Nov 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image processing, analysis and modeling of particle populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT'2018 - Sciences of Electronics, Technologies of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sfax University (Tunisie); Genoa University ( Italie), Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases géométriques pour l’analyse inclusionnaire dans les alliages métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEDERATION FRANCAISE DES MATERIAUX, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Time-Series Images Using Deep Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Hatami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 The 10th International Conference on Machine Vision (ICMV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICMV Committees, Nov 2017, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2309486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Processing, Analysis and Modeling of Particle Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Symposium on Signal, Image, Video and Communications - ISIVC ' 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed V University (Rabat), Nov 2018, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical diagnostics for multiphase flows characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delanglard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Onofri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids Engineering Division Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Waikoloa (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02435093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D geometrical characterization and modelling of solid oxide cells electrodes microstructure by image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Delette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth International Conference on Quality Control by Artificial Vision 2017 (QCAV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chuo University, May 2017, Tokyo, Japan. pp.1033804, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2264376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distance-based shape descriptor invariant to similitude and its application to shape classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 23rd International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Cancun, France. pp.2598-2603, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2016.7900027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Optical Techniques for Multiphase Flows Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias P.L. Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids Engineering Division Summer Meeting (FEDSM2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fluids Engineering Division, Jul 2017, Hawaï, United States. pp.V01CT15A002, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FEDSM2017-69188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et caractérisation géométriques de cristaux par analyse d’images in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinolí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal Rouen 2016 - 8</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">ème</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> édition du colloque Cristallisation et Précipitation Industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'équipe Cristallogénèse du Laboratoire de Sciences et Méthodes Séparatives (SMS) - Université de Rouen; Université de Rouen, May 2016, Mont-Saint-Aignan, France. pp.07-1 à 07-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'analyse d'image pour la reconnaissance d'objets elliptiques se superposant : application à des images d’écoulement diphasique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFTL 2016 - Congrès Francophone de Techniques Laser 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02438728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical Stochastic Modeling and Characterization of 2-D Crystal Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahmani Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debayle Johan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress for Stereology and Image Analysis - 14th ICSIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the International Society for Stereology (ISS) the University of Liege (ULg) ; Université de Liege (ULg) Jul 2015, Liège, Belgium. pp.FA06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01243152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Estimation of the Variations of a Random Convex Set by Its Mean n-Variogram: Application to the Boolean Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence GSI 2015 - "Geometric Science of Information"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Polytechnique - Université Paris-Saclay; SEE – Congress Société de l'Electricité, de l'Electronique et des Technologies de l'Information et de la Communication; THALES AIR SYSTEMS - Technical Directorate Advanced - Department Developments, Oct 2015, Palaiseau, France. pp.296-308, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01241616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Color Logarithmic Image Processing (CoLIP) antagonist space and chromaticity diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCIW 2015 (The Fifth Computational Color Imaging Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shoji Tominaga ; Raimondo Schettini ; lain Tremeau, Mar 2015, SAINT ETIENNE, France. pp.131-138, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15979-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Geometrical Variations of the Typical Grain within a Boolean Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference - Geometry and Physics of Spatial Random Systems (GPSRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karlsruhe Institute of technology (KIT); Aarhus University; FAU Erlangen ; Murdoch University; DFG Research Group - Geometry and Physics of Spatial Random Systems, Sep 2015, Bad Herrenhalb, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01261395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic classification of skin lesions using geometrical measurements of adaptive neighborhoods and local binary patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor González-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanal Wazaefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Rahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2015 IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Signal Processing Society, Sep 2015, Québec City, Canada. pp.1722 à 1726, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01226873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des variations géométriques de grains anisotropes dans un modèle booléen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 38</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">ème</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journée ISS France - the International Society for Stereology (ISS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines de Paris, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01263741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic classification of skin lesions using color mathematical morphology-based texture descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gonzalez-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanal Wazaefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Rahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy-Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Quality Control by Artificial Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le2i - Laboratoire Electronique, Informatique et Image, Jun 2015, Le Creusot, France. pp.[9534-3] ; doi:10.1117/12.2182592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01163688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pixel Classification using General Adaptive Neighborhood-based Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor González-Catro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Ćurić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. pp. 3750-3755, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2014.644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific computational models: Tools for improving the efficiency of Medical Compression Stockings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel projective stereological image analysis method to estimate particle size and shape distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Quality Control by Artificial Vision (QCAV 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréologie d'objets 3-D à partir de leurs projections 2-D. Application aux processus de cristallisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse morphométrique d'images à tons de gris par diagrammes de forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape reconstruction from an unorganized point cloud with outliers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAR 2012 9th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Aveiro, Portugal. pp.261-268, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31295-3_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific FE model of the leg under elastic compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Berlin, Germany. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific FE model of the leg under elastic compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D image filtering and segmentation using morphological tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Congress on Computational Methods in Applied Sciences and Engineering ( ECCOMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing overlapped particles during a crystallization process from in situ video images for measuring their size distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Suleiman Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Gherras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Quality Control by Artificial Vision QVAC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Saint Etienne, France. pp.8000-08, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.890883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the size distribution of acicular crystals by image analysis from in situ video probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Suleiman Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Gherras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII° Congrès de la SFGP 2011 Société Française de Génie des Procédés : Des procédés au service du produit au coeur de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. pp.N°403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing overlapped particles during a crystallization process from in situ video images for measuring their size distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Suleiman Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Gherras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC 18 18th International Symposium on Industrial Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland. pp.190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Correction in the Framework of Color Logarithmic Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Image and Signal Processing and Analysis (ISPA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia. Non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation géométrique et vélocimétrique d'empilements granulaires par analyse d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des propriétés des tissus mous de la jambe sous compression élastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale agglomerates: relationship between morphology and optical properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gruy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings World Congress of Particle Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation géométrique et optique de plusieurs types d'agrégats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gruy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 6 - Cristallisation et Précipitation Industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. pp.324-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the material parameters of soft tissues in the compressed leg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium on Computational Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Valencia, Spain. p.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape representation and analysis of 2D compact sets by shape diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPTA 2010 (International Conference on Image Processing Theory, Tools and Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnelles et fonctions de Minkowski à voisinages adaptatifs généraux pour l'analyse des images à tons de gris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe d'Etudes du Traitement du Signal et des Images, (GRETSI 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Dijon, France. pp.2042/29071, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/29071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ particle size measurements during crystallization processes using image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fevotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII ° Congrès de la Société Française de Génie des Procédés Pour relever les défis industriels du XXI° siècle A la croisée des Sciences et des Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General adaptive neighborhood-based Minkowski maps for gray-tone image analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSIA 2009, 10th European Congress on Stereology and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation intrinsèque multi-échelle des images à tons de gris par Voisinages Adaptatifs Généraux (VAG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21° Colloque GRETSI 2007 (Groupe d'Etudes du Traitement du Signal et des Images)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.2042/17622, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/17622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cellulose ethers on the cement paste microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pourchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouèche-Pourchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference and Exhibition of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Berlin, Germany. pp.2045-2050</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Adaptive Neighborhood Image Restoration, Enhancement and Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.29-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation morphométrique d’écoulements diphasiques par analyse d’image et géométrie aléatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème Congrès de la Société Française de Génie des Procédés (SFGP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02483521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic classification of skin lesions using geometrical measurements of adaptive neighborhoods and local binary patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor González-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanal Wazaefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Rahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2015 IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Québec City, Canada. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Xplore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Signal Processing Letters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01228085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pixel Classification using General Adaptive Neighborhood-based Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor González-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Ćurić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magnus Borga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 22nd International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. IEEE Computer Society - CPS Conference Publishing Services, Proceedings : 22nd International Conference on Pattern Recognition, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Processing Tutorials with Python &#174</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spartacus-Idh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 316 p., 2019, 978-2-36693-068-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02469242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwani Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iztok Fister Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. K. Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuopeng Justin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashwani Kumar; Iztok Fister Jr.; P. K. Gupta; Johan Debayle; Zuopeng Justin Zhang; Mohammed Usman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Data Science - First International Conference, ICAIDS 2021, Hyderabad, India, December 17–18, 2021, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1673, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.v à vi, 2022, Communications in Computer and Information Science, 978-3-031-21384-7. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-21385-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03985740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Color Logarithmic Image Processing (CoLIP) antagonist space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Emre Celebi ; Michela Lecca ; Bogdan Smolka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Color image and video enhancement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-3-319-09363-5. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09363-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially adaptive color image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Emre Celebi (emre.celebi@lsus.edu) ; Bogdan Smolka (bogdan.smolka@polsl.pl). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in low-level color image processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.195-222, 2014, Lecture Notes in Computational Vision and Biomechanics, Volume 11, 978-94-007-7583-1 // 978-94-007-7584-8. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7584-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01013899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient specific modeling of leg compression in the treatment of venous deficiency.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amit Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Specific modeling in tomorrow's medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2012, Studies in mechanobiology, tissue engineering and biomaterials 09, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/8415_2011_103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Adaptive Neighborhood Image Processing for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GAETANO D. GARGIULO ; ALISTAIR MC EWAN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Biomedical Engineering, ISBN=978-953-307-256-2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech, pp.481-500, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00643706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory and applications of General Adaptive Neighborhood Image Processing (Chapitre 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter W. Hawkes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Imaging and Electron Physics, Volume 167, ISBN: 978-0-12-385985-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.121-183, 2011, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-385985-3.00002-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00643592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement d'image à voisinages adaptatifs généraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 383IVS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00749859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId411"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Johan Debayle </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">johan-debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9593-0467</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">095250441</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=b9L6ZoEAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward explicability of machine learning models applied to tribology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Descartes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mollon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 148 (3), pp.1-31 / TRIB-25-1354. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4069955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05288224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to establish a relationship between physical characteristics of the third body and friction factor?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aslihan Sayilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.205916. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2025.205916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04980401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow based on GANs and CNNs towards a digital twin for the 3D morphological characterization of latex aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 465, pp.121286. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05148679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of industrial crystallization processes through image sequence segmentation and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger de Souza Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cameirão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (3), pp.031211. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.33.3.031211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04633551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Algal Colonization of Mortar Surfaces Using Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hortemel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Zaghloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Govin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (2), pp.159 - 166. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.3165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04651900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic model based on Gaussian random fields to characterize the morphology of granular objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 149, pp.110255. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2024.110255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04385637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing EEG-Based Emotion Recognition Using Asymmetric Windowing Recurrence Plots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwi Wahyu Prabowo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Akhmad Setiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanung Adi Nugroho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.85969 - 85982. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3409384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04652891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VOX-STORM: A stochastic 3D model based on a dual voxel-mesh architecture for the morphological characterization of aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 444, pp.119983. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04613959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic literature review of emotion recognition using EEG signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwi Wahyu Prabowo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanung Adi Nugroho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Akhmad Setiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Systems Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82, pp.101152. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cogsys.2023.101152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04185401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completed homogeneous LBP for remote sensing image classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Al Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Rziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (3815 à 3836), pp.12. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2023.2227320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04163290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieving mean volumetric properties of multiphase flows from 2D images: A new approach combining deep learning algorithms and 3D modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 279, pp.118933. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2023.118933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04245777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological characterization of aggregates and agglomerates by image analysis: A systematic literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 430, pp.119033. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2023.119033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04228871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRAPE : A stochastic geometrical 3d model for aggregates of particles with tunable 2d morphological projected properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.1 à 16. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.2875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04052792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New LBP Variant: Corner Rhombus Shape LBP (CRSLBP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Al Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Rziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (7), pp.200. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8070200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03757750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic geometrical 3D model for time evolution simulation of microstructures in SOC-electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 212, pp.111568. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2022.111568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation and morphological analysis of wear track/particles images using machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Descartes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.051605. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.31.5.051605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03727257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of crack nucleation and propagation in porous ceramics using the phase-field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nakajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Meille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, pp.103349. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tafmec.2022.103349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681038v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image processing applied to tribological dry contact analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Descartes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 476, pp.203748. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2021.203748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03227664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound object detection using morphological region-based active contour: an application system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anan Nugroho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risanuri Hidayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanung Adi Nugroho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (4), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJIL.2021.115497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03126952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel texture descriptor: circular parts local binary pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Al Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Rziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (2), pp.105 à 114. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.2580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03299828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Measures Distribution for the Estimation of the Elongation Ratio of the Typical Grain in Homogeneous Boolean Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Eremina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (2), pp.95 à 103. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.2554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03291388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the properties of some adaptive morphological filters for salt and pepper noise removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisol Mares Javier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Guillén Galván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Lemuz Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (1), pp.29 à 38. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.2418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03205492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Parameters of a Stochastic Geometrical Model for Multiphase Flow Images Using Local Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Eremina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40, pp.115 à 125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian inference of a parametric random ellipsoid from its orthogonal projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.549 à 567. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-020-09806-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial active contour bilateral filterfor ultrasound image segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anan Nugroho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risanuri Hidayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanung Adi Nugroho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (5), pp.057003. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JMI.7.5.057003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02987290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle-based model for functional and diffusion layers of solid oxide cells electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurencin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 367, pp.67 à 81. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2020.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02520003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Similarity of Random sets via Skeletons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Gotovac Ðogaš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Helisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Staněk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markéta Zikmundová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (2), pp.471à 490. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11009-020-09785-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural correlations for specific surface area and triple phase boundary length for composite electrodes of solid oxide cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.K. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Delette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 412, pp.736-748. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.11.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bag of recurrence patterns representation for time-series classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Hatami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (3), pp.877 à 887. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-018-0703-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction Mechanism and Impact of Microstructure on Performances for the LSCF‐CGO Composite Electrode in Solid Oxide Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Effori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13th European SOFC &amp; SOE Forum, 19 (4), pp.429-444. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fuce.201800185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical and morphometrical tools for the inclusion analysis of metallic alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallurgical Research &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (5), pp.508. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/2019011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic geometrical modeling of solid oxide cells electrodes validated on 3D reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Delette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143, pp.262-276. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2017.11.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Time-Series Images Using Deep Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Hatami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10696, pp.UNSP 106960Y. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2309486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficiency improved recognition algorithm for highly overlapping ellipses: Application to dense bubbly flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hania Al-Saddik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 101, pp.88 à 95. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2017.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D stochastic model for geometrical characterization of particles in two-phase flow applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (3), pp.233 à 247. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5566/ias.1942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the symmetric convex random closed sets as zonotopes from their Feret diameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Stochastics: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (4), pp.325 à 364. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15559/16-VMSTA70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved road centerlines extraction in high-resolution remote sensing images using shear transform, directional morphological filtering and enhanced broken lines connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruyi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiguang Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bormin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianfeng Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (Part A), pp.300 à 311. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvcir.2016.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigid Image Registration by General Adaptive Neighborhood Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Presles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, pp.45-57. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2016.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01274011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture descriptors based on adaptive neighborhoods for classification of pigmented skin lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor González-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanal Wazaefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Rahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy-Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (6), pp.061104. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.24.6.061104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01225076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Adaptive Neighborhood Mathematical Morphology and its application to pixel-level classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor González-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinolí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47, pp.50 - 62. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2014.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissimilarity criteria and their comparison for quantitative evaluation of image segmentation: application to human retina vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (8), pp.1953-1966. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-014-0625-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive shape diagrams for multiscale morphometrical image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (1), pp.51-69. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-013-0439-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated method for urban main-road centerline extraction from optical remotely sensed imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenzhong Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelang Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (6), pp.3359-3372. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2013.2272593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation for the light scattering cross-section of optically hard aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gruy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (9), pp.704-714. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive generalized metrics, distance maps and nearest neighbor transforms on gray tone images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (7), pp.2758-2768. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2011.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size and shape estimation of 3-D convex objects from their 2-D projections: application to crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 248 (2), pp.140-155. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2818.2012.03658.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the material parameters of soft tissues in the compressed leg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.3-11. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2011.586945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing overlapped particles during a crystallization process from in situ video images for measuring their size distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Suleiman Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Gherras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (2), pp.0211115. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.21.2.021115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially and Intensity Adaptive Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (7), pp.820-829. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTSP.2012.2214762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Adaptive Neighborhood-Based Pretopological Image Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (3), pp.210-221. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-011-0271-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00643414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A geometric-based method for recognizing overlapping polygonal-shaped and semi-transparent particles in gray tone images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Suleiman Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (15), pp.2068-2079. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2011.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape diagrams for 2D compact sets - Part II: analytic simply connected sets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (2), Article 4, pp. 1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape diagrams for 2D compact sets - Part III: convexity discrimination for analytic and discretized simply connected sets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (2), Article 5, pp. 1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel image analysis method for in situ monitoring the particle size distribution of batch crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fevotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19, pp.031207. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3462800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical Characterization of Various Shaped 3D-Aggregates of Primary Spherical Particules by Radial Distribution Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6112, pp.434-443. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13775-4_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some aspects of cellulose ethers influence on water transport and porous structure of cement-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pourchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ruot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouèche-Pourchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40 (2), pp.242-252. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape diagrams for 2D compact sets - Part I: analytic convex sets. Australian Journal of</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Mathematical Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (2), Article 3 ; pp. 1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Geometry and General Adaptive Neighborhoods for Multiscale Image Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Signal and Image Processing (IJSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (3), pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity field computation in vibrated granular media using an optical flow based multiscale image analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Belhaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Adaptive Neighborhood Choquet Image Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (3), pp.173-175. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-009-0163-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00445831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logarithmic adaptive neighborhood image processing (LANIP): Introduction, connections to human brightness perception, and application issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.36105. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2007/36105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00445939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Adaptive Neighborhood Image Processing. Part II: Practical Applications Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25(2), pp.267-284. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-006-7452-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Adaptive Neighborhood Image Processing. Part I: Introduction and Theoretical Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25(2), pp.245-266. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10851-006-7451-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially adaptive morphological image filtering using intrinsic structuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (3), pp.145-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00446130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic image generator for industrial bin-picking simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSIA 2025 - 14th European Congress for Stereology and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Mathematics and Physics of the Charles University and Conforg, s.r.o., Sep 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05316674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin for bin-picking: bridging the gap between 2D image analysis and 3D simulation through stochastic geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QCAV2025 - 17th International Conference on Quality Control by Artificial Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Yamanashi, Japan. pp.137370W, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3081903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05237562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic 3D model based on random graphs to characterize the morphology of compact aggregates using image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hassan II University of Casablanca; FST Mohammedia, Hassan II University of Casablanc; National Centre for Scientific and Technical Research (CNRST); IMT Atlantique; Mohammed V University of Rabat; Sup’Com, Tunis, Tunisie; ENSA, Marrakech, Maroc; ENSA, El Jadida, Maroc; INSA, Université Claude Bernard Lyon 1, France; IDP, Universityé d'Orleans, France, May 2024, Marrakech, Morocco. pp.10577874, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC61350.2024.10577874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04639028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Data Augmentation Scheme on Limited EEG Signals for Human Emotion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwi Wahyu Prabowo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanung Adi Nugroho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Akhmad Setiawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ICEBEHI 2022 - 3rd International Conference on Electronics, Biomedical Engineering, and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Medical Electronics Technology, Health Polytechnic Ministry of Health Surabaya, Oct 2022, Surabaya, Indonesia. pp.391 à 409, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-0248-4_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04094760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STORMFLOW: a STOchastic geometRical model for Multiphase FLOW characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological characterization of compact aggregates using image analysis and a geometrical stochastic 3D model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Coufort-Saudejaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRS 13th International Conference on Pattern Recognition Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, espol - Escuela superior Politécnica del Litoral, Jul 2023, Guayaquil, Ecuador. pp.1 à 7, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPRS58416.2023.10179036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04169754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins for image and video analysis of granular media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPRA 2022：3rd Symposium on Pattern Recognition and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03721143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granulometric Analysis of Maltodextrin Particles Observed by Scanning Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bottenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRS 13th International Conference on Pattern Recognition Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, espol - Escuela superior Politécnica del Litoral, Jul 2023, Guayaquil, Ecuador. pp.1 à 7, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPRS58416.2023.10179067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04169470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour l’analyse granulométrique de particules condensées sur des images en niveaux de gris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bottenmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tobón Vélez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallorie Tourbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - 29ème Colloque Francophone du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.2023-1378 / 1153 à 1156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04195651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins for image and video analysis of granular media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Computational Intelligence &amp; data engineering (ICCIDE-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIT-AP University (Vellore Institute of Technology- Inde), Aug 2022, Vijayawada, Andhra Pradesh, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03722262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins for image and video analysis of granular media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICITEE 2022 - 14th International Conference on Information Technology and Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitas Gadjah Mada (UGM) - Department of Electrical and Information Engineering, Faculty of Engineering; Faculty of Information Technology - King Mongkut's Institute of Technology Ladkrabang (KMITL) - Thailand; IEEE Indonesia Section (Institute of Electrical and Electronics Engineers); Jurnal Nasional Teknik Elektro dan Teknologi Informasi, Oct 2022, Yogyakarta, Indonesia. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICITEE56407.2022.9954074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03810194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological image processing for remote sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on Computer, Remote Sensing and Aerospace (CRSA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03759678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins for image and video analysis of granular media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Conference on Applied Mathematics, Modeling and Computer Simulation (AMMCS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hubei Zhongke Institute of Geology and Environment Technology, Aug 2022, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03716727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins for image and video analysis of granular media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 9th International Conference SETIT - Sciences of Electronics, Technologies of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Sfax, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03722144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins for image and video analysis of granular media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In International Conference on Artificial Intelligence and Data Science (ICAIDS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sreyas Institute Of Engineering and Technology - Department Of Computer Science &amp; Engineering, CSE (AI&amp;ML) and CSE (DS), Mar 2022, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03716523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image acquisition and analysis for the control of crystallization processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V-Laser2022 - 3rd Edition on Laser, Optics and Photonics Virtual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Miryalaguda, Telangana, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03726482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins for image and video analysis of granular media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 2nd International Conference on Artificial Intelligence and Computer Science [AICS2022]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Chengdu, Sichuan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03721237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image processing, analysis and modeling of granular media for energy, power and chemical engineering systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical, Computer and Energy Technologies (ICECET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03758788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic geometrical modeling of SOC electrode microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurencin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Edition of International Conference on Materials Science and Engineering - MATERIALS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Singapour, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03726639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic 3D model for three-phase heterogeneous microstructures in SOFC-electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Théodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Symposium on Signal, Image, Video and Communications - ISIVC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National School of Applied Sciences, Chouaib Doukkali University, Morocco, May 2022, El Jadida, Morocco. pp.1 à 6, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC54825.2022.9800735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03714559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using deep learning to retrieve 3D geometrical characteristics of a particle field from 2D projected images: Application to multiphase flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPRS - 12th International Conference on Pattern Recognition Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Saint-Étienne (France), Jun 2022, Saint-Étienne, France. pp.1 à 7, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPRS54038.2022.9854059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03879283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins for image and video analysis of granular media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEI 2022 - 2022 2nd IEEE International Conference on Computer Science, Electronic Information Engineering and Intelligent Control Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yango University, Sep 2022, Yangon, Myanmar (Burma). </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEI57409.2022.9950115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03811185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins for image and video analysis of granular media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 International Symposium on Robotics, Artificial Intelligence and Information Engineering（RAIIE2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guangzhou Computer Society, Jul 2022, Huhehot, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03722824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins for image and video analysis of granular media.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Electrical, Computer, Communications and Mechatronics Engineering (ICECCME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Maldives National University; University of Mauritius, Nov 2022, Malé, Maldives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03720083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Processing, Analysis and Modeling of Particle Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Sixth International Conference on Image Information Processing (ICIIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jaypee University of Information Technology, Nov 2021, Shimla, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03758538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a quantitative characterization of wear particles using image analysis and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Bouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Ferrieux-Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Descartes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Mollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QCAV 2021 - Fifteenth International Conference on Quality Control by Artificial Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Tokushima, Japan. pp.1179416, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2587647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03595709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A locally weighted metric for measuring the perceptual quality of 3D objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessrine Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiba Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salim Bouhlel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Intelligent Systems Design and Applications (ISDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, ---, Tunisia. pp.128 à 139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03098391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the local measures to deviations of the typical grain shape in Boolean models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Eremina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSIA'2021 : The 13th European Congress for Stereology and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Saint-Etienne - Institut Mines Telecom (IMT), Jun 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03537220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particles detection in a 2D-image of overlapping crystals based on community detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger de Souza Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Cameirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSIA'2021 : The 13th European Congress for Stereology and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Saint-Etienne - Institut Mines Telecom (IMT), Jun 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03533382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Processing, Analysis and Modeling of Particle Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11TH International conference on pattern recognition systems - ICPRS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Talca (Chile); Chilean Association for Pattern Recognition, Mar 2021, Curicó, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02929459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel texture descriptor: Homogeneous Rotated Local Binary Pattern (HRLBP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Al Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Rziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC'2020: The 10th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Saint-Etienne, Apr 2021, Saint-Etienne, France. pp.9487538, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC49222.2021.9487538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03266348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for assessing similarity of random sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesna Gotovac Ðogaš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Helisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Staněk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC'2020: The 10th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Saint-Etienne, Apr 2021, Saint-Etienne, France. pp.9487547, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC49222.2021.9487547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03269751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical estimation of local Minkowski measures on Boolean models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Eremina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC'2020: The 10th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Saint-Etienne, Apr 2021, Saint-Etienne, France. pp.948753, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC49222.2021.9487537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03251865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins for image analysis of granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium on Pattern Recognition and Applications (SPRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Larissa, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03758970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins for image analysis of granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASPAI' 2021: 3rd International Conference on Advances in Signal Processing and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03759543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement, analyse et modélisation d’images de milieux granulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STPMF 2021 - Sciences et Technologies des Poudres Poudres et Matériaux Frittés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La commission Poudres et Matériaux Frittés de la SF2M et du GFC et le groupe thématique sur les solides divisés de la SFGP, Jul 2021, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03759795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new texture descriptor: the Homogeneous Local Binary Pattern (HLBP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam Al Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Rziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference, ICISP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Marrakesh, Morocco. pp.308 à 316, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51935-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02929244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of 3D geometrical properties of spheroid-like particle systems using projection images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC 2021 - The 10th International Symposium on Signal, Image, Video and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines Saint-Etienne, Apr 2021, Saint-Etienne, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIVC49222.2021.9487552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03516334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancerous object detection using morphological region-based active contour in ultrasound images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anan Nugroho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risanuri Hidayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanung Adi Nugroho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th Engineering International Conference 2019 (EIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Semarang, Indonesia. pp.012011, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1444/1/012011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02472462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of image analysis for process control involving granular media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AXELERA Digital Club : Outils numériques pour le contrôle des procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02485515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins and image analysis for the geometrical characterization of particle populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MORPHEA Scientific Days /Journées GDR MORPHEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03102625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diagnostics optiques, des outils performants pour l'étude et la modélisation des systèmes polyphasiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. R.A. Onofri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MORPHEA Scientific Days / Journées GDR MORPHEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03102715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Minkowski measures for geometric characterization of stochastic spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Eremina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">ème</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journée ISS France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines ParisTech, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’analyse d’image pour la caractérisation morphologique de milieux granulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique : « Les outils numériques pour l’exploitation, le contrôle et l’optimisation des procédés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Axelera; Minalogic, Dec 2019, Solaize, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02451062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie et célérité des poches de gaz: des bulles de Taylor aux structures non confinées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Chekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Liné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MORPHEA Morphologie et Phénomènes d’Agrégation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Geometrical and Microstructural Modeling for Solid Oxide Cell Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakesh Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Solid Oxide Fuel Cells (SOFC-XVI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Kyoto, Japan. pp.2031 à 2043, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/09101.2031ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins and image analysis for the morphological characterization of granular</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMV 2019 - The 12th International Conference on Machine Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02469454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Minkowski measures for random set geometrical characterization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Eremina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSIA 2019 - 15th International Congress for Stereology and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University, May 2019, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Adaptive Neighborhood Image Processing and Analysis (GANIPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE. DEFENSE COMMERCIAL SENSING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Jan 2019, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Processing, Analysis and Modeling of Particle Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICST 2019 - 5</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitas Gadjah Mada, Jul 2019, Yogyakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Image Processing, Analysis and Modeling of Particle Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6CIMA - The Sixth International Conference on Mathematics and its Applications, Puebla</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultad de Ciencias Físico Matemáticas - Benemérita Universidad Autónoma de Puebla, Sep 2019, Puebla, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis and stochastic geometry for the morphological characterization of multiphase flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR MORPHEA Morphologie et Phénomènes d’Agrégation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Adaptive Neighborhood Image Processing (GANIP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IS&amp;T International Symposium on Electronic Imaging (IE2019) - Image Processing: Algorithms and Systems XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Imaging Sciences and Technology, Jan 2019, Burlingame, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’analyse d’image pour la caractérisation morphologique de milieux granulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AXELERA: Journée technique « Analyse et contrôle en ligne pour des procédés mettant en œuvre des poudres »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AXELERA; SFGP (Société Française de Génie des Procédés); Pôle Minalogic, Oct 2018, saint-etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modeling of a population of particles from 2D silhouette images of two-phase flows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stereology, Spatial Statistics and Stochastic Geometry - S4G</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Mathematics and Physics, Charles University; Conforg, s.r.o., Jun 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Processing, Analysis and Modeling of Particle Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 The 11th International Conference on Machine Vision (ICMV 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School of Electronics - Si Chuan University, Chine - Halmstad University, Suède - University of Barcelona, Espagne, Nov 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image processing, analysis and modeling of particle populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT'2018 - Sciences of Electronics, Technologies of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sfax University (Tunisie); Genoa University ( Italie), Dec 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases géométriques pour l’analyse inclusionnaire dans les alliages métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FEDERATION FRANCAISE DES MATERIAUX, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Time-Series Images Using Deep Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Hatami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 The 10th International Conference on Machine Vision (ICMV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICMV Committees, Nov 2017, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2309486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Processing, Analysis and Modeling of Particle Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Symposium on Signal, Image, Video and Communications - ISIVC ' 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed V University (Rabat), Nov 2018, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical diagnostics for multiphase flows characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delanglard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Onofri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids Engineering Division Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Waikoloa (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02435093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D geometrical characterization and modelling of solid oxide cells electrodes microstructure by image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Delette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth International Conference on Quality Control by Artificial Vision 2017 (QCAV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chuo University, May 2017, Tokyo, Japan. pp.1033804, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2264376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distance-based shape descriptor invariant to similitude and its application to shape classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 23rd International Conference on Pattern Recognition (ICPR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Cancun, France. pp.2598-2603, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2016.7900027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Optical Techniques for Multiphase Flows Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Ouattara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias P.L. Sentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluids Engineering Division Summer Meeting (FEDSM2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fluids Engineering Division, Jul 2017, Hawaï, United States. pp.V01CT15A002, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/FEDSM2017-69188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et caractérisation géométriques de cristaux par analyse d’images in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinolí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal Rouen 2016 - 8</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">ème</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> édition du colloque Cristallisation et Précipitation Industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'équipe Cristallogénèse du Laboratoire de Sciences et Méthodes Séparatives (SMS) - Université de Rouen; Université de Rouen, May 2016, Mont-Saint-Aignan, France. pp.07-1 à 07-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'analyse d'image pour la reconnaissance d'objets elliptiques se superposant : application à des images d’écoulement diphasique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFTL 2016 - Congrès Francophone de Techniques Laser 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02438728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical Stochastic Modeling and Characterization of 2-D Crystal Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahmani Saïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debayle Johan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress for Stereology and Image Analysis - 14th ICSIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the International Society for Stereology (ISS) the University of Liege (ULg) ; Université de Liege (ULg) Jul 2015, Liège, Belgium. pp.FA06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01243152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Estimation of the Variations of a Random Convex Set by Its Mean n-Variogram: Application to the Boolean Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence GSI 2015 - "Geometric Science of Information"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Polytechnique - Université Paris-Saclay; SEE – Congress Société de l'Electricité, de l'Electronique et des Technologies de l'Information et de la Communication; THALES AIR SYSTEMS - Technical Directorate Advanced - Department Developments, Oct 2015, Palaiseau, France. pp.296-308, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01241616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Color Logarithmic Image Processing (CoLIP) antagonist space and chromaticity diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCIW 2015 (The Fifth Computational Color Imaging Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shoji Tominaga ; Raimondo Schettini ; lain Tremeau, Mar 2015, SAINT ETIENNE, France. pp.131-138, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-15979-9_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Geometrical Variations of the Typical Grain within a Boolean Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference - Geometry and Physics of Spatial Random Systems (GPSRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karlsruhe Institute of technology (KIT); Aarhus University; FAU Erlangen ; Murdoch University; DFG Research Group - Geometry and Physics of Spatial Random Systems, Sep 2015, Bad Herrenhalb, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01261395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic classification of skin lesions using geometrical measurements of adaptive neighborhoods and local binary patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor González-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanal Wazaefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Rahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2015 IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Signal Processing Society, Sep 2015, Québec City, Canada. pp.1722 à 1726, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01226873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic classification of skin lesions using color mathematical morphology-based texture descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Gonzalez-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanal Wazaefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Rahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy-Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Quality Control by Artificial Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le2i - Laboratoire Electronique, Informatique et Image, Jun 2015, Le Creusot, France. pp.[9534-3] ; doi:10.1117/12.2182592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01163688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des variations géométriques de grains anisotropes dans un modèle booléen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 38</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">ème</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> journée ISS France - the International Society for Stereology (ISS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Mines de Paris, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01263741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pixel Classification using General Adaptive Neighborhood-based Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor González-Catro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Ćurić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. pp. 3750-3755, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPR.2014.644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific computational models: Tools for improving the efficiency of Medical Compression Stockings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel projective stereological image analysis method to estimate particle size and shape distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Quality Control by Artificial Vision (QCAV 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéréologie d'objets 3-D à partir de leurs projections 2-D. Application aux processus de cristallisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orasis, Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse morphométrique d'images à tons de gris par diagrammes de forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape reconstruction from an unorganized point cloud with outliers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAR 2012 9th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Aveiro, Portugal. pp.261-268, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31295-3_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific FE model of the leg under elastic compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Berlin, Germany. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-specific FE model of the leg under elastic compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D image filtering and segmentation using morphological tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Congress on Computational Methods in Applied Sciences and Engineering ( ECCOMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing overlapped particles during a crystallization process from in situ video images for measuring their size distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Suleiman Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Gherras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Quality Control by Artificial Vision QVAC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Saint Etienne, France. pp.8000-08, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.890883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the size distribution of acicular crystals by image analysis from in situ video probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Suleiman Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Gherras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII° Congrès de la SFGP 2011 Société Française de Génie des Procédés : Des procédés au service du produit au coeur de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. pp.N°403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Correction in the Framework of Color Logarithmic Image Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gouinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Image and Signal Processing and Analysis (ISPA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia. Non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognizing overlapped particles during a crystallization process from in situ video images for measuring their size distributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Suleiman Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Gherras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC 18 18th International Symposium on Industrial Crystallization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Zurich, Switzerland. pp.190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation géométrique et vélocimétrique d'empilements granulaires par analyse d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des propriétés des tissus mous de la jambe sous compression élastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale agglomerates: relationship between morphology and optical properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gruy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings World Congress of Particle Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Nuremberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation géométrique et optique de plusieurs types d'agrégats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gruy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cristal 6 - Cristallisation et Précipitation Industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. pp.324-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the material parameters of soft tissues in the compressed leg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium on Computational Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Valencia, Spain. p.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape representation and analysis of 2D compact sets by shape diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPTA 2010 (International Conference on Image Processing Theory, Tools and Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnelles et fonctions de Minkowski à voisinages adaptatifs généraux pour l'analyse des images à tons de gris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe d'Etudes du Traitement du Signal et des Images, (GRETSI 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Dijon, France. pp.2042/29071, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/29071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ particle size measurements during crystallization processes using image analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Presles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fevotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII ° Congrès de la Société Française de Génie des Procédés Pour relever les défis industriels du XXI° siècle A la croisée des Sciences et des Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General adaptive neighborhood-based Minkowski maps for gray-tone image analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSIA 2009, 10th European Congress on Stereology and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation intrinsèque multi-échelle des images à tons de gris par Voisinages Adaptatifs Généraux (VAG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21° Colloque GRETSI 2007 (Groupe d'Etudes du Traitement du Signal et des Images)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.2042/17622, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/17622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cellulose ethers on the cement paste microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Pourchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouèche-Pourchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference and Exhibition of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Berlin, Germany. pp.2045-2050</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Adaptive Neighborhood Image Restoration, Enhancement and Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.29-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation morphométrique d’écoulements diphasiques par analyse d’image et géométrie aléatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu de Langlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lamadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème Congrès de la Société Française de Génie des Procédés (SFGP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02483521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic classification of skin lesions using geometrical measurements of adaptive neighborhoods and local binary patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor González-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanal Wazaefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Rahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2015 IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Québec City, Canada. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Xplore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Signal Processing Letters</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01228085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pixel Classification using General Adaptive Neighborhood-based Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor González-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Ćurić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magnus Borga. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 22nd International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. IEEE Computer Society - CPS Conference Publishing Services, Proceedings : 22nd International Conference on Pattern Recognition, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Processing Tutorials with Python &#174</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spartacus-Idh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 316 p., 2019, 978-2-36693-068-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02469242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwani Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iztok Fister Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. K. Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuopeng Justin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashwani Kumar; Iztok Fister Jr.; P. K. Gupta; Johan Debayle; Zuopeng Justin Zhang; Mohammed Usman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Data Science - First International Conference, ICAIDS 2021, Hyderabad, India, December 17–18, 2021, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1673, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.v à vi, 2022, Communications in Computer and Information Science, 978-3-031-21384-7. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-21385-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03985740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Color Logarithmic Image Processing (CoLIP) antagonist space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Emre Celebi ; Michela Lecca ; Bogdan Smolka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Color image and video enhancement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-3-319-09363-5. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-09363-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially adaptive color image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Emre Celebi (emre.celebi@lsus.edu) ; Bogdan Smolka (bogdan.smolka@polsl.pl). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in low-level color image processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.195-222, 2014, Lecture Notes in Computational Vision and Biomechanics, Volume 11, 978-94-007-7583-1 // 978-94-007-7584-8. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7584-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01013899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient specific modeling of leg compression in the treatment of venous deficiency.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Badel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amit Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Specific modeling in tomorrow's medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2012, Studies in mechanobiology, tissue engineering and biomaterials 09, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/8415_2011_103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General Adaptive Neighborhood Image Processing for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GAETANO D. GARGIULO ; ALISTAIR MC EWAN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Biomedical Engineering, ISBN=978-953-307-256-2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech, pp.481-500, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00643706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory and applications of General Adaptive Neighborhood Image Processing (Chapitre 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Pinoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter W. Hawkes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Imaging and Electron Physics, Volume 167, ISBN: 978-0-12-385985-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.121-183, 2011, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-385985-3.00002-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00643592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement d'image à voisinages adaptatifs généraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 383IVS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00749859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId412"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D0E1904"/>
+    <w:nsid w:val="4028F42A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johan-debayle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9593-0467" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095250441" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05288224v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Bouchot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mollon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4069955" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04980401v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslihan Sayilan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205916" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05148679v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Th&#233;odon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121286" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04633551v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Rahmani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger de Souza Lima" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameir&#227;o" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.031211" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04651900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hortemel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zaghloul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Govin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.3165" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04385637v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.110255" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04652891v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwi Wahyu Prabowo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Akhmad Setiawan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanung Adi Nugroho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3409384" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04613959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119983" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04185401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2023.101152" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04163290v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Al Saidi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rziza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2023.2227320" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04245777v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Dia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118933" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04228871v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04052792v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.2875" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699939v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurencin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2022.111568" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681038v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abaza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nakajo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2022.103349" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03757750v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8070200" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03727257v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ferrieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.31.5.051605" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03227664v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2021.203748" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03126952v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anan Nugroho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risanuri Hidayat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIL.2021.115497" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03299828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.2580" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03291388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Eremina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gruy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pinoli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.2554" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03205492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Mares Javier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guill&#233;n Galv&#225;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lemuz Lopez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.2418" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542487v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927445v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Langlard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-020-09806-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02987290v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.7.5.057003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520003v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Moussaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gavet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.03.040" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524751v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Gotovac &#208;oga&#353;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Helisova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Stan&#283;k" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Zikmundov&#225;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-020-09785-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976886v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Sharma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.11.095" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774237v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Hatami" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-018-0703-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157373v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Effori" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monaco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sharma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debayle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201800185" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279921v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2019011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655845v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2017.11.015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869027v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309486" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684502v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Al-Saddik" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.11.024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCD8SMRB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949689v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1942" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430287v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15559/16-VMSTA70" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346711v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyi Liu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiguang Miao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bormin Huang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Song" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2016.06.024" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGMS249P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01274011v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Presles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.01.024" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01225076v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Gonz&#225;lez-Castro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanal Wazaefi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rahim" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaudy-Marqueste" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061104" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079559v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pinol&#237;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2014.01.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094137v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fernandes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-014-0625-2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003567v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rivollier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0439-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094378v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhong Shi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelang Miao" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2272593" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681769v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.12.026" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682221v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dubuis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.586945" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681207v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Lagarrigue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jacquier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.02.019" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXGFSCJQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761553v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03658.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZXVXG8DG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733252v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Suleiman Ahmad" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Gherras" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F&#233;votte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.21.2.021115" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837826v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2214762" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00643414v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0271-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7PP0QRHN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632468v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.09.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550951v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550950v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550948v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fevotte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3462800" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550430v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13775-4_43" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464184v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ruot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rou&#232;che-Pourchez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.10.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550949v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509342v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379921v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Raihane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Belhaoua" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefoy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thomas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00445831v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-009-0163-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C2QF14KG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00445939v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/36105" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128123v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-006-7452-7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B01B29500A87D802C74A8ED9859BDDE82518F77B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128118v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-006-7451-8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20E067DEC864BA5CB4D0436751E288C3AF5F0AF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446130v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05316674v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leroux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lherminier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05237562v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3081903" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04639028v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC61350.2024.10577874" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04169754v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamieh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS58416.2023.10179036" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04094760v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-0248-4_27" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722499v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03721143v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04169470v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tob&#243;n V&#233;lez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS58416.2023.10179067" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04195651v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03722262v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03722144v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03721237v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03758788v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03726639v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03810194v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICITEE56407.2022.9954074" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03759678v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03716727v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03716523v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03726482v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03714559v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC54825.2022.9800735" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03879283v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS54038.2022.9854059" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03811185v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEI57409.2022.9950115" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03722824v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03720083v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03758538v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03537220v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02929459v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03595709v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ferrieux-Paquet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2587647" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03098391v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Elloumi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Loukil" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Bouhlel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03533382v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameirao" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03266348v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487538" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03269751v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487547" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03251865v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487537" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03758970v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03759543v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03759795v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02929244v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51935-3_33" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03516334v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487552" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02472462v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1444/1/012011" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02485515v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03102625v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03102715v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R.A. Onofri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02451062v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068172v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190619v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boucher" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Chekroun" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279503v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Sharma" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09101.2031ecst" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02469454v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307314v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149554v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308424v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308328v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190531v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067972v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896901v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896602v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936548v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067314v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124525v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743695v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067470v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435093v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamadie" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delanglard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Onofri" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526466v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264376" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01914277v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7900027" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636478v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ouattara" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias P.L. Sentis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69188" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327179v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438728v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Langlard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01243152v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmani Sa&#239;d" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debayle Johan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01241616v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_33" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121694v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15979-9_13" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01261395v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01226873v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gonz&#225;lez-Castro" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaudy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351095" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01263741v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Pinoli" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01163688v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gonzalez-Castro" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070876v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Gonz&#225;lez-Catro" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir &#262;uri&#263;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.644" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761911v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rohan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933492v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829317v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Presles" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656536v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777717v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maillot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31295-3_31" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063768v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777369v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777272v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614080v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.890883" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658289v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656653v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623449v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gouinaud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592721v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592737v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967501v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967493v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063519v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509444v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509453v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/29071" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460280v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivoire" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509728v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509736v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/17622" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297256v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128111v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02483521v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01228085v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icip2015.org/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075025v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02469242v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartacus-idh.com/068.html#" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03985740v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwani Kumar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iztok Fister Jr." TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Gupta" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuopeng Justin Zhang" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/bfm:978-3-031-21385-4/1?pdf=chapter%20toc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21385-4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216390v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319093628" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09363-5_6" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01013899v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7584-8_6" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645499v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2011_103" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00643706v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00643592v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385985-3.00002-X" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00749859v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/383IVS" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johan-debayle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9593-0467" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095250441" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=b9L6ZoEAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05288224v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Bouchot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mollon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4069955" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04980401v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslihan Sayilan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205916" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05148679v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Th&#233;odon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Coufort-Saudejaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121286" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04633551v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Rahmani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger de Souza Lima" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameir&#227;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.3.031211" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04651900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hortemel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zaghloul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Govin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.3165" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04385637v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2024.110255" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04652891v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwi Wahyu Prabowo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Akhmad Setiawan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanung Adi Nugroho" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3409384" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04613959v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119983" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04185401v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2023.101152" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04163290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Al Saidi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rziza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2023.2227320" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04245777v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Dia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118933" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04228871v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04052792v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.2875" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03757750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8070200" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699939v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurencin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2022.111568" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03727257v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ferrieux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.31.5.051605" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681038v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abaza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nakajo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2022.103349" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03227664v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2021.203748" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03126952v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anan Nugroho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risanuri Hidayat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIL.2021.115497" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03299828v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.2580" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03291388v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Eremina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gruy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pinoli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.2554" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03205492v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Mares Javier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guill&#233;n Galv&#225;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Lemuz Lopez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.2418" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542487v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927445v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Langlard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-020-09806-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02987290v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.7.5.057003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Moussaoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gavet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.03.040" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524751v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Gotovac &#208;oga&#353;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Helisova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Stan&#283;k" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Zikmundov&#225;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-020-09785-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976886v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Sharma" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.11.095" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774237v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Hatami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-018-0703-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157373v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Effori" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monaco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sharma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debayle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201800185" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279921v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2019011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655845v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2017.11.015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869027v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309486" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684502v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Al-Saddik" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2017.11.024" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCD8SMRB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949689v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5566/ias.1942" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430287v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15559/16-VMSTA70" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346711v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyi Liu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiguang Miao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bormin Huang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Song" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2016.06.024" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGMS249P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01274011v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Presles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.01.024" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01225076v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Gonz&#225;lez-Castro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanal Wazaefi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rahim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaudy-Marqueste" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061104" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079559v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pinol&#237;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2014.01.007" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094137v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fernandes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-014-0625-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003567v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rivollier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-013-0439-2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094378v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhong Shi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelang Miao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2272593" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681207v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Lagarrigue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jacquier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.02.019" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXGFSCJQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681769v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.12.026" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761553v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2012.03658.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZXVXG8DG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682221v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dubuis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.586945" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733252v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Suleiman Ahmad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Gherras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F&#233;votte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.21.2.021115" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837826v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2214762" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00643414v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-011-0271-5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7PP0QRHN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632468v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2011.09.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550950v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550951v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550948v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fevotte" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3462800" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550430v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13775-4_43" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464184v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pourchez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ruot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rou&#232;che-Pourchez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.10.008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550949v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509342v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379921v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Raihane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Belhaoua" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefoy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thomas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00445831v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-009-0163-0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C2QF14KG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00445939v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/36105" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128123v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-006-7452-7" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B01B29500A87D802C74A8ED9859BDDE82518F77B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128118v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-006-7451-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20E067DEC864BA5CB4D0436751E288C3AF5F0AF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00446130v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05316674v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leroux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lherminier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05237562v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3081903" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04639028v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC61350.2024.10577874" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04094760v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-0248-4_27" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722499v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04169754v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamieh" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS58416.2023.10179036" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03721143v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04169470v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tob&#243;n V&#233;lez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Tourbin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS58416.2023.10179067" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04195651v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03722262v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03810194v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICITEE56407.2022.9954074" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03759678v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03716727v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03722144v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03716523v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03726482v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03721237v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03758788v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03726639v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03714559v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC54825.2022.9800735" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03879283v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPRS54038.2022.9854059" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03811185v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEI57409.2022.9950115" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03722824v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03720083v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03758538v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03595709v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Ferrieux-Paquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2587647" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03098391v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Elloumi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Loukil" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salim Bouhlel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03537220v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03533382v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cameirao" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02929459v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03266348v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487538" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03269751v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487547" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03251865v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487537" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03758970v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03759543v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03759795v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02929244v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51935-3_33" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03516334v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIVC49222.2021.9487552" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02472462v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1444/1/012011" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02485515v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03102625v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03102715v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. R.A. Onofri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068172v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02451062v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190619v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boucher" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Chekroun" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279503v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Sharma" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/09101.2031ecst" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02469454v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307314v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149554v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308424v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308328v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190531v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067972v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896901v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896602v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936548v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067314v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124525v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743695v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067470v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02435093v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamadie" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delanglard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Onofri" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526466v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2264376" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01914277v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7900027" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636478v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ouattara" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias P.L. Sentis" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69188" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327179v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438728v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Langlard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01243152v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmani Sa&#239;d" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debayle Johan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01241616v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_33" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121694v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15979-9_13" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01261395v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01226873v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gonz&#225;lez-Castro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaudy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351095" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01163688v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gonzalez-Castro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01263741v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Pinoli" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070876v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Gonz&#225;lez-Catro" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir &#262;uri&#263;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.644" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761911v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rohan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933492v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829317v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Presles" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656536v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777717v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maillot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31295-3_31" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063768v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777369v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777272v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614080v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.890883" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658289v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623449v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gouinaud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656653v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592721v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592737v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967501v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967493v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063519v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509444v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509453v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/29071" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460280v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivoire" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509728v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509736v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/17622" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297256v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128111v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02483521v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01228085v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icip2015.org/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075025v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02469242v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartacus-idh.com/068.html#" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03985740v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwani Kumar" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iztok Fister Jr." TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Gupta" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuopeng Justin Zhang" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/bfm:978-3-031-21385-4/1?pdf=chapter%20toc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21385-4" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216390v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319093628" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09363-5_6" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01013899v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7584-8_6" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645499v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/8415_2011_103" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00643706v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00643592v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385985-3.00002-X" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00749859v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/383IVS" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>